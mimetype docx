--- v0 (2026-08-29)
+++ v1 (2026-09-22)
@@ -1,11913 +1,17038 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="672AE587" w:rsidR="00795084" w:rsidRDefault="00C6692B">
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>рік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>навчання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>денна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> форма </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>здобуття</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>освіти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> н. р</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Середня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A4.05 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>здоров’я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>людини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Бірак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Бокоч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Даніела</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Брунцвик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Марина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="11F6134E" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гаврилешко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ростислав </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гуй </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Серафім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Володимирович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="15A94012" w:rsidR="00DC69CC" w:rsidRPr="0092014C" w:rsidRDefault="009E150E" w:rsidP="0092014C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Довгій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мікула</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ніколь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Річардівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Нечай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Микола Миколайович  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Осійський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максим </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Едуардович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Попович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.3e8vhyz4ns9y" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пузяк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Анастасія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Росущан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Марина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Холодилін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алекс </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3F504B" w14:textId="77777777" w:rsidR="000817B9" w:rsidRPr="000817B9" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Цубира</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="608AB5DE" w:rsidR="00DC69CC" w:rsidRDefault="000817B9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000817B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Цюцька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000817B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000817B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Даніела</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000817B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000817B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000817B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Швенда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Андрій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ігорович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Шикула</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юлія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Яцканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Анастасія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Андріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>біохімія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Бережненко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Анастасія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRPr="009C773B" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.Бідзіля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Олександр Степанович  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71393D4D" w14:textId="71218545" w:rsidR="009C773B" w:rsidRDefault="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C773B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C773B">
+        <w:t>Бондюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C773B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C773B">
+        <w:t>Поліна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C773B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C773B">
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Буришин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Камілла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ваган </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Сергій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Сергійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Вайдич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Софія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Вайнагій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Марина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Дмитрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Василишин Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Вербич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Анастасія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Олександрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Вєлєва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Владислава </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Леонідівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Вовк Ярослав Олегович  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Голубка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Станіслав</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Валерійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Дорофеєва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Поліна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Олександрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Дубович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Аліна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Калинич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Дар`я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Кешкентій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Андрій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Євгенович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Кіш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Емілія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Романівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Корогод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Крістіна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Григорівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Крецула</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Софія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Кульомза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Єва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Костянтинівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Куртинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Данієлла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Лисенко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Анастасія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Анатоліївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Моргентал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Роман </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Йосипович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.Огар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Тетяна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Опріш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Дана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E6C978" w14:textId="77777777" w:rsidR="00AB16B2" w:rsidRPr="00AB16B2" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ряшко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002E" w14:textId="0ED9BFA2" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB16B2" w:rsidRPr="00AB16B2">
+        <w:t>Паюнк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB16B2" w:rsidRPr="00AB16B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB16B2" w:rsidRPr="00AB16B2">
+        <w:t>Ангеліна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB16B2" w:rsidRPr="00AB16B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB16B2" w:rsidRPr="00AB16B2">
+        <w:t>Святославівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB16B2" w:rsidRPr="00AB16B2">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Пшеничний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Савула</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Наталія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Сідор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сочка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Владка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F54900">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.Фанта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Анастасія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Феньвеші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Владиславівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Царакаєв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Максим </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Євгенович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Цюренко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Зінаїда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Віталіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Чубірко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ярчак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Владислава </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Станіславівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Агрономія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Анча</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артур </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Аттілович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003C" w14:textId="512EF83D" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гаврілов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Денис Максимович </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7056E8D4" w14:textId="53DC1C1E" w:rsidR="0092014C" w:rsidRPr="0092014C" w:rsidRDefault="009C773B" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C773B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C773B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C773B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гулянич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C773B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло Михайлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003E" w14:textId="190BAF75" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гумен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ніколетта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Довгомеля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Анатолійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іляшевич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Віктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Михайлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кертийс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитро </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Йосипович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Копленко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Нікіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000043" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Маудза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Назарій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Митровка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владислав </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Анатолійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Михайлова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Таїсія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сергіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.Міськова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.Пашко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Андрій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Поковба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Дмитро </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.Посмітний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Денис </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Садляк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Софія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ухань </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мілана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ігорівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чекан Маргарита </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сергіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Шата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Микола </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0FD2CAC9" w14:textId="77777777" w:rsidR="009C773B" w:rsidRPr="009C773B" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Штефан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло Михайлов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C773B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ич</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004E" w14:textId="22F78416" w:rsidR="00DC69CC" w:rsidRPr="009C773B" w:rsidRDefault="009E150E" w:rsidP="009C773B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C773B" w:rsidRPr="009C773B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C773B" w:rsidRPr="009C773B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ящук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C773B" w:rsidRPr="009C773B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владислав Григорович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2774 lines deleted...]
-    <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00795084">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0000003F" w14:textId="59963FA5" w:rsidR="00795084" w:rsidRDefault="00FE4729">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.40oxkfuxxwoy" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>рік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>навчання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>денна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> форма </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>здобуття</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>освіти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> н. р</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Середня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>освіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A4.05 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>здоров’я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>людини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>підгрупа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.xg7c2wxq7cr8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Бабуська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Тетяна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Бердар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Петрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Булина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ростислав </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Віталійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вакерич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гойзан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ніна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Деркач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Таісія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Євгеніївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Довганич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000005A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Калинич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Симкович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юліанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000005E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>підгрупа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000005F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дубей Анна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ростиславівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дудаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Йосипівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Зелді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ангеліна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000062" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кепич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитро Михайлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кикина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Світлана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вікторівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Лагунов Олександр </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олексійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Медвідь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павло </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дмитрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000066" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Міовканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Віталіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000067" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Островка Максим </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000068" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Равас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Віктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000069" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Тайз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юліана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олексіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000006A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шкодин Анна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000006B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">E1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>біохімія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Борик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юліанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Костянтинівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000006D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Галько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Наталія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олександрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000006E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гільперт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000006F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дідик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дробок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000071" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Капшин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Євгеній</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000072" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кочегарова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000073" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Куштинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Тетяна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000074" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лізанець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Віктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000075" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ман </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Надія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000076" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мандрика </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Єлизавета</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іллівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000077" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Митро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Домініка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Чабівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000078" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Немеш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000007A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Прожегач</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000007B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Устич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000007C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Штефан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Таміла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сергіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000007D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">H1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Агрономія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000007E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.9dwo3mnv0vnc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василенко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Веніамін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гусар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Микола Ярославович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000080" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дибиль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000081" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лук`янченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ілля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Віталійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000082" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Матвієнко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артем Олегович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000083" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Орос</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Павлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000084" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Паламар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Віталій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000085" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пришляк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Віктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ярославович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000086" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.Садварій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юрій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000087" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Симочко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Роман </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юрійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000088" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ступак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло Михайлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000089" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Трипольський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сергійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000008A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...26 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000008B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КУРС </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>денна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F24C10">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> форма </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F24C10">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>навчання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F24C10">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F24C10">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00F24C10">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> н. р</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000040" w14:textId="02B96D2C" w:rsidR="00795084" w:rsidRDefault="00F24C10">
+    <w:p w14:paraId="0000008C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">091 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Біологія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>біохімія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005C3F9A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Біологія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005C3F9A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>група</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000041" w14:textId="5DED0C27" w:rsidR="00795084" w:rsidRPr="00C6692B" w:rsidRDefault="00F24C10">
-[...3 lines deleted...]
-          <w:numId w:val="4"/>
+    <w:p w14:paraId="0000008D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...64 lines deleted...]
-          <w:numId w:val="4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Бердар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000008E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...49 lines deleted...]
-          <w:numId w:val="4"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Білик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Соломія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Богданівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000008F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...52 lines deleted...]
-          <w:numId w:val="4"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Герич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Юрій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Юрійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>академвідпустка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 01.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000090" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...75 lines deleted...]
-          <w:numId w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Душна Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Віталіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000091" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-          <w:numId w:val="4"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Зганич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Анастасія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Вікторівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000092" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...50 lines deleted...]
-          <w:numId w:val="4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ковач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000093" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-          <w:numId w:val="4"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Комко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Альона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Євгенівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000094" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...50 lines deleted...]
-          <w:numId w:val="4"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Корецька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Мирославівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000095" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поляк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Наталія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Петрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>перезарахуванням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>кредитів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000096" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Пл.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-          <w:numId w:val="4"/>
+        <w:t xml:space="preserve"> Русин </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Дар`я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Євгенівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000097" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сливка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Глорія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000098" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сухова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Анастасія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000099" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Шеньо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Валерія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000009A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Янцо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Власта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000009B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">014 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Середня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>освіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 014.05 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>здоров’я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>людини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>група</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000009C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Андрусь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ярослав Петрович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000009D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Білак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Роман </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Леонідович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000009E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Варга Олександр </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000009F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гога Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Русланівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000A0" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Гричак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000A1" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.gwy1pyla8fzi" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Гудебняк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Василь </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>перезарахуванням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>кредитів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000A2" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Дожук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Віктор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Миколайович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000A3" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Заяць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ігнат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Миколайович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000A4" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.v6k4jf5wch1w" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Каменчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Василь </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>перезарахуванням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>кредитів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000A5" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Лопачак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ольга </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000A6" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Митрюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Мілена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000A7" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлюк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Анастасія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Олександрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000A8" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Паш </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Даніелла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000A9" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Скалінчак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Каміла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000AA" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Танчинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Романна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000AB" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">203 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Садівництво</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>плодоовочівництво</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  та виноградарство </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>група</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000AC" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...53 lines deleted...]
-          <w:numId w:val="4"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Білей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Вікторович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000AD" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...49 lines deleted...]
-          <w:numId w:val="4"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Дресь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руслана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000AE" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-          <w:numId w:val="4"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Дуркот</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Мстіслава</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000AF" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-          <w:numId w:val="4"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Логвінов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Іван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Анатолійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000B0" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...47 lines deleted...]
-          <w:numId w:val="4"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Мурін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Янош </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Йосипович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000B1" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...33 lines deleted...]
-        </w:pBdr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Поп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ніколета</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Віталіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000B2" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Садварій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Іванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000B3" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стойка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Олексій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богданович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000B4" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ульянець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Олексій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Анатолійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000B5" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Фалес Михайло </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Віталійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000B6" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="718"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сагарда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олексійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>перезарахуванням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>кредитів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000B7" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="718" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000B8" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000B9" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000BA" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_heading=h.wmzdsw7wzwk" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КУРС </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>денна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> форма </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>навчання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> н. р.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000BB" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
         <w:ind w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">091 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>біохімія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>група</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000BC" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_heading=h.4tp9nj1tojp" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Баран Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Романівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000BD" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бондаренко Злата </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ігорівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000BE" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гуменюк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юрій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ігорович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000BF" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Драгула</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юлія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Євгеніївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000C0" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дебич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Наталія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вадимівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000C1" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кремер Майя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олександрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000C2" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Куштан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Арсен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юрійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000C3" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>л.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лета Яна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000C4" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лесишин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Андрій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Андрійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000C5" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мендель </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Антоніна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Богданівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000C6" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Попович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Валерій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирославович </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000C7" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Репіч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000C8" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Янковська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Андріанна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сергіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000C9" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">014.05 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Середня</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>освіта</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Біологія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>здоров’я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>людини</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005C3F9A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Біологія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005C3F9A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>група</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10">
-[...12 lines deleted...]
-        <w:ind w:left="709" w:hanging="567"/>
+    <w:p w14:paraId="000000CA" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 ПІДГРУПА </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000CB" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...35 lines deleted...]
-        <w:ind w:left="709" w:hanging="567"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Алексик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Сергій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Михайлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000CC" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Бобаль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000CD" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Гоздик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Роман </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-        <w:ind w:left="709" w:hanging="567"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Юрійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>академічна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>відпустка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>до 20.04.2027 р.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000CE" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Головня </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Аліна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000CF" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гонак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000D0" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Горбей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юрій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олексійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000D1" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Довбей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Романівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000D2" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дубровський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000D3" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Костевич Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000D4" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Липей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оксана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000D5" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Любин Денис </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Володимирович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>академічна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>відпустка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до 10.05 2027 р.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000D6" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мазур </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000D7" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Медулич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мар`яна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Федорівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000D8" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Калінова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>перезарахуванням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>кредитів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000D9" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2  ПІДГРУПА </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000DA" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гузо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Адіна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Опріш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000DB" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пайдич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ярославівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000DC" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Рачкулинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юлія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мирославівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000DD" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Симулик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Надія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000DE" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сюгай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Віталіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000DF" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Тафічук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Аделіна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000E0" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Товт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Матвійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000E1" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ходанич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Христина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ярославівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000E2" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Шелемба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олексіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000E3" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Шетеля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000E4" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Штелиха</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ярослав </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Олександрович</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10">
-[...12 lines deleted...]
-        <w:ind w:left="709" w:hanging="567"/>
+    <w:p w14:paraId="000000E5" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...28 lines deleted...]
-        <w:ind w:left="709" w:hanging="567"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.       Шушкевич </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вероніка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вікторівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000E6" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000000E7" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">203 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Садівництво</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>плодоовочівництво</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та виноградарство </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>група</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000E8" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1 ПІДГРУПА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000E9" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ворожильник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Роман </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000EA" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>л.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Воробок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максим Михайлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000EB" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>л.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Давидкін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олексій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юрійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000EC" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Москаль Максим Михайлович </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000ED" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Плешко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юлія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ростиславівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000EE" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Попадинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ілля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000EF" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чебан Анна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олександрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000F0" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Чепкий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Андрій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000F1" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Чуп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дарина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Іванівна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10">
-[...12 lines deleted...]
-        <w:ind w:left="709" w:hanging="567"/>
+    <w:p w14:paraId="000000F2" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лютянський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Валерій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000F3" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Леган</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександр </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сергійович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000F4" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 ПІДГРУПА </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000F5" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Магочій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000F6" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мацунич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Віталій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000F7" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>держ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Микула Богдан Степанович </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000F8" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Гаврилешко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руслан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Миколаєвич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000F9" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Каспрук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олегович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000FA" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кость Ярослав </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="000000FB" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лупич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Микола Миколайович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000FC" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Свалявчик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Петрович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000FD" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Цмур</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло Михайлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000FE" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чулак </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федорович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000FF" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000100" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A59536" w14:textId="77777777" w:rsidR="00F54900" w:rsidRDefault="00F54900">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504CF4AC" w14:textId="77777777" w:rsidR="00F54900" w:rsidRDefault="00F54900">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E009ADA" w14:textId="77777777" w:rsidR="00F54900" w:rsidRDefault="00F54900">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2177F1D7" w14:textId="77777777" w:rsidR="00F54900" w:rsidRDefault="00F54900">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D71C41F" w14:textId="77777777" w:rsidR="00F54900" w:rsidRDefault="00F54900">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11BFB8F3" w14:textId="77777777" w:rsidR="00F54900" w:rsidRDefault="00F54900">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E89339" w14:textId="77777777" w:rsidR="00F54900" w:rsidRDefault="00F54900">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E86753" w14:textId="77777777" w:rsidR="00F54900" w:rsidRDefault="00F54900">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A074AE" w14:textId="77777777" w:rsidR="00F54900" w:rsidRDefault="00F54900">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000101" w14:textId="7CD0C848" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 курс </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>рік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>навчання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Магістри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000102" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Середня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>освіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A4.05 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>здоров’я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>людини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000103" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A4.05 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>здоров’я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>людини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000104" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Аврамчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юліанія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вікторівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000105" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мартин-Попова Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Петрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000106" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Таркович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Валентина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000107" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Черенович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитро Вадимович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000108" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">E1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>біохімія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000109" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>біохімія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Біоінформатика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A43AC7" w14:textId="5B2AD672" w:rsidR="00336EC7" w:rsidRPr="00336EC7" w:rsidRDefault="00336EC7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00336EC7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00336EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Біла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00336EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00336EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юлія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00336EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00336EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Юріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00336EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000010A" w14:textId="5A87AA7C" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Біркович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000010B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Джемига</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000010C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRPr="005B7E5B" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коваль </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Антоніна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Федорівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000010D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>біохімія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000010E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRPr="00A70F76" w:rsidRDefault="009E150E" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Беляцька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ірина Владиславівна </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327873F3" w14:textId="3DEA4431" w:rsidR="00336EC7" w:rsidRPr="00A70F76" w:rsidRDefault="00336EC7" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бляшинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Антоніна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE79EC7" w14:textId="77787316" w:rsidR="007A0213" w:rsidRPr="00A70F76" w:rsidRDefault="007A0213" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Пл.</w:t>
       </w:r>
-      <w:r>
-[...459 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Венцель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Леонарда Любомирівна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000010F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRPr="00A70F76" w:rsidRDefault="009E150E" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Гришечкина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра Андріївна </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1171886C" w14:textId="730A19E4" w:rsidR="002353D6" w:rsidRPr="00A70F76" w:rsidRDefault="002353D6" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Диковець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитро Васильович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000110" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRPr="00A70F76" w:rsidRDefault="009E150E" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Долинич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава Мирославівна </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000111" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRPr="00A70F76" w:rsidRDefault="009E150E" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіш </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Беатріс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Рудольфівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39573361" w14:textId="4DB6C09D" w:rsidR="00336EC7" w:rsidRPr="00A70F76" w:rsidRDefault="00336EC7" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Корсак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Віталіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615ADEE9" w14:textId="4614BAFC" w:rsidR="00336EC7" w:rsidRPr="00A70F76" w:rsidRDefault="00336EC7" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кухаренко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наталія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Михайлівна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...241 lines deleted...]
-          <w:numId w:val="6"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E302DBB" w14:textId="29C985C2" w:rsidR="00336EC7" w:rsidRPr="00A70F76" w:rsidRDefault="00336EC7" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поляк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Катерина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Валеріївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="66A4DC8E" w14:textId="2F6E9E6C" w:rsidR="00A70F76" w:rsidRPr="00A70F76" w:rsidRDefault="00A70F76" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...245 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Пл.</w:t>
       </w:r>
-      <w:r>
-[...439 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Пл</w:t>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        <w:t>Фелді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3723 lines deleted...]
-        </w:pBdr>
+        <w:t xml:space="preserve"> Анастасія Михайлівна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000112" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRPr="00A70F76" w:rsidRDefault="009E150E" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...139 lines deleted...]
-    <w:p w14:paraId="000000F9" w14:textId="0F191D2A" w:rsidR="00795084" w:rsidRPr="005C3F9A" w:rsidRDefault="00F24C10">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Юричканич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Софія Віталіївна </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000113" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRPr="00A70F76" w:rsidRDefault="009E150E" w:rsidP="00A70F76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Яцентюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A70F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна Олегівна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F3930E" w14:textId="77777777" w:rsidR="00A70F76" w:rsidRDefault="00A70F76" w:rsidP="005B7E5B">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...467 lines deleted...]
-    <w:p w14:paraId="0000010A" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10">
+    </w:p>
+    <w:p w14:paraId="5F0BBE99" w14:textId="50856153" w:rsidR="005B7E5B" w:rsidRPr="00CE020C" w:rsidRDefault="005B7E5B" w:rsidP="005B7E5B">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">H1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Агрономія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CE020C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (платники)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609BD2F7" w14:textId="5873ED21" w:rsidR="005B7E5B" w:rsidRDefault="005B7E5B" w:rsidP="005B7E5B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Шемота</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сергій Павлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F93056" w14:textId="1659D660" w:rsidR="005B7E5B" w:rsidRDefault="005B7E5B" w:rsidP="005B7E5B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Матей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сергій </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Євгенлвич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="35E9A27F" w14:textId="77777777" w:rsidR="005B7E5B" w:rsidRPr="00336EC7" w:rsidRDefault="005B7E5B" w:rsidP="005B7E5B">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000114" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_heading=h.l5pn54avrf7r" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 курс </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>рік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>навчання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Магістри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000115" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Середня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>освіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A4.05 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Біологія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0000010B" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>здоров’я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>людини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000116" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Буркуш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Вікторівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000117" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Бурч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Антоніна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000118" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Гопонько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ванесса </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Сергіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000119" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Данацко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Сергій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Степанович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000011A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Дуркот</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ганна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Анатоліївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000011B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Дуцак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000011C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іваськів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Уляна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000011D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Козар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Яна </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000011E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Коштицька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Володимирівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000011F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.Кушнір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000120" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мартин Людмила </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Петрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000121" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Прийма </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Уляна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Василівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000122" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Стець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Віталій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Володимирович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000123" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Фельбаба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Михайло Михайлович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000124" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Черепанич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Олександрівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000125" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">E1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Біологія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>біохімія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...280 lines deleted...]
-    <w:p w14:paraId="00000111" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10">
+    </w:p>
+    <w:p w14:paraId="00000126" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Біологія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>біохімія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Біоінформатика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000127" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Бугайцова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Андріана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Геннадіївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000128" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Бурч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Медьері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Валерія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Степанівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000129" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Гузинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Вячеславівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000012A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Маровді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Анюта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Іванівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000012B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Станинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Вікторія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Мирославівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000012C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Біологія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>біохімія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Біологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000112" w14:textId="786E29F5" w:rsidR="00795084" w:rsidRDefault="00F24C10" w:rsidP="007A0C2D">
+    <w:p w14:paraId="0000012D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Береш </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Надія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Олексіївна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000113" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10" w:rsidP="007A0C2D">
+    <w:p w14:paraId="0000012E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Данцо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Юлія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Василівна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000114" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10" w:rsidP="007A0C2D">
+    <w:p w14:paraId="0000012F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Пл.Каменца</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Ніка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Іванівна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000115" w14:textId="1957650C" w:rsidR="00795084" w:rsidRDefault="00F24C10" w:rsidP="007A0C2D">
+    <w:p w14:paraId="00000130" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кость Олександра </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Василівна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6BBB65CD" w14:textId="5A9D6D68" w:rsidR="007A0C2D" w:rsidRDefault="00832D65" w:rsidP="007A0C2D">
+    <w:p w14:paraId="00000131" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="007A0C2D">
+      <w:r>
+        <w:t xml:space="preserve">Пл. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Кучірка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007A0C2D">
+      <w:r>
         <w:t xml:space="preserve"> Михайло </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007A0C2D">
+      <w:r>
         <w:t>Євгенович</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000116" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10" w:rsidP="007A0C2D">
+    <w:p w14:paraId="00000132" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Пл.Ладані</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Антон </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Васильович</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000117" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10" w:rsidP="007A0C2D">
+    <w:p w14:paraId="00000133" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Пл.Мишинська</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Олеся </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Михайлівна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000118" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10" w:rsidP="007A0C2D">
+    <w:p w14:paraId="00000134" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Реган</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Андріана</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Андріївна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00000119" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10" w:rsidP="007A0C2D">
+    <w:p w14:paraId="00000135" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Росущан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Олег </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Васильович</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0000011A" w14:textId="0A7CF64F" w:rsidR="00795084" w:rsidRDefault="00F24C10" w:rsidP="007A0C2D">
+    <w:p w14:paraId="00000136" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Руснак </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Софія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Юріївна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3E6D9CEA" w14:textId="0888BCDD" w:rsidR="007A0C2D" w:rsidRDefault="007A0C2D" w:rsidP="007A0C2D">
+    <w:p w14:paraId="00000137" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>Скубенич</w:t>
+        <w:t>Пл.Скубенич</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Даніела</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Вікторівна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2DD1C9ED" w14:textId="3AF0B3ED" w:rsidR="007A0C2D" w:rsidRDefault="007A0C2D" w:rsidP="007A0C2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w14:paraId="00000138" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...40 lines deleted...]
-          <w:lang w:val="ru" w:eastAsia="uk-UA"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пл.Фельбаба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Віктор</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A0C2D">
-[...31 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вікторович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000139" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Пл.Феньвеші</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0078332B">
-[...10 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Флора </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Карлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000013A" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Пл.Шимон</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0078332B">
-[...8 lines deleted...]
-    <w:p w14:paraId="0000011D" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Марина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Михайлівна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000013B" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">H1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Агрономія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0000011E" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00F24C10">
-[...3 lines deleted...]
-          <w:numId w:val="20"/>
+    <w:p w14:paraId="0000013C" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Голямінських</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Дар`я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Віталіївна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0000011F" w14:textId="465DAA8A" w:rsidR="00795084" w:rsidRDefault="00F24C10">
-[...3 lines deleted...]
-          <w:numId w:val="20"/>
+    <w:p w14:paraId="0000013D" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="009E150E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Небавсенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Дарія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Миколаївна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F28E742" w14:textId="77777777" w:rsidR="00027DFE" w:rsidRDefault="00027DFE" w:rsidP="00027DFE">
-[...16 lines deleted...]
-    <w:p w14:paraId="75CAF1A5" w14:textId="7D965207" w:rsidR="009A46B7" w:rsidRPr="009A46B7" w:rsidRDefault="009A46B7" w:rsidP="009A46B7">
+    <w:p w14:paraId="0000013E" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
       <w:pPr>
         <w:ind w:left="1429" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...83 lines deleted...]
-    <w:p w14:paraId="111A69CA" w14:textId="77777777" w:rsidR="009A46B7" w:rsidRPr="009A46B7" w:rsidRDefault="009A46B7" w:rsidP="009A46B7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000013F" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000140" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
       <w:pPr>
         <w:ind w:left="1429" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009A46B7" w:rsidRPr="009A46B7">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="00000141" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
+      <w:pPr>
+        <w:ind w:left="1429" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DC69CC">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="340" w:right="566" w:bottom="284" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B81EAF0" w14:textId="77777777" w:rsidR="00D7516B" w:rsidRDefault="00D7516B">
+    <w:p w14:paraId="6C9F1050" w14:textId="77777777" w:rsidR="000117BC" w:rsidRDefault="000117BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="143EFD75" w14:textId="77777777" w:rsidR="00D7516B" w:rsidRDefault="00D7516B">
+    <w:p w14:paraId="50163F54" w14:textId="77777777" w:rsidR="000117BC" w:rsidRDefault="000117BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{2D0B12A7-8067-42A0-BF16-2BB2EB5BE8D6}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{5896C89A-8721-4BA8-B494-44541D68BBA1}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{04D7D6E4-ABE8-4BAC-A53A-18048ECCB3F9}"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{725E3C90-CCAB-40DE-B89E-2F7BEB8D7019}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0000014C" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00795084">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000145" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0000014D" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00795084">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000146" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0000014E" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00795084">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000147" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E5CC95E" w14:textId="77777777" w:rsidR="00D7516B" w:rsidRDefault="00D7516B">
+    <w:p w14:paraId="3DD700DC" w14:textId="77777777" w:rsidR="000117BC" w:rsidRDefault="000117BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62807666" w14:textId="77777777" w:rsidR="00D7516B" w:rsidRDefault="00D7516B">
+    <w:p w14:paraId="0FFA5F25" w14:textId="77777777" w:rsidR="000117BC" w:rsidRDefault="000117BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00000149" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00795084">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000142" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0000014A" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00795084">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000143" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0000014B" w14:textId="77777777" w:rsidR="00795084" w:rsidRDefault="00795084">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000144" w14:textId="77777777" w:rsidR="00DC69CC" w:rsidRDefault="00DC69CC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="038C4ED5"/>
+    <w:nsid w:val="02BB67E9"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1996D09A"/>
-[...343 lines deleted...]
-    <w:tmpl w:val="9A48634E"/>
+    <w:tmpl w:val="57EA2578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -11973,226 +17098,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25544B6D"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="061C204D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C3CE50E2"/>
-[...171 lines deleted...]
-    <w:tmpl w:val="09541C7C"/>
+    <w:tmpl w:val="B5F28F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -12258,140 +17211,312 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DEE3BDD"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B015FE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8C701F08"/>
+    <w:tmpl w:val="E11C82AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="810" w:hanging="360"/>
+        <w:ind w:left="718" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1438" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2158" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2878" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3598" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4318" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5038" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5758" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6478" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362A2AAE"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B66458C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="389039D6"/>
+    <w:tmpl w:val="8F706202"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E342E94"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="37203D9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B34795C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1676165C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -12457,147 +17582,147 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="382A5AE8"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FC64BA3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A1BAFB98"/>
+    <w:tmpl w:val="EC982844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1076" w:hanging="360"/>
+        <w:ind w:left="3479" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1798" w:hanging="360"/>
+        <w:ind w:left="4199" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2518" w:hanging="180"/>
+        <w:ind w:left="4919" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3238" w:hanging="360"/>
+        <w:ind w:left="5639" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3958" w:hanging="360"/>
+        <w:ind w:left="6359" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4678" w:hanging="180"/>
+        <w:ind w:left="7079" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5398" w:hanging="360"/>
+        <w:ind w:left="7799" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6118" w:hanging="360"/>
+        <w:ind w:left="8519" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6838" w:hanging="180"/>
+        <w:ind w:left="9239" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46E916BD"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C661843"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ED489364"/>
+    <w:tmpl w:val="0A7A64B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -12629,234 +17754,238 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48EB1204"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52B10831"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A19EAF54"/>
+    <w:tmpl w:val="03BEFC80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AAD1486"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="592116F8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2E5E387A"/>
+    <w:tmpl w:val="9970D2BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2517" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4677" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6837" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C6C1D1D"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630576E7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3A06816A"/>
+    <w:tmpl w:val="7BA031F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="644" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12887,54 +18016,570 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B7C31B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6382D1D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EC70AB1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1AC89AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72807030"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="434AF5C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="718" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74344526"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="21AAE8F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E831E3E"/>
+    <w:nsid w:val="77390733"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AF9C72BA"/>
+    <w:tmpl w:val="B284E5FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1076" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1798" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2518" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3238" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3958" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4678" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5398" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6118" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6838" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77A84452"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="624C83FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D448DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D0806BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -13000,178 +18645,148 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F3B382C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E002D10"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="09541C7C"/>
+    <w:tmpl w:val="21AAE8F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5029" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5749" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6469" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7189" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B317F9B"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F2914F6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="759C4ADA"/>
+    <w:tmpl w:val="B8F63A38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="644" w:hanging="357"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13202,657 +18817,185 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...433 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1638489771">
+  <w:num w:numId="1" w16cid:durableId="2011326886">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1942569995">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="597832091">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1080250820">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1372076338">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1971354398">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="6" w16cid:durableId="2061396576">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2057271804">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="7" w16cid:durableId="1783380667">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2012440974">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="8" w16cid:durableId="1588265018">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1591814539">
+  <w:num w:numId="9" w16cid:durableId="435977720">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="321202895">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="710115061">
+  <w:num w:numId="11" w16cid:durableId="1650404866">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1281650199">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="533731139">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1527257721">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="14" w16cid:durableId="54089738">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1169825951">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="244456561">
+  <w:num w:numId="15" w16cid:durableId="1483690536">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1762336004">
+  <w:num w:numId="16" w16cid:durableId="135415494">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1548371201">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1010329272">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1563370200">
-[...14 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="2125884937">
+  <w:num w:numId="19" w16cid:durableId="1970167174">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="699084083">
+  <w:num w:numId="20" w16cid:durableId="9576182">
     <w:abstractNumId w:val="18"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00795084"/>
-[...49 lines deleted...]
-    <w:rsid w:val="00FE4729"/>
+    <w:rsidRoot w:val="00DC69CC"/>
+    <w:rsid w:val="000117BC"/>
+    <w:rsid w:val="000817B9"/>
+    <w:rsid w:val="000F6E45"/>
+    <w:rsid w:val="002353D6"/>
+    <w:rsid w:val="00336EC7"/>
+    <w:rsid w:val="005667CC"/>
+    <w:rsid w:val="005B7E5B"/>
+    <w:rsid w:val="00711C1B"/>
+    <w:rsid w:val="007A0213"/>
+    <w:rsid w:val="00894166"/>
+    <w:rsid w:val="0092014C"/>
+    <w:rsid w:val="009C773B"/>
+    <w:rsid w:val="009E150E"/>
+    <w:rsid w:val="00A70F76"/>
+    <w:rsid w:val="00AB16B2"/>
+    <w:rsid w:val="00CE020C"/>
+    <w:rsid w:val="00CF5599"/>
+    <w:rsid w:val="00DC69CC"/>
+    <w:rsid w:val="00E564CD"/>
+    <w:rsid w:val="00F54900"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4AA94A9D"/>
-  <w15:docId w15:val="{19FEF124-6474-404C-A958-BE235B01840D}"/>
+  <w14:docId w14:val="7580B61A"/>
+  <w15:docId w15:val="{F4F939F8-CC71-49DD-8A29-BA874EAEFEB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:hanging="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14225,146 +19368,151 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="360"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -14376,477 +19524,145 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-    <w:name w:val="Table Normal"/>
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
-    <w:name w:val="Table Normal"/>
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...57 lines deleted...]
-        <w:right w:w="0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00AA6022"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720" w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
-[...32 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="Balloon Text"/>
-[...263 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00336EC7"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15129,85 +19945,101 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhv7bSmL48htBZLjJJPeplJKvNZFA==">CgMxLjAyDWgud216ZHN3N3d6d2syDmguZzU2MHJ4b3Ezb293OAByITFWZlg5RW1yV2tnTUhlNHF1cG1qTUF0VXYtT0tQQUo4Sw==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhyR5tt6QHgGvp3Zxm0Jro8GKYKyQ==">CgMxLjAyDmguM2U4dmh5ejRuczl5Mg5oLjQwb3hrZnV4eHdveTIOaC54ZzdjMnd4cTdjcjgyDmguOWR3bzNtbnYwdm5jMg5oLmd3eTFweWxhOGZ6aTIOaC52Nms0amY1d2NoMXcyDWgud216ZHN3N3d6d2syDWguNHRwOW5qMXRvanAyDmgubDVwbjU0YXZyZjdyOAByITFKNmNkb0UxaG1feXoteU5jb0NoaDE2Q096MW9VWXh5Wg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8647A2BD-CD68-4B5C-B06B-DA89E863666F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2396</Characters>
+  <Pages>7</Pages>
+  <Words>6024</Words>
+  <Characters>3435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6586</CharactersWithSpaces>
+  <CharactersWithSpaces>9441</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>biolog</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>