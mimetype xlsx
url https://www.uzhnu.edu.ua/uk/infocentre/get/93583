--- v0 (2026-07-28)
+++ v1 (2026-08-21)
@@ -12,237 +12,121 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Лист1!$30:$33</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Лист1!$28:$31</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N44" i="1"/>
-[...17 lines deleted...]
-  <c r="AX49"/>
+  <c r="AL42" i="1"/>
+  <c r="AL41"/>
+  <c r="AZ50"/>
   <c r="AX50"/>
-  <c r="N37"/>
-[...120 lines deleted...]
-  <c r="V56"/>
+  <c r="AV50"/>
+  <c r="AT50"/>
+  <c r="AR50"/>
+  <c r="AP50"/>
+  <c r="AN50"/>
+  <c r="AJ50"/>
+  <c r="AH50"/>
+  <c r="AB50"/>
+  <c r="Z50"/>
+  <c r="X50"/>
+  <c r="V50"/>
+  <c r="T50"/>
+  <c r="R50"/>
+  <c r="P50"/>
+  <c r="N50"/>
+  <c r="L50"/>
+  <c r="J50"/>
+  <c r="AZ72"/>
+  <c r="AX72"/>
+  <c r="AV72"/>
+  <c r="AT72"/>
+  <c r="AR72"/>
+  <c r="AP72"/>
+  <c r="AN72"/>
+  <c r="AL72"/>
+  <c r="AJ72"/>
+  <c r="AH72"/>
+  <c r="AB72"/>
+  <c r="Z72"/>
+  <c r="X72"/>
+  <c r="V72"/>
+  <c r="T72"/>
+  <c r="R72"/>
+  <c r="P72"/>
+  <c r="N72"/>
+  <c r="L72"/>
   <c r="J72"/>
-  <c r="Z56"/>
-[...16 lines deleted...]
-  <c r="AT71" l="1"/>
+  <c r="AL50" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="173">
   <si>
     <t>курс</t>
   </si>
   <si>
     <t>вересень</t>
   </si>
   <si>
     <t>жовтень</t>
   </si>
   <si>
     <t>листопад</t>
   </si>
   <si>
     <t>грудень</t>
   </si>
   <si>
     <t>січень</t>
   </si>
   <si>
     <t>лютий</t>
   </si>
   <si>
     <t>березень</t>
   </si>
   <si>
@@ -383,505 +267,414 @@
   <si>
     <t>всього годин</t>
   </si>
   <si>
     <t>МІНІСТЕРСТВО ОСВІТИ І НАУКИ УКРАЇНИ</t>
   </si>
   <si>
     <t>ІV. Практика</t>
   </si>
   <si>
     <t>лекційні потоки</t>
   </si>
   <si>
     <t>Середнє тижневе навантаження</t>
   </si>
   <si>
     <t>самостійна робота</t>
   </si>
   <si>
     <t>індивідуальна робота</t>
   </si>
   <si>
     <t>самостійна  робота</t>
   </si>
   <si>
-    <t>Перший проректор</t>
-[...4 lines deleted...]
-  <si>
     <t>Разом за 3 курсом</t>
   </si>
   <si>
     <t>Освітня програма:</t>
   </si>
   <si>
     <t>атестаія</t>
   </si>
   <si>
     <t xml:space="preserve">Форма навчання: </t>
   </si>
   <si>
     <t>бакалавр</t>
   </si>
   <si>
     <t xml:space="preserve">Освітній ступінь: </t>
   </si>
   <si>
     <t>денна</t>
   </si>
   <si>
     <t>ЗАТВЕРДЖУЮ</t>
   </si>
   <si>
     <t>10 16</t>
   </si>
   <si>
     <t>17 23</t>
   </si>
   <si>
     <t>24 30</t>
   </si>
   <si>
     <t>Біологія</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>20</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>Хімія органічна та біоорганічна</t>
-[...7 lines deleted...]
-  <si>
     <t>Фізіологія та біохімія рослин</t>
   </si>
   <si>
     <t>Фізіологія людини та тварин</t>
   </si>
   <si>
     <t>6д</t>
   </si>
   <si>
-    <t>Навчальна практика з ботаніки та зоології</t>
-[...1 lines deleted...]
-  <si>
     <t>диф. залік</t>
   </si>
   <si>
     <t>09 Біологія</t>
   </si>
   <si>
-    <t>091 Біологія</t>
-[...1 lines deleted...]
-  <si>
     <t>всі</t>
   </si>
   <si>
     <t>БФ.Б</t>
   </si>
   <si>
     <t>БФ.З</t>
   </si>
   <si>
     <t>БФ.ГФРМ</t>
   </si>
   <si>
     <t>БФ.ЕЗБ</t>
   </si>
   <si>
     <t>Теорія еволюції</t>
   </si>
   <si>
     <t>Молекулярна біологія</t>
   </si>
   <si>
     <t>Імунологія</t>
   </si>
   <si>
     <t>Біотехнологія</t>
   </si>
   <si>
     <t>Разом за 4 курсом</t>
   </si>
   <si>
-    <t>VІ. Атестація</t>
-[...1 lines deleted...]
-  <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Семестр</t>
   </si>
   <si>
     <t>16 22</t>
   </si>
   <si>
     <t>23 29</t>
   </si>
   <si>
     <t>а</t>
   </si>
   <si>
     <t xml:space="preserve"> - атестація</t>
   </si>
   <si>
-    <t>Бакалавр з біології</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Професійна кваліфікація: </t>
   </si>
   <si>
-    <t>13 19</t>
-[...4 lines deleted...]
-  <si>
     <t>12 18</t>
   </si>
   <si>
     <t>19 25</t>
   </si>
   <si>
-    <t>Декан біологічного факультету ________________________________Ярослава ГАСИНЕЦЬ</t>
-[...1 lines deleted...]
-  <si>
     <t>Погоджено</t>
   </si>
   <si>
     <t>Заступник начальника навчальної частини                                                          Надія ЛЕМАК</t>
   </si>
   <si>
-    <t>ННХЕ.ОХ</t>
-[...4 lines deleted...]
-  <si>
     <t>11 17</t>
   </si>
   <si>
     <t>18 24</t>
   </si>
   <si>
     <t>25 31</t>
   </si>
   <si>
     <t>Фізика з основами біофізики</t>
   </si>
   <si>
-    <t>Грунтознавство</t>
-[...7 lines deleted...]
-  <si>
     <t>Біологічний факультет</t>
   </si>
   <si>
     <t>091 Біологія та біохімія</t>
   </si>
   <si>
     <t>Бакалавр з біології та біохімії</t>
   </si>
   <si>
     <t>02 08</t>
   </si>
   <si>
     <t>09 15</t>
   </si>
   <si>
     <t>04 10</t>
   </si>
   <si>
-    <t>30 05</t>
-[...7 lines deleted...]
-  <si>
     <t>03 09</t>
   </si>
   <si>
     <t>05 11</t>
   </si>
   <si>
     <t>26 01</t>
   </si>
   <si>
-    <t>Комплексний кваліфікаційний іспит з біології</t>
+    <t>Біологія індивідуального розвитку</t>
+  </si>
+  <si>
+    <t>Генетика</t>
+  </si>
+  <si>
+    <t>Курсова робота</t>
+  </si>
+  <si>
+    <t>8д</t>
+  </si>
+  <si>
+    <t>Виробнича практика за спеціальністю</t>
+  </si>
+  <si>
+    <t>ЗК.НК</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розрахунковий строк виконання освітньої програми: </t>
+  </si>
+  <si>
+    <t>4 роки</t>
+  </si>
+  <si>
+    <t>01 07</t>
+  </si>
+  <si>
+    <t>08 14</t>
+  </si>
+  <si>
+    <t>15 21</t>
+  </si>
+  <si>
+    <t>22 28</t>
+  </si>
+  <si>
+    <t>29 04</t>
+  </si>
+  <si>
+    <t>Основи наукових досліджень у біології</t>
+  </si>
+  <si>
+    <t>Основи екології</t>
+  </si>
+  <si>
+    <t>"_____" _________ 2026 р.</t>
+  </si>
+  <si>
+    <t>РОБОЧИЙ НАВЧАЛЬНИЙ ПЛАН НА 2026/2027 НАВЧАЛЬНИЙ РІК</t>
+  </si>
+  <si>
+    <t>31 06</t>
+  </si>
+  <si>
+    <t>07 13</t>
+  </si>
+  <si>
+    <t>14 20</t>
+  </si>
+  <si>
+    <t>21 27</t>
+  </si>
+  <si>
+    <t>28 04</t>
+  </si>
+  <si>
+    <t>30 06</t>
+  </si>
+  <si>
+    <t>28 03</t>
+  </si>
+  <si>
+    <t>26 02</t>
+  </si>
+  <si>
+    <t>23 30</t>
+  </si>
+  <si>
+    <t>І семестр (18/16 тижнів)</t>
+  </si>
+  <si>
+    <t>ІІ семестр (14/14 тижнів)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">4 курс </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
-      <t>(на основі навч. плану, затвердженого в 2021 році)</t>
+      <t>(на основі навч. плану, затвердженого в 2023 році)</t>
     </r>
   </si>
   <si>
-    <t>Філософія</t>
-[...110 lines deleted...]
-    <t>Робочий навчальний план схвалено на засіданні Вченої ради факультету, протокол № ___ від "_____" _____ 2025 р.</t>
+    <t xml:space="preserve">Основи інформатики та математичні методи в біології </t>
+  </si>
+  <si>
+    <t>ІТФ.КСМ</t>
+  </si>
+  <si>
+    <t>Біогеографія</t>
+  </si>
+  <si>
+    <t>Лабораторний практикум з біології</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Кваліфікаційний іспит з біології</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Виробнича практика </t>
+  </si>
+  <si>
+    <t>V. Атестація</t>
+  </si>
+  <si>
+    <t>Робочий навчальний план схвалено на засіданні Вченої ради факультету, протокол № ___ від "_____" _____ 2026 р.</t>
+  </si>
+  <si>
+    <t>Декан факультету                                                                                                      Ярослава Гасинець</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3 курс </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
-      <t>(на основі навч. плану, затвердженого в 2023 році)</t>
-[...17 lines deleted...]
-      </rPr>
       <t>(на основі навч. плану, затвердженого в 2024 році)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Антикорупція та доброчесність </t>
-[...59 lines deleted...]
-    <t>Вибіркова дисципліна із загальноуніверситетського каталогу (Біоекобезпека)</t>
+    <t>22</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Генетика з основами селекції</t>
+  </si>
+  <si>
+    <t>Освітня кваліфікація:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Спеціальність:                                                   </t>
+  </si>
+  <si>
+    <t>Екоменеджмент та відновлення природних екосистем різних типів</t>
+  </si>
+  <si>
+    <t>Профілактика та корекція відхилень поведінки</t>
+  </si>
+  <si>
+    <t>Біологічні та екологічні основи пандемій</t>
+  </si>
+  <si>
+    <t>Мікробіном та його діагностика</t>
+  </si>
+  <si>
+    <t>Біологічно активні речовини мікроорганізмів. Антибіотики</t>
+  </si>
+  <si>
+    <t>Палеонтологія</t>
+  </si>
+  <si>
+    <t>Медична ботаніка</t>
+  </si>
+  <si>
+    <t>Бьордвочінг як антидеприсант</t>
+  </si>
+  <si>
+    <t>Основи технології виробництва міцних крафтових напоїв</t>
+  </si>
+  <si>
+    <t>Косметична мікробіологія</t>
+  </si>
+  <si>
+    <t>ФізФ.ПФКЕ</t>
+  </si>
+  <si>
+    <t>Голова комісії з реорганізації,</t>
+  </si>
+  <si>
+    <t>проректор з науково-педагогічної роботи</t>
+  </si>
+  <si>
+    <t>____________ Олександр РОГАЧ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -916,129 +709,84 @@
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <i/>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="7"/>
-[...5 lines deleted...]
-      <i/>
       <sz val="8"/>
+      <color rgb="FF00B0F0"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
-      <name val="Arial Cyr"/>
-[...43 lines deleted...]
-      <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="70">
+  <borders count="68">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1391,89 +1139,50 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...37 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -1490,70 +1199,50 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...18 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
@@ -1767,65 +1456,50 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1855,1366 +1529,1016 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="458">
+  <cellXfs count="322">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...76 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...57 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...255 lines deleted...]
-    </xf>
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...90 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...381 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -3482,9188 +2806,7371 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BL109"/>
+  <dimension ref="A1:BT90"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" topLeftCell="A37" zoomScale="150" zoomScaleNormal="150" zoomScaleSheetLayoutView="150" workbookViewId="0">
-      <selection activeCell="P45" sqref="P45:Q45"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" topLeftCell="A49" zoomScale="150" zoomScaleNormal="150" zoomScaleSheetLayoutView="150" workbookViewId="0">
+      <selection activeCell="AT56" sqref="AT56:AU56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="3" style="5" customWidth="1"/>
-    <col min="2" max="2" width="2.44140625" style="45" customWidth="1"/>
-    <col min="3" max="9" width="2.33203125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="2.44140625" style="34" customWidth="1"/>
+    <col min="3" max="9" width="2.33203125" style="34" customWidth="1"/>
     <col min="10" max="61" width="2.33203125" style="5" customWidth="1"/>
     <col min="62" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" s="56" customFormat="1">
-      <c r="BL1" s="57"/>
+    <row r="1" spans="1:64" s="36" customFormat="1">
+      <c r="BL1" s="37"/>
     </row>
     <row r="2" spans="1:64" s="2" customFormat="1">
-      <c r="A2" s="18"/>
-[...15 lines deleted...]
-      <c r="Q2" s="403" t="s">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+      <c r="P2" s="12"/>
+      <c r="Q2" s="294" t="s">
         <v>54</v>
       </c>
-      <c r="R2" s="403"/>
-[...42 lines deleted...]
-      <c r="BI2" s="18"/>
+      <c r="R2" s="294"/>
+      <c r="S2" s="294"/>
+      <c r="T2" s="294"/>
+      <c r="U2" s="294"/>
+      <c r="V2" s="294"/>
+      <c r="W2" s="294"/>
+      <c r="X2" s="294"/>
+      <c r="Y2" s="294"/>
+      <c r="Z2" s="294"/>
+      <c r="AA2" s="294"/>
+      <c r="AB2" s="294"/>
+      <c r="AC2" s="294"/>
+      <c r="AD2" s="294"/>
+      <c r="AE2" s="294"/>
+      <c r="AF2" s="294"/>
+      <c r="AG2" s="294"/>
+      <c r="AH2" s="294"/>
+      <c r="AI2" s="294"/>
+      <c r="AJ2" s="294"/>
+      <c r="AK2" s="294"/>
+      <c r="AL2" s="294"/>
+      <c r="AM2" s="294"/>
+      <c r="AN2" s="294"/>
+      <c r="AO2" s="294"/>
+      <c r="AP2" s="294"/>
+      <c r="AQ2" s="294"/>
+      <c r="AR2" s="294"/>
+      <c r="AS2" s="294"/>
+      <c r="AT2" s="12"/>
+      <c r="AU2" s="12"/>
+      <c r="AV2" s="12"/>
+      <c r="AW2" s="12"/>
+      <c r="AX2" s="12"/>
+      <c r="AY2" s="12"/>
+      <c r="AZ2" s="12"/>
+      <c r="BA2" s="12"/>
+      <c r="BB2" s="12"/>
+      <c r="BC2" s="12"/>
+      <c r="BD2" s="12"/>
+      <c r="BE2" s="12"/>
+      <c r="BF2" s="12"/>
+      <c r="BG2" s="12"/>
+      <c r="BH2" s="12"/>
+      <c r="BI2" s="12"/>
     </row>
     <row r="3" spans="1:64" s="2" customFormat="1" ht="15.6">
-      <c r="Q3" s="386" t="s">
+      <c r="Q3" s="286" t="s">
         <v>24</v>
       </c>
-      <c r="R3" s="386"/>
-[...44 lines deleted...]
-      <c r="BL3" s="27"/>
+      <c r="R3" s="286"/>
+      <c r="S3" s="286"/>
+      <c r="T3" s="286"/>
+      <c r="U3" s="286"/>
+      <c r="V3" s="286"/>
+      <c r="W3" s="286"/>
+      <c r="X3" s="286"/>
+      <c r="Y3" s="286"/>
+      <c r="Z3" s="286"/>
+      <c r="AA3" s="286"/>
+      <c r="AB3" s="286"/>
+      <c r="AC3" s="286"/>
+      <c r="AD3" s="286"/>
+      <c r="AE3" s="286"/>
+      <c r="AF3" s="286"/>
+      <c r="AG3" s="286"/>
+      <c r="AH3" s="286"/>
+      <c r="AI3" s="286"/>
+      <c r="AJ3" s="286"/>
+      <c r="AK3" s="286"/>
+      <c r="AL3" s="286"/>
+      <c r="AM3" s="286"/>
+      <c r="AN3" s="286"/>
+      <c r="AO3" s="286"/>
+      <c r="AP3" s="286"/>
+      <c r="AQ3" s="286"/>
+      <c r="AR3" s="286"/>
+      <c r="AS3" s="286"/>
+      <c r="AT3" s="38"/>
+      <c r="AU3" s="38"/>
+      <c r="AV3" s="38"/>
+      <c r="AW3" s="38"/>
+      <c r="AX3" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="AY3" s="38"/>
+      <c r="AZ3" s="38"/>
+      <c r="BB3" s="10"/>
+      <c r="BC3" s="35"/>
+      <c r="BD3" s="35"/>
+      <c r="BE3" s="20"/>
+      <c r="BF3" s="20"/>
+      <c r="BG3" s="20"/>
+      <c r="BH3" s="20"/>
+      <c r="BK3" s="21"/>
+      <c r="BL3" s="21"/>
     </row>
     <row r="4" spans="1:64" s="2" customFormat="1" ht="15.6">
-      <c r="Q4" s="386" t="s">
-[...47 lines deleted...]
-      <c r="BL4" s="27"/>
+      <c r="Q4" s="286" t="s">
+        <v>105</v>
+      </c>
+      <c r="R4" s="286"/>
+      <c r="S4" s="286"/>
+      <c r="T4" s="286"/>
+      <c r="U4" s="286"/>
+      <c r="V4" s="286"/>
+      <c r="W4" s="286"/>
+      <c r="X4" s="286"/>
+      <c r="Y4" s="286"/>
+      <c r="Z4" s="286"/>
+      <c r="AA4" s="286"/>
+      <c r="AB4" s="286"/>
+      <c r="AC4" s="286"/>
+      <c r="AD4" s="286"/>
+      <c r="AE4" s="286"/>
+      <c r="AF4" s="286"/>
+      <c r="AG4" s="286"/>
+      <c r="AH4" s="286"/>
+      <c r="AI4" s="286"/>
+      <c r="AJ4" s="286"/>
+      <c r="AK4" s="286"/>
+      <c r="AL4" s="286"/>
+      <c r="AM4" s="286"/>
+      <c r="AN4" s="286"/>
+      <c r="AO4" s="286"/>
+      <c r="AP4" s="286"/>
+      <c r="AQ4" s="286"/>
+      <c r="AR4" s="286"/>
+      <c r="AS4" s="286"/>
+      <c r="AT4" s="38"/>
+      <c r="AU4" s="38"/>
+      <c r="AV4" s="38"/>
+      <c r="AW4" s="38"/>
+      <c r="AX4" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="AY4" s="38"/>
+      <c r="AZ4" s="38"/>
+      <c r="BB4" s="10"/>
+      <c r="BC4" s="35"/>
+      <c r="BD4" s="35"/>
+      <c r="BE4" s="20"/>
+      <c r="BF4" s="20"/>
+      <c r="BG4" s="20"/>
+      <c r="BH4" s="20"/>
+      <c r="BK4" s="21"/>
+      <c r="BL4" s="21"/>
     </row>
     <row r="5" spans="1:64" s="2" customFormat="1" ht="15.6">
-      <c r="A5" s="18"/>
-[...61 lines deleted...]
-      <c r="BL5" s="27"/>
+      <c r="Q5" s="86"/>
+      <c r="R5" s="86"/>
+      <c r="S5" s="86"/>
+      <c r="T5" s="86"/>
+      <c r="U5" s="86"/>
+      <c r="V5" s="86"/>
+      <c r="W5" s="86"/>
+      <c r="X5" s="86"/>
+      <c r="Y5" s="86"/>
+      <c r="Z5" s="86"/>
+      <c r="AA5" s="86"/>
+      <c r="AB5" s="86"/>
+      <c r="AC5" s="86"/>
+      <c r="AD5" s="86"/>
+      <c r="AE5" s="86"/>
+      <c r="AF5" s="86"/>
+      <c r="AG5" s="86"/>
+      <c r="AH5" s="86"/>
+      <c r="AI5" s="86"/>
+      <c r="AJ5" s="86"/>
+      <c r="AK5" s="86"/>
+      <c r="AL5" s="86"/>
+      <c r="AM5" s="86"/>
+      <c r="AN5" s="86"/>
+      <c r="AO5" s="86"/>
+      <c r="AP5" s="86"/>
+      <c r="AQ5" s="86"/>
+      <c r="AR5" s="86"/>
+      <c r="AS5" s="86"/>
+      <c r="AT5" s="38"/>
+      <c r="AU5" s="38"/>
+      <c r="AV5" s="38"/>
+      <c r="AW5" s="38"/>
+      <c r="AX5" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="AY5" s="38"/>
+      <c r="AZ5" s="38"/>
+      <c r="BB5" s="10"/>
+      <c r="BC5" s="86"/>
+      <c r="BD5" s="86"/>
+      <c r="BE5" s="20"/>
+      <c r="BF5" s="20"/>
+      <c r="BG5" s="20"/>
+      <c r="BH5" s="20"/>
+      <c r="BK5" s="21"/>
+      <c r="BL5" s="21"/>
     </row>
-    <row r="6" spans="1:64" s="2" customFormat="1" ht="17.399999999999999">
-[...51 lines deleted...]
-      <c r="BL6" s="27"/>
+    <row r="6" spans="1:64" s="2" customFormat="1" ht="15.6">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="12"/>
+      <c r="T6" s="12"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="12"/>
+      <c r="W6" s="12"/>
+      <c r="X6" s="12"/>
+      <c r="Y6" s="12"/>
+      <c r="Z6" s="12"/>
+      <c r="AA6" s="12"/>
+      <c r="AB6" s="12"/>
+      <c r="AC6" s="12"/>
+      <c r="AD6" s="12"/>
+      <c r="AE6" s="12"/>
+      <c r="AF6" s="12"/>
+      <c r="AG6" s="12"/>
+      <c r="AH6" s="12"/>
+      <c r="AI6" s="12"/>
+      <c r="AJ6" s="12"/>
+      <c r="AK6" s="12"/>
+      <c r="AL6" s="12"/>
+      <c r="AM6" s="12"/>
+      <c r="AN6" s="12"/>
+      <c r="AO6" s="12"/>
+      <c r="AP6" s="10"/>
+      <c r="AQ6" s="10"/>
+      <c r="AR6" s="35"/>
+      <c r="AS6" s="35"/>
+      <c r="AT6" s="35"/>
+      <c r="AU6" s="14"/>
+      <c r="AV6" s="14"/>
+      <c r="AW6" s="22"/>
+      <c r="AX6" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="AY6" s="14"/>
+      <c r="AZ6" s="14"/>
+      <c r="BB6" s="10"/>
+      <c r="BC6" s="35"/>
+      <c r="BD6" s="35"/>
+      <c r="BE6" s="20"/>
+      <c r="BF6" s="20"/>
+      <c r="BG6" s="20"/>
+      <c r="BH6" s="20"/>
+      <c r="BK6" s="21"/>
+      <c r="BL6" s="21"/>
     </row>
-    <row r="7" spans="1:64" ht="15" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ7" s="20"/>
+    <row r="7" spans="1:64" s="2" customFormat="1" ht="17.399999999999999">
+      <c r="N7" s="320" t="s">
+        <v>130</v>
+      </c>
+      <c r="O7" s="320"/>
+      <c r="P7" s="320"/>
+      <c r="Q7" s="320"/>
+      <c r="R7" s="320"/>
+      <c r="S7" s="320"/>
+      <c r="T7" s="320"/>
+      <c r="U7" s="320"/>
+      <c r="V7" s="320"/>
+      <c r="W7" s="320"/>
+      <c r="X7" s="320"/>
+      <c r="Y7" s="320"/>
+      <c r="Z7" s="320"/>
+      <c r="AA7" s="320"/>
+      <c r="AB7" s="320"/>
+      <c r="AC7" s="320"/>
+      <c r="AD7" s="320"/>
+      <c r="AE7" s="320"/>
+      <c r="AF7" s="320"/>
+      <c r="AG7" s="320"/>
+      <c r="AH7" s="320"/>
+      <c r="AI7" s="320"/>
+      <c r="AJ7" s="320"/>
+      <c r="AK7" s="320"/>
+      <c r="AL7" s="320"/>
+      <c r="AM7" s="320"/>
+      <c r="AN7" s="320"/>
+      <c r="AO7" s="320"/>
+      <c r="AP7" s="320"/>
+      <c r="AQ7" s="320"/>
+      <c r="AR7" s="320"/>
+      <c r="AS7" s="320"/>
+      <c r="AT7" s="320"/>
+      <c r="AU7" s="320"/>
+      <c r="AV7" s="320"/>
+      <c r="AW7" s="39"/>
+      <c r="AX7" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY7" s="39"/>
+      <c r="AZ7" s="39"/>
+      <c r="BB7" s="10"/>
+      <c r="BC7" s="35"/>
+      <c r="BD7" s="35"/>
+      <c r="BE7" s="20"/>
+      <c r="BF7" s="20"/>
+      <c r="BG7" s="20"/>
+      <c r="BH7" s="20"/>
+      <c r="BK7" s="21"/>
+      <c r="BL7" s="21"/>
     </row>
-    <row r="8" spans="1:64" ht="14.1" customHeight="1">
-[...64 lines deleted...]
-      <c r="BI8" s="370"/>
+    <row r="8" spans="1:64" ht="15" customHeight="1">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="12"/>
+      <c r="Q8" s="12"/>
+      <c r="R8" s="12"/>
+      <c r="S8" s="12"/>
+      <c r="T8" s="12"/>
+      <c r="U8" s="12"/>
+      <c r="V8" s="12"/>
+      <c r="W8" s="12"/>
+      <c r="X8" s="12"/>
+      <c r="Y8" s="12"/>
+      <c r="Z8" s="12"/>
+      <c r="AA8" s="12"/>
+      <c r="AB8" s="12"/>
+      <c r="AC8" s="12"/>
+      <c r="AD8" s="12"/>
+      <c r="AE8" s="12"/>
+      <c r="AF8" s="12"/>
+      <c r="AG8" s="12"/>
+      <c r="AH8" s="12"/>
+      <c r="AI8" s="12"/>
+      <c r="AJ8" s="12"/>
+      <c r="AK8" s="12"/>
+      <c r="AL8" s="12"/>
+      <c r="AM8" s="12"/>
+      <c r="AN8" s="12"/>
+      <c r="AO8" s="12"/>
+      <c r="AP8" s="12"/>
+      <c r="AQ8" s="12"/>
+      <c r="AR8" s="12"/>
+      <c r="AS8" s="12"/>
+      <c r="AT8" s="12"/>
+      <c r="AU8" s="13"/>
+      <c r="AV8" s="13"/>
+      <c r="AW8" s="13"/>
+      <c r="AX8" s="13"/>
+      <c r="AY8" s="13"/>
+      <c r="AZ8" s="13"/>
+      <c r="BA8" s="13"/>
+      <c r="BB8" s="13"/>
+      <c r="BC8" s="13"/>
+      <c r="BD8" s="13"/>
+      <c r="BE8" s="13"/>
+      <c r="BF8" s="13"/>
+      <c r="BG8" s="13"/>
+      <c r="BH8" s="13"/>
+      <c r="BI8" s="13"/>
+      <c r="BJ8" s="14"/>
     </row>
     <row r="9" spans="1:64" ht="14.1" customHeight="1">
-      <c r="A9" s="36"/>
-[...63 lines deleted...]
-      <c r="BI9" s="370"/>
+      <c r="A9" s="25"/>
+      <c r="B9" s="274" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="274"/>
+      <c r="D9" s="274"/>
+      <c r="E9" s="274"/>
+      <c r="F9" s="274"/>
+      <c r="G9" s="274"/>
+      <c r="H9" s="274"/>
+      <c r="I9" s="274"/>
+      <c r="J9" s="274"/>
+      <c r="K9" s="274"/>
+      <c r="L9" s="274"/>
+      <c r="M9" s="274"/>
+      <c r="N9" s="274"/>
+      <c r="O9" s="274"/>
+      <c r="P9" s="274"/>
+      <c r="Q9" s="274"/>
+      <c r="R9" s="274" t="s">
+        <v>79</v>
+      </c>
+      <c r="S9" s="274"/>
+      <c r="T9" s="274"/>
+      <c r="U9" s="274"/>
+      <c r="V9" s="274"/>
+      <c r="W9" s="274"/>
+      <c r="X9" s="274"/>
+      <c r="Y9" s="274"/>
+      <c r="Z9" s="274"/>
+      <c r="AA9" s="274"/>
+      <c r="AB9" s="274"/>
+      <c r="AC9" s="274"/>
+      <c r="AD9" s="274"/>
+      <c r="AE9" s="274"/>
+      <c r="AF9" s="274"/>
+      <c r="AG9" s="274"/>
+      <c r="AH9" s="274"/>
+      <c r="AI9" s="274"/>
+      <c r="AJ9" s="274"/>
+      <c r="AK9" s="274"/>
+      <c r="AL9" s="274"/>
+      <c r="AM9" s="274"/>
+      <c r="AN9" s="274"/>
+      <c r="AO9" s="274"/>
+      <c r="AP9" s="274"/>
+      <c r="AQ9" s="274"/>
+      <c r="AR9" s="274"/>
+      <c r="AS9" s="274"/>
+      <c r="AT9" s="274"/>
+      <c r="AU9" s="274"/>
+      <c r="AV9" s="274"/>
+      <c r="AW9" s="274"/>
+      <c r="AX9" s="274"/>
+      <c r="AY9" s="274"/>
+      <c r="AZ9" s="274"/>
+      <c r="BA9" s="274"/>
+      <c r="BB9" s="274"/>
+      <c r="BC9" s="274"/>
+      <c r="BD9" s="274"/>
+      <c r="BE9" s="274"/>
+      <c r="BF9" s="274"/>
+      <c r="BG9" s="274"/>
+      <c r="BH9" s="274"/>
+      <c r="BI9" s="274"/>
     </row>
     <row r="10" spans="1:64" ht="14.1" customHeight="1">
-      <c r="A10" s="50"/>
-[...63 lines deleted...]
-      <c r="BI10" s="370"/>
+      <c r="A10" s="25"/>
+      <c r="B10" s="273" t="s">
+        <v>158</v>
+      </c>
+      <c r="C10" s="274"/>
+      <c r="D10" s="274"/>
+      <c r="E10" s="274"/>
+      <c r="F10" s="274"/>
+      <c r="G10" s="274"/>
+      <c r="H10" s="274"/>
+      <c r="I10" s="274"/>
+      <c r="J10" s="274"/>
+      <c r="K10" s="274"/>
+      <c r="L10" s="274"/>
+      <c r="M10" s="274"/>
+      <c r="N10" s="274"/>
+      <c r="O10" s="274"/>
+      <c r="P10" s="274"/>
+      <c r="Q10" s="274"/>
+      <c r="R10" s="273" t="s">
+        <v>106</v>
+      </c>
+      <c r="S10" s="274"/>
+      <c r="T10" s="274"/>
+      <c r="U10" s="274"/>
+      <c r="V10" s="274"/>
+      <c r="W10" s="274"/>
+      <c r="X10" s="274"/>
+      <c r="Y10" s="274"/>
+      <c r="Z10" s="274"/>
+      <c r="AA10" s="274"/>
+      <c r="AB10" s="274"/>
+      <c r="AC10" s="274"/>
+      <c r="AD10" s="274"/>
+      <c r="AE10" s="274"/>
+      <c r="AF10" s="274"/>
+      <c r="AG10" s="274"/>
+      <c r="AH10" s="274"/>
+      <c r="AI10" s="274"/>
+      <c r="AJ10" s="274"/>
+      <c r="AK10" s="274"/>
+      <c r="AL10" s="274"/>
+      <c r="AM10" s="274"/>
+      <c r="AN10" s="274"/>
+      <c r="AO10" s="274"/>
+      <c r="AP10" s="274"/>
+      <c r="AQ10" s="274"/>
+      <c r="AR10" s="274"/>
+      <c r="AS10" s="274"/>
+      <c r="AT10" s="274"/>
+      <c r="AU10" s="274"/>
+      <c r="AV10" s="274"/>
+      <c r="AW10" s="274"/>
+      <c r="AX10" s="274"/>
+      <c r="AY10" s="274"/>
+      <c r="AZ10" s="274"/>
+      <c r="BA10" s="274"/>
+      <c r="BB10" s="274"/>
+      <c r="BC10" s="274"/>
+      <c r="BD10" s="274"/>
+      <c r="BE10" s="274"/>
+      <c r="BF10" s="274"/>
+      <c r="BG10" s="274"/>
+      <c r="BH10" s="274"/>
+      <c r="BI10" s="274"/>
     </row>
     <row r="11" spans="1:64" ht="14.1" customHeight="1">
-      <c r="A11" s="36"/>
-[...63 lines deleted...]
-      <c r="BI11" s="370"/>
+      <c r="A11" s="25"/>
+      <c r="B11" s="274" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="274"/>
+      <c r="D11" s="274"/>
+      <c r="E11" s="274"/>
+      <c r="F11" s="274"/>
+      <c r="G11" s="274"/>
+      <c r="H11" s="274"/>
+      <c r="I11" s="274"/>
+      <c r="J11" s="274"/>
+      <c r="K11" s="274"/>
+      <c r="L11" s="274"/>
+      <c r="M11" s="274"/>
+      <c r="N11" s="274"/>
+      <c r="O11" s="274"/>
+      <c r="P11" s="274"/>
+      <c r="Q11" s="274"/>
+      <c r="R11" s="274" t="s">
+        <v>72</v>
+      </c>
+      <c r="S11" s="274"/>
+      <c r="T11" s="274"/>
+      <c r="U11" s="274"/>
+      <c r="V11" s="274"/>
+      <c r="W11" s="274"/>
+      <c r="X11" s="274"/>
+      <c r="Y11" s="274"/>
+      <c r="Z11" s="274"/>
+      <c r="AA11" s="274"/>
+      <c r="AB11" s="274"/>
+      <c r="AC11" s="274"/>
+      <c r="AD11" s="274"/>
+      <c r="AE11" s="274"/>
+      <c r="AF11" s="274"/>
+      <c r="AG11" s="274"/>
+      <c r="AH11" s="274"/>
+      <c r="AI11" s="274"/>
+      <c r="AJ11" s="274"/>
+      <c r="AK11" s="274"/>
+      <c r="AL11" s="274"/>
+      <c r="AM11" s="274"/>
+      <c r="AN11" s="274"/>
+      <c r="AO11" s="274"/>
+      <c r="AP11" s="274"/>
+      <c r="AQ11" s="274"/>
+      <c r="AR11" s="274"/>
+      <c r="AS11" s="274"/>
+      <c r="AT11" s="274"/>
+      <c r="AU11" s="274"/>
+      <c r="AV11" s="274"/>
+      <c r="AW11" s="274"/>
+      <c r="AX11" s="274"/>
+      <c r="AY11" s="274"/>
+      <c r="AZ11" s="274"/>
+      <c r="BA11" s="274"/>
+      <c r="BB11" s="274"/>
+      <c r="BC11" s="274"/>
+      <c r="BD11" s="274"/>
+      <c r="BE11" s="274"/>
+      <c r="BF11" s="274"/>
+      <c r="BG11" s="274"/>
+      <c r="BH11" s="274"/>
+      <c r="BI11" s="274"/>
     </row>
     <row r="12" spans="1:64" ht="14.1" customHeight="1">
-      <c r="A12" s="36"/>
-[...63 lines deleted...]
-      <c r="BI12" s="370"/>
+      <c r="A12" s="25"/>
+      <c r="B12" s="274" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="274"/>
+      <c r="D12" s="274"/>
+      <c r="E12" s="274"/>
+      <c r="F12" s="274"/>
+      <c r="G12" s="274"/>
+      <c r="H12" s="274"/>
+      <c r="I12" s="274"/>
+      <c r="J12" s="274"/>
+      <c r="K12" s="274"/>
+      <c r="L12" s="274"/>
+      <c r="M12" s="274"/>
+      <c r="N12" s="274"/>
+      <c r="O12" s="274"/>
+      <c r="P12" s="274"/>
+      <c r="Q12" s="274"/>
+      <c r="R12" s="274" t="s">
+        <v>65</v>
+      </c>
+      <c r="S12" s="274"/>
+      <c r="T12" s="274"/>
+      <c r="U12" s="274"/>
+      <c r="V12" s="274"/>
+      <c r="W12" s="274"/>
+      <c r="X12" s="274"/>
+      <c r="Y12" s="274"/>
+      <c r="Z12" s="274"/>
+      <c r="AA12" s="274"/>
+      <c r="AB12" s="274"/>
+      <c r="AC12" s="274"/>
+      <c r="AD12" s="274"/>
+      <c r="AE12" s="274"/>
+      <c r="AF12" s="274"/>
+      <c r="AG12" s="274"/>
+      <c r="AH12" s="274"/>
+      <c r="AI12" s="274"/>
+      <c r="AJ12" s="274"/>
+      <c r="AK12" s="274"/>
+      <c r="AL12" s="274"/>
+      <c r="AM12" s="274"/>
+      <c r="AN12" s="274"/>
+      <c r="AO12" s="274"/>
+      <c r="AP12" s="274"/>
+      <c r="AQ12" s="274"/>
+      <c r="AR12" s="274"/>
+      <c r="AS12" s="274"/>
+      <c r="AT12" s="274"/>
+      <c r="AU12" s="274"/>
+      <c r="AV12" s="274"/>
+      <c r="AW12" s="274"/>
+      <c r="AX12" s="274"/>
+      <c r="AY12" s="274"/>
+      <c r="AZ12" s="274"/>
+      <c r="BA12" s="274"/>
+      <c r="BB12" s="274"/>
+      <c r="BC12" s="274"/>
+      <c r="BD12" s="274"/>
+      <c r="BE12" s="274"/>
+      <c r="BF12" s="274"/>
+      <c r="BG12" s="274"/>
+      <c r="BH12" s="274"/>
+      <c r="BI12" s="274"/>
     </row>
     <row r="13" spans="1:64" ht="14.1" customHeight="1">
-      <c r="A13" s="36"/>
-[...63 lines deleted...]
-      <c r="BI13" s="370"/>
+      <c r="A13" s="25"/>
+      <c r="B13" s="273" t="s">
+        <v>157</v>
+      </c>
+      <c r="C13" s="274"/>
+      <c r="D13" s="274"/>
+      <c r="E13" s="274"/>
+      <c r="F13" s="274"/>
+      <c r="G13" s="274"/>
+      <c r="H13" s="274"/>
+      <c r="I13" s="274"/>
+      <c r="J13" s="274"/>
+      <c r="K13" s="274"/>
+      <c r="L13" s="274"/>
+      <c r="M13" s="274"/>
+      <c r="N13" s="274"/>
+      <c r="O13" s="274"/>
+      <c r="P13" s="274"/>
+      <c r="Q13" s="274"/>
+      <c r="R13" s="273" t="s">
+        <v>107</v>
+      </c>
+      <c r="S13" s="274"/>
+      <c r="T13" s="274"/>
+      <c r="U13" s="274"/>
+      <c r="V13" s="274"/>
+      <c r="W13" s="274"/>
+      <c r="X13" s="274"/>
+      <c r="Y13" s="274"/>
+      <c r="Z13" s="274"/>
+      <c r="AA13" s="274"/>
+      <c r="AB13" s="274"/>
+      <c r="AC13" s="274"/>
+      <c r="AD13" s="274"/>
+      <c r="AE13" s="274"/>
+      <c r="AF13" s="274"/>
+      <c r="AG13" s="274"/>
+      <c r="AH13" s="274"/>
+      <c r="AI13" s="274"/>
+      <c r="AJ13" s="274"/>
+      <c r="AK13" s="274"/>
+      <c r="AL13" s="274"/>
+      <c r="AM13" s="274"/>
+      <c r="AN13" s="274"/>
+      <c r="AO13" s="274"/>
+      <c r="AP13" s="274"/>
+      <c r="AQ13" s="274"/>
+      <c r="AR13" s="274"/>
+      <c r="AS13" s="274"/>
+      <c r="AT13" s="274"/>
+      <c r="AU13" s="274"/>
+      <c r="AV13" s="274"/>
+      <c r="AW13" s="274"/>
+      <c r="AX13" s="274"/>
+      <c r="AY13" s="274"/>
+      <c r="AZ13" s="274"/>
+      <c r="BA13" s="274"/>
+      <c r="BB13" s="274"/>
+      <c r="BC13" s="274"/>
+      <c r="BD13" s="274"/>
+      <c r="BE13" s="274"/>
+      <c r="BF13" s="274"/>
+      <c r="BG13" s="274"/>
+      <c r="BH13" s="274"/>
+      <c r="BI13" s="274"/>
     </row>
     <row r="14" spans="1:64" ht="14.1" customHeight="1">
-      <c r="A14" s="50"/>
-[...63 lines deleted...]
-      <c r="BI14" s="370"/>
+      <c r="A14" s="25"/>
+      <c r="B14" s="274" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" s="274"/>
+      <c r="D14" s="274"/>
+      <c r="E14" s="274"/>
+      <c r="F14" s="274"/>
+      <c r="G14" s="274"/>
+      <c r="H14" s="274"/>
+      <c r="I14" s="274"/>
+      <c r="J14" s="274"/>
+      <c r="K14" s="274"/>
+      <c r="L14" s="274"/>
+      <c r="M14" s="274"/>
+      <c r="N14" s="274"/>
+      <c r="O14" s="274"/>
+      <c r="P14" s="274"/>
+      <c r="Q14" s="274"/>
+      <c r="R14" s="275"/>
+      <c r="S14" s="275"/>
+      <c r="T14" s="275"/>
+      <c r="U14" s="275"/>
+      <c r="V14" s="275"/>
+      <c r="W14" s="275"/>
+      <c r="X14" s="275"/>
+      <c r="Y14" s="275"/>
+      <c r="Z14" s="275"/>
+      <c r="AA14" s="275"/>
+      <c r="AB14" s="275"/>
+      <c r="AC14" s="275"/>
+      <c r="AD14" s="275"/>
+      <c r="AE14" s="275"/>
+      <c r="AF14" s="275"/>
+      <c r="AG14" s="275"/>
+      <c r="AH14" s="275"/>
+      <c r="AI14" s="275"/>
+      <c r="AJ14" s="275"/>
+      <c r="AK14" s="275"/>
+      <c r="AL14" s="275"/>
+      <c r="AM14" s="275"/>
+      <c r="AN14" s="275"/>
+      <c r="AO14" s="275"/>
+      <c r="AP14" s="275"/>
+      <c r="AQ14" s="275"/>
+      <c r="AR14" s="275"/>
+      <c r="AS14" s="275"/>
+      <c r="AT14" s="275"/>
+      <c r="AU14" s="275"/>
+      <c r="AV14" s="275"/>
+      <c r="AW14" s="275"/>
+      <c r="AX14" s="275"/>
+      <c r="AY14" s="275"/>
+      <c r="AZ14" s="275"/>
+      <c r="BA14" s="275"/>
+      <c r="BB14" s="275"/>
+      <c r="BC14" s="275"/>
+      <c r="BD14" s="275"/>
+      <c r="BE14" s="275"/>
+      <c r="BF14" s="275"/>
+      <c r="BG14" s="275"/>
+      <c r="BH14" s="275"/>
+      <c r="BI14" s="275"/>
     </row>
-    <row r="15" spans="1:64" ht="14.1" customHeight="1">
-[...62 lines deleted...]
-      <c r="BI15" s="371"/>
+    <row r="15" spans="1:64" ht="24.75" customHeight="1">
+      <c r="A15" s="25"/>
+      <c r="B15" s="276" t="s">
+        <v>120</v>
+      </c>
+      <c r="C15" s="276"/>
+      <c r="D15" s="276"/>
+      <c r="E15" s="276"/>
+      <c r="F15" s="276"/>
+      <c r="G15" s="276"/>
+      <c r="H15" s="276"/>
+      <c r="I15" s="276"/>
+      <c r="J15" s="276"/>
+      <c r="K15" s="276"/>
+      <c r="L15" s="276"/>
+      <c r="M15" s="276"/>
+      <c r="N15" s="276"/>
+      <c r="O15" s="276"/>
+      <c r="P15" s="276"/>
+      <c r="Q15" s="276"/>
+      <c r="R15" s="274" t="s">
+        <v>121</v>
+      </c>
+      <c r="S15" s="274"/>
+      <c r="T15" s="274"/>
+      <c r="U15" s="274"/>
+      <c r="V15" s="274"/>
+      <c r="W15" s="274"/>
+      <c r="X15" s="274"/>
+      <c r="Y15" s="274"/>
+      <c r="Z15" s="274"/>
+      <c r="AA15" s="274"/>
+      <c r="AB15" s="274"/>
+      <c r="AC15" s="274"/>
+      <c r="AD15" s="274"/>
+      <c r="AE15" s="274"/>
+      <c r="AF15" s="274"/>
+      <c r="AG15" s="274"/>
+      <c r="AH15" s="274"/>
+      <c r="AI15" s="274"/>
+      <c r="AJ15" s="274"/>
+      <c r="AK15" s="274"/>
+      <c r="AL15" s="274"/>
+      <c r="AM15" s="274"/>
+      <c r="AN15" s="274"/>
+      <c r="AO15" s="274"/>
+      <c r="AP15" s="274"/>
+      <c r="AQ15" s="274"/>
+      <c r="AR15" s="274"/>
+      <c r="AS15" s="274"/>
+      <c r="AT15" s="274"/>
+      <c r="AU15" s="274"/>
+      <c r="AV15" s="274"/>
+      <c r="AW15" s="274"/>
+      <c r="AX15" s="274"/>
+      <c r="AY15" s="274"/>
+      <c r="AZ15" s="274"/>
+      <c r="BA15" s="274"/>
+      <c r="BB15" s="274"/>
+      <c r="BC15" s="274"/>
+      <c r="BD15" s="274"/>
+      <c r="BE15" s="274"/>
+      <c r="BF15" s="274"/>
+      <c r="BG15" s="274"/>
+      <c r="BH15" s="274"/>
+      <c r="BI15" s="274"/>
     </row>
-    <row r="16" spans="1:64" ht="24.75" customHeight="1">
-[...64 lines deleted...]
-      <c r="BI16" s="370"/>
+    <row r="16" spans="1:64" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A16" s="25"/>
+      <c r="B16" s="293" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="293"/>
+      <c r="D16" s="293"/>
+      <c r="E16" s="293"/>
+      <c r="F16" s="293"/>
+      <c r="G16" s="293"/>
+      <c r="H16" s="293"/>
+      <c r="I16" s="293"/>
+      <c r="J16" s="293"/>
+      <c r="K16" s="293"/>
+      <c r="L16" s="293"/>
+      <c r="M16" s="293"/>
+      <c r="N16" s="293"/>
+      <c r="O16" s="293"/>
+      <c r="P16" s="293"/>
+      <c r="Q16" s="293"/>
+      <c r="R16" s="293" t="s">
+        <v>67</v>
+      </c>
+      <c r="S16" s="293"/>
+      <c r="T16" s="293"/>
+      <c r="U16" s="293"/>
+      <c r="V16" s="293"/>
+      <c r="W16" s="293"/>
+      <c r="X16" s="293"/>
+      <c r="Y16" s="293"/>
+      <c r="Z16" s="293"/>
+      <c r="AA16" s="293"/>
+      <c r="AB16" s="293"/>
+      <c r="AC16" s="293"/>
+      <c r="AD16" s="293"/>
+      <c r="AE16" s="293"/>
+      <c r="AF16" s="293"/>
+      <c r="AG16" s="293"/>
+      <c r="AH16" s="293"/>
+      <c r="AI16" s="293"/>
+      <c r="AJ16" s="293"/>
+      <c r="AK16" s="293"/>
+      <c r="AL16" s="293"/>
+      <c r="AM16" s="293"/>
+      <c r="AN16" s="293"/>
+      <c r="AO16" s="293"/>
+      <c r="AP16" s="293"/>
+      <c r="AQ16" s="293"/>
+      <c r="AR16" s="293"/>
+      <c r="AS16" s="293"/>
+      <c r="AT16" s="293"/>
+      <c r="AU16" s="293"/>
+      <c r="AV16" s="293"/>
+      <c r="AW16" s="293"/>
+      <c r="AX16" s="293"/>
+      <c r="AY16" s="293"/>
+      <c r="AZ16" s="293"/>
+      <c r="BA16" s="293"/>
+      <c r="BB16" s="293"/>
+      <c r="BC16" s="293"/>
+      <c r="BD16" s="293"/>
+      <c r="BE16" s="293"/>
+      <c r="BF16" s="293"/>
+      <c r="BG16" s="293"/>
+      <c r="BH16" s="293"/>
+      <c r="BI16" s="293"/>
     </row>
-    <row r="17" spans="1:63" ht="14.1" customHeight="1" thickBot="1">
-[...19 lines deleted...]
-      <c r="R17" s="397" t="s">
+    <row r="17" spans="1:63" ht="37.5" customHeight="1" thickBot="1">
+      <c r="A17" s="166" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="167"/>
+      <c r="C17" s="306"/>
+      <c r="D17" s="306"/>
+      <c r="E17" s="306"/>
+      <c r="F17" s="167"/>
+      <c r="G17" s="167"/>
+      <c r="H17" s="167"/>
+      <c r="I17" s="167"/>
+      <c r="J17" s="167"/>
+      <c r="K17" s="167"/>
+      <c r="L17" s="167"/>
+      <c r="M17" s="167"/>
+      <c r="N17" s="167"/>
+      <c r="O17" s="167"/>
+      <c r="P17" s="167"/>
+      <c r="Q17" s="167"/>
+      <c r="R17" s="167"/>
+      <c r="S17" s="167"/>
+      <c r="T17" s="167"/>
+      <c r="U17" s="167"/>
+      <c r="V17" s="167"/>
+      <c r="W17" s="167"/>
+      <c r="X17" s="167"/>
+      <c r="Y17" s="167"/>
+      <c r="Z17" s="167"/>
+      <c r="AA17" s="167"/>
+      <c r="AB17" s="167"/>
+      <c r="AC17" s="167"/>
+      <c r="AD17" s="167"/>
+      <c r="AE17" s="167"/>
+      <c r="AF17" s="167"/>
+      <c r="AG17" s="167"/>
+      <c r="AH17" s="167"/>
+      <c r="AI17" s="167"/>
+      <c r="AJ17" s="167"/>
+      <c r="AK17" s="167"/>
+      <c r="AL17" s="167"/>
+      <c r="AM17" s="167"/>
+      <c r="AN17" s="167"/>
+      <c r="AO17" s="167"/>
+      <c r="AP17" s="167"/>
+      <c r="AQ17" s="167"/>
+      <c r="AR17" s="167"/>
+      <c r="AS17" s="167"/>
+      <c r="AT17" s="167"/>
+      <c r="AU17" s="167"/>
+      <c r="AV17" s="167"/>
+      <c r="AW17" s="167"/>
+      <c r="AX17" s="167"/>
+      <c r="AY17" s="167"/>
+      <c r="AZ17" s="167"/>
+      <c r="BA17" s="167"/>
+      <c r="BB17" s="168"/>
+      <c r="BC17" s="307" t="s">
+        <v>27</v>
+      </c>
+      <c r="BD17" s="308"/>
+      <c r="BE17" s="308"/>
+      <c r="BF17" s="308"/>
+      <c r="BG17" s="308"/>
+      <c r="BH17" s="308"/>
+      <c r="BI17" s="309"/>
+    </row>
+    <row r="18" spans="1:63" ht="13.8" thickBot="1">
+      <c r="A18" s="310" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="311"/>
+      <c r="C18" s="262" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="263"/>
+      <c r="E18" s="263"/>
+      <c r="F18" s="264"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="262" t="s">
+        <v>2</v>
+      </c>
+      <c r="I18" s="263"/>
+      <c r="J18" s="264"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="262" t="s">
+        <v>3</v>
+      </c>
+      <c r="M18" s="263"/>
+      <c r="N18" s="263"/>
+      <c r="O18" s="264"/>
+      <c r="P18" s="262" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="263"/>
+      <c r="R18" s="263"/>
+      <c r="S18" s="264"/>
+      <c r="T18" s="23"/>
+      <c r="U18" s="262" t="s">
+        <v>5</v>
+      </c>
+      <c r="V18" s="263"/>
+      <c r="W18" s="263"/>
+      <c r="X18" s="264"/>
+      <c r="Y18" s="262" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z18" s="263"/>
+      <c r="AA18" s="263"/>
+      <c r="AB18" s="264"/>
+      <c r="AC18" s="262" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD18" s="263"/>
+      <c r="AE18" s="263"/>
+      <c r="AF18" s="264"/>
+      <c r="AG18" s="40"/>
+      <c r="AH18" s="262" t="s">
+        <v>22</v>
+      </c>
+      <c r="AI18" s="263"/>
+      <c r="AJ18" s="264"/>
+      <c r="AK18" s="23"/>
+      <c r="AL18" s="262" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM18" s="263"/>
+      <c r="AN18" s="263"/>
+      <c r="AO18" s="264"/>
+      <c r="AP18" s="57"/>
+      <c r="AQ18" s="263" t="s">
+        <v>9</v>
+      </c>
+      <c r="AR18" s="263"/>
+      <c r="AS18" s="264"/>
+      <c r="AT18" s="45"/>
+      <c r="AU18" s="262" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV18" s="263"/>
+      <c r="AW18" s="264"/>
+      <c r="AX18" s="23"/>
+      <c r="AY18" s="262" t="s">
+        <v>11</v>
+      </c>
+      <c r="AZ18" s="263"/>
+      <c r="BA18" s="263"/>
+      <c r="BB18" s="263"/>
+      <c r="BC18" s="315" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD18" s="287" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE18" s="287" t="s">
+        <v>16</v>
+      </c>
+      <c r="BF18" s="318" t="s">
+        <v>23</v>
+      </c>
+      <c r="BG18" s="287" t="s">
+        <v>63</v>
+      </c>
+      <c r="BH18" s="287" t="s">
+        <v>17</v>
+      </c>
+      <c r="BI18" s="290" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:63" ht="21" customHeight="1">
+      <c r="A19" s="312"/>
+      <c r="B19" s="313"/>
+      <c r="C19" s="46" t="s">
+        <v>131</v>
+      </c>
+      <c r="D19" s="47" t="s">
+        <v>132</v>
+      </c>
+      <c r="E19" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="F19" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="H19" s="47" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="47" t="s">
+        <v>97</v>
+      </c>
+      <c r="J19" s="47" t="s">
+        <v>98</v>
+      </c>
+      <c r="K19" s="47" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="N19" s="47" t="s">
+        <v>92</v>
+      </c>
+      <c r="O19" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="P19" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q19" s="47" t="s">
+        <v>132</v>
+      </c>
+      <c r="R19" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="S19" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="T19" s="47" t="s">
+        <v>137</v>
+      </c>
+      <c r="U19" s="47" t="s">
+        <v>110</v>
+      </c>
+      <c r="V19" s="47" t="s">
+        <v>101</v>
+      </c>
+      <c r="W19" s="47" t="s">
+        <v>102</v>
+      </c>
+      <c r="X19" s="47" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y19" s="58" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z19" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="AA19" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="AB19" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC19" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="AD19" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="AE19" s="48" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF19" s="48" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG19" s="48" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH19" s="48" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI19" s="47" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ19" s="47" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK19" s="47" t="s">
+        <v>138</v>
+      </c>
+      <c r="AL19" s="47" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM19" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="S17" s="397"/>
-[...41 lines deleted...]
-      <c r="BI17" s="397"/>
+      <c r="AN19" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO19" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="AP19" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ19" s="47" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR19" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AS19" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT19" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU19" s="47" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV19" s="47" t="s">
+        <v>97</v>
+      </c>
+      <c r="AW19" s="47" t="s">
+        <v>98</v>
+      </c>
+      <c r="AX19" s="47" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY19" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="AZ19" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="BA19" s="47" t="s">
+        <v>92</v>
+      </c>
+      <c r="BB19" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC19" s="316"/>
+      <c r="BD19" s="288"/>
+      <c r="BE19" s="288"/>
+      <c r="BF19" s="319"/>
+      <c r="BG19" s="288"/>
+      <c r="BH19" s="288"/>
+      <c r="BI19" s="291"/>
     </row>
-    <row r="18" spans="1:63" ht="37.5" customHeight="1" thickBot="1">
-      <c r="A18" s="240" t="s">
+    <row r="20" spans="1:63" ht="13.8" thickBot="1">
+      <c r="A20" s="312"/>
+      <c r="B20" s="313"/>
+      <c r="C20" s="26">
+        <v>1</v>
+      </c>
+      <c r="D20" s="27">
+        <v>2</v>
+      </c>
+      <c r="E20" s="27">
+        <v>3</v>
+      </c>
+      <c r="F20" s="27">
+        <v>4</v>
+      </c>
+      <c r="G20" s="27">
+        <v>5</v>
+      </c>
+      <c r="H20" s="27">
+        <v>6</v>
+      </c>
+      <c r="I20" s="27">
+        <v>7</v>
+      </c>
+      <c r="J20" s="27">
+        <v>8</v>
+      </c>
+      <c r="K20" s="27">
+        <v>9</v>
+      </c>
+      <c r="L20" s="27">
+        <v>10</v>
+      </c>
+      <c r="M20" s="27">
+        <v>11</v>
+      </c>
+      <c r="N20" s="27">
+        <v>12</v>
+      </c>
+      <c r="O20" s="27">
+        <v>13</v>
+      </c>
+      <c r="P20" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>15</v>
+      </c>
+      <c r="R20" s="27">
+        <v>16</v>
+      </c>
+      <c r="S20" s="27">
+        <v>17</v>
+      </c>
+      <c r="T20" s="27">
+        <v>18</v>
+      </c>
+      <c r="U20" s="27">
+        <v>19</v>
+      </c>
+      <c r="V20" s="27">
+        <v>20</v>
+      </c>
+      <c r="W20" s="27">
+        <v>21</v>
+      </c>
+      <c r="X20" s="27">
+        <v>22</v>
+      </c>
+      <c r="Y20" s="27">
+        <v>23</v>
+      </c>
+      <c r="Z20" s="27">
+        <v>24</v>
+      </c>
+      <c r="AA20" s="27">
+        <v>25</v>
+      </c>
+      <c r="AB20" s="27">
         <v>26</v>
       </c>
-      <c r="B18" s="241"/>
-[...52 lines deleted...]
-      <c r="BC18" s="432" t="s">
+      <c r="AC20" s="27">
         <v>27</v>
       </c>
-      <c r="BD18" s="433"/>
-[...4 lines deleted...]
-      <c r="BI18" s="434"/>
+      <c r="AD20" s="27">
+        <v>28</v>
+      </c>
+      <c r="AE20" s="27">
+        <v>29</v>
+      </c>
+      <c r="AF20" s="27">
+        <v>30</v>
+      </c>
+      <c r="AG20" s="27">
+        <v>31</v>
+      </c>
+      <c r="AH20" s="27">
+        <v>32</v>
+      </c>
+      <c r="AI20" s="27">
+        <v>33</v>
+      </c>
+      <c r="AJ20" s="27">
+        <v>34</v>
+      </c>
+      <c r="AK20" s="27">
+        <v>35</v>
+      </c>
+      <c r="AL20" s="27">
+        <v>36</v>
+      </c>
+      <c r="AM20" s="27">
+        <v>37</v>
+      </c>
+      <c r="AN20" s="27">
+        <v>38</v>
+      </c>
+      <c r="AO20" s="27">
+        <v>39</v>
+      </c>
+      <c r="AP20" s="27">
+        <v>40</v>
+      </c>
+      <c r="AQ20" s="27">
+        <v>41</v>
+      </c>
+      <c r="AR20" s="27">
+        <v>42</v>
+      </c>
+      <c r="AS20" s="27">
+        <v>43</v>
+      </c>
+      <c r="AT20" s="27">
+        <v>44</v>
+      </c>
+      <c r="AU20" s="27">
+        <v>45</v>
+      </c>
+      <c r="AV20" s="27">
+        <v>46</v>
+      </c>
+      <c r="AW20" s="27">
+        <v>47</v>
+      </c>
+      <c r="AX20" s="27">
+        <v>48</v>
+      </c>
+      <c r="AY20" s="27">
+        <v>49</v>
+      </c>
+      <c r="AZ20" s="27">
+        <v>50</v>
+      </c>
+      <c r="BA20" s="27">
+        <v>51</v>
+      </c>
+      <c r="BB20" s="28">
+        <v>52</v>
+      </c>
+      <c r="BC20" s="316"/>
+      <c r="BD20" s="288"/>
+      <c r="BE20" s="288"/>
+      <c r="BF20" s="319"/>
+      <c r="BG20" s="288"/>
+      <c r="BH20" s="288"/>
+      <c r="BI20" s="291"/>
     </row>
-    <row r="19" spans="1:63" ht="13.8" thickBot="1">
-[...4 lines deleted...]
-      <c r="C19" s="265" t="s">
+    <row r="21" spans="1:63">
+      <c r="A21" s="312"/>
+      <c r="B21" s="314"/>
+      <c r="C21" s="29">
         <v>1</v>
       </c>
-      <c r="D19" s="266"/>
-[...3 lines deleted...]
-      <c r="H19" s="265" t="s">
+      <c r="D21" s="30">
         <v>2</v>
       </c>
-      <c r="I19" s="266"/>
-[...2 lines deleted...]
-      <c r="L19" s="265" t="s">
+      <c r="E21" s="30">
         <v>3</v>
       </c>
-      <c r="M19" s="266"/>
-[...2 lines deleted...]
-      <c r="P19" s="265" t="s">
+      <c r="F21" s="30">
         <v>4</v>
       </c>
-      <c r="Q19" s="266"/>
-[...3 lines deleted...]
-      <c r="U19" s="265" t="s">
+      <c r="G21" s="30">
         <v>5</v>
       </c>
-      <c r="V19" s="266"/>
-[...2 lines deleted...]
-      <c r="Y19" s="265" t="s">
+      <c r="H21" s="30">
         <v>6</v>
       </c>
-      <c r="Z19" s="266"/>
-[...2 lines deleted...]
-      <c r="AC19" s="265" t="s">
+      <c r="I21" s="30">
         <v>7</v>
       </c>
-      <c r="AD19" s="266"/>
-[...9 lines deleted...]
-      <c r="AL19" s="265" t="s">
+      <c r="J21" s="30">
         <v>8</v>
       </c>
-      <c r="AM19" s="266"/>
-[...2 lines deleted...]
-      <c r="AP19" s="265" t="s">
+      <c r="K21" s="30">
         <v>9</v>
       </c>
-      <c r="AQ19" s="266"/>
-[...3 lines deleted...]
-      <c r="AU19" s="265" t="s">
+      <c r="L21" s="30">
         <v>10</v>
       </c>
-      <c r="AV19" s="266"/>
-[...2 lines deleted...]
-      <c r="AY19" s="265" t="s">
+      <c r="M21" s="30">
         <v>11</v>
       </c>
-      <c r="AZ19" s="266"/>
-[...2 lines deleted...]
-      <c r="BC19" s="440" t="s">
+      <c r="N21" s="30">
+        <v>12</v>
+      </c>
+      <c r="O21" s="30">
+        <v>13</v>
+      </c>
+      <c r="P21" s="30">
         <v>14</v>
       </c>
-      <c r="BD19" s="391" t="s">
+      <c r="Q21" s="30">
         <v>15</v>
       </c>
-      <c r="BE19" s="391" t="s">
+      <c r="R21" s="30">
         <v>16</v>
       </c>
-      <c r="BF19" s="443" t="s">
-[...5 lines deleted...]
-      <c r="BH19" s="391" t="s">
+      <c r="S21" s="30">
         <v>17</v>
       </c>
-      <c r="BI19" s="394" t="s">
+      <c r="T21" s="30">
         <v>18</v>
       </c>
-    </row>
-[...170 lines deleted...]
-      <c r="C21" s="37">
+      <c r="U21" s="30"/>
+      <c r="V21" s="30"/>
+      <c r="W21" s="30"/>
+      <c r="X21" s="30"/>
+      <c r="Y21" s="30"/>
+      <c r="Z21" s="30">
         <v>1</v>
       </c>
-      <c r="D21" s="38">
+      <c r="AA21" s="30">
         <v>2</v>
       </c>
-      <c r="E21" s="38">
+      <c r="AB21" s="30">
         <v>3</v>
       </c>
-      <c r="F21" s="38">
+      <c r="AC21" s="30">
         <v>4</v>
       </c>
-      <c r="G21" s="38">
+      <c r="AD21" s="30">
         <v>5</v>
       </c>
-      <c r="H21" s="38">
+      <c r="AE21" s="30">
         <v>6</v>
       </c>
-      <c r="I21" s="38">
+      <c r="AF21" s="30">
         <v>7</v>
       </c>
-      <c r="J21" s="38">
+      <c r="AG21" s="30">
         <v>8</v>
       </c>
-      <c r="K21" s="38">
+      <c r="AH21" s="30">
         <v>9</v>
       </c>
-      <c r="L21" s="38">
+      <c r="AI21" s="30">
         <v>10</v>
       </c>
-      <c r="M21" s="38">
+      <c r="AJ21" s="30">
         <v>11</v>
       </c>
-      <c r="N21" s="38">
+      <c r="AK21" s="30">
         <v>12</v>
       </c>
-      <c r="O21" s="38">
+      <c r="AL21" s="30">
         <v>13</v>
       </c>
-      <c r="P21" s="38">
+      <c r="AM21" s="30">
         <v>14</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="AN21" s="30">
         <v>15</v>
       </c>
-      <c r="R21" s="38">
+      <c r="AO21" s="30">
         <v>16</v>
       </c>
-      <c r="S21" s="38">
-[...113 lines deleted...]
-      <c r="BI21" s="395"/>
+      <c r="AP21" s="30"/>
+      <c r="AQ21" s="30"/>
+      <c r="AR21" s="30"/>
+      <c r="AS21" s="30">
+        <v>1</v>
+      </c>
+      <c r="AT21" s="30">
+        <v>2</v>
+      </c>
+      <c r="AU21" s="30">
+        <v>3</v>
+      </c>
+      <c r="AV21" s="30">
+        <v>4</v>
+      </c>
+      <c r="AW21" s="30">
+        <v>5</v>
+      </c>
+      <c r="AX21" s="30">
+        <v>6</v>
+      </c>
+      <c r="AY21" s="30">
+        <v>7</v>
+      </c>
+      <c r="AZ21" s="30">
+        <v>8</v>
+      </c>
+      <c r="BA21" s="30">
+        <v>9</v>
+      </c>
+      <c r="BB21" s="31">
+        <v>10</v>
+      </c>
+      <c r="BC21" s="317"/>
+      <c r="BD21" s="289"/>
+      <c r="BE21" s="289"/>
+      <c r="BF21" s="319"/>
+      <c r="BG21" s="289"/>
+      <c r="BH21" s="289"/>
+      <c r="BI21" s="292"/>
     </row>
     <row r="22" spans="1:63">
-      <c r="A22" s="437"/>
-[...1 lines deleted...]
-      <c r="C22" s="40">
+      <c r="A22" s="300">
+        <v>3</v>
+      </c>
+      <c r="B22" s="301"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="K22" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="T22" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="U22" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="V22" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="W22" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="X22" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y22" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z22" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA22" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AB22" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AC22" s="60"/>
+      <c r="AD22" s="60"/>
+      <c r="AE22" s="60"/>
+      <c r="AF22" s="60"/>
+      <c r="AG22" s="60"/>
+      <c r="AH22" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="AI22" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="AJ22" s="60"/>
+      <c r="AK22" s="60"/>
+      <c r="AL22" s="60"/>
+      <c r="AM22" s="60"/>
+      <c r="AN22" s="60"/>
+      <c r="AO22" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="AP22" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="AQ22" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR22" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS22" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="AT22" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU22" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV22" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW22" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX22" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY22" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ22" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA22" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB22" s="61" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC22" s="62">
+        <v>32</v>
+      </c>
+      <c r="BD22" s="60">
+        <v>5</v>
+      </c>
+      <c r="BE22" s="60">
+        <v>4</v>
+      </c>
+      <c r="BF22" s="60"/>
+      <c r="BG22" s="60"/>
+      <c r="BH22" s="60">
+        <v>11</v>
+      </c>
+      <c r="BI22" s="63">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:63" ht="13.8" thickBot="1">
+      <c r="A23" s="302">
+        <v>4</v>
+      </c>
+      <c r="B23" s="303"/>
+      <c r="C23" s="64"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+      <c r="J23" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="K23" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="L23" s="55"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="55"/>
+      <c r="P23" s="55"/>
+      <c r="Q23" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="R23" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="S23" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="T23" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="U23" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="V23" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="W23" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="X23" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y23" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z23" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA23" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="AB23" s="55"/>
+      <c r="AC23" s="55"/>
+      <c r="AD23" s="55"/>
+      <c r="AE23" s="55"/>
+      <c r="AF23" s="55"/>
+      <c r="AG23" s="55"/>
+      <c r="AH23" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="AI23" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="AJ23" s="55"/>
+      <c r="AK23" s="55"/>
+      <c r="AL23" s="55"/>
+      <c r="AM23" s="55"/>
+      <c r="AN23" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="AO23" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="AP23" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ23" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR23" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS23" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="AT23" s="55"/>
+      <c r="AU23" s="55"/>
+      <c r="AV23" s="55"/>
+      <c r="AW23" s="55"/>
+      <c r="AX23" s="55"/>
+      <c r="AY23" s="55"/>
+      <c r="AZ23" s="55"/>
+      <c r="BA23" s="55"/>
+      <c r="BB23" s="65"/>
+      <c r="BC23" s="54">
+        <v>30</v>
+      </c>
+      <c r="BD23" s="55">
+        <v>5</v>
+      </c>
+      <c r="BE23" s="55">
+        <v>4</v>
+      </c>
+      <c r="BF23" s="55"/>
+      <c r="BG23" s="55">
         <v>1</v>
       </c>
-      <c r="D22" s="41">
-[...2 lines deleted...]
-      <c r="E22" s="41">
+      <c r="BH23" s="55">
         <v>3</v>
       </c>
-      <c r="F22" s="41">
-[...266 lines deleted...]
-        <v>52</v>
+      <c r="BI23" s="56">
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:63">
-      <c r="A24" s="300">
-[...10 lines deleted...]
-      <c r="J24" s="61" t="s">
+      <c r="B24" s="24"/>
+      <c r="C24" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" s="6"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="O24" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="6"/>
+      <c r="AB24" s="6"/>
+      <c r="AC24" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="K24" s="61" t="s">
-[...15 lines deleted...]
-      <c r="U24" s="61" t="s">
+      <c r="AD24" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE24" s="7"/>
+      <c r="AF24" s="7"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="7"/>
+      <c r="AI24" s="7"/>
+      <c r="AJ24" s="7"/>
+      <c r="AK24" s="7"/>
+      <c r="AL24" s="6"/>
+      <c r="AM24" s="6"/>
+      <c r="AN24" s="6"/>
+      <c r="AO24" s="6"/>
+      <c r="AP24" s="15"/>
+      <c r="AQ24" s="15"/>
+      <c r="AR24" s="16"/>
+      <c r="AS24" s="15"/>
+      <c r="AT24" s="15"/>
+      <c r="AU24" s="15"/>
+      <c r="AV24" s="15"/>
+      <c r="AW24" s="15"/>
+      <c r="AX24" s="15"/>
+      <c r="AY24" s="15"/>
+      <c r="AZ24" s="15"/>
+      <c r="BA24" s="15"/>
+      <c r="BB24" s="32"/>
+      <c r="BC24" s="32"/>
+      <c r="BD24" s="32"/>
+      <c r="BE24" s="32"/>
+      <c r="BF24" s="32"/>
+      <c r="BG24" s="32"/>
+      <c r="BH24" s="32"/>
+      <c r="BI24" s="17"/>
+    </row>
+    <row r="25" spans="1:63">
+      <c r="B25" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="6"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="V24" s="61" t="s">
-[...213 lines deleted...]
-      </c>
+      <c r="O25" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="6"/>
+      <c r="X25" s="6"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="9"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="6"/>
+      <c r="AC25" s="8"/>
+      <c r="AD25" s="304"/>
+      <c r="AE25" s="305"/>
+      <c r="AF25" s="305"/>
+      <c r="AG25" s="305"/>
+      <c r="AH25" s="305"/>
+      <c r="AI25" s="305"/>
+      <c r="AJ25" s="305"/>
+      <c r="AK25" s="305"/>
+      <c r="AL25" s="305"/>
+      <c r="AM25" s="6"/>
+      <c r="AN25" s="6"/>
+      <c r="AO25" s="6"/>
+      <c r="AP25" s="15"/>
+      <c r="AQ25" s="15"/>
+      <c r="AR25" s="16"/>
+      <c r="AS25" s="33"/>
+      <c r="AT25" s="15"/>
+      <c r="AU25" s="15"/>
+      <c r="AV25" s="15"/>
+      <c r="AW25" s="15"/>
+      <c r="AX25" s="15"/>
+      <c r="AY25" s="15"/>
+      <c r="AZ25" s="15"/>
+      <c r="BA25" s="15"/>
+      <c r="BB25" s="18"/>
+      <c r="BC25" s="18"/>
+      <c r="BD25" s="18"/>
+      <c r="BE25" s="32"/>
+      <c r="BF25" s="32"/>
+      <c r="BG25" s="32"/>
+      <c r="BH25" s="32"/>
+      <c r="BI25" s="17"/>
     </row>
     <row r="26" spans="1:63">
-      <c r="B26" s="35"/>
-      <c r="C26" s="11" t="s">
+      <c r="B26" s="16"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="9"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="6"/>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="9"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="6"/>
+      <c r="AC26" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="AD26" s="304" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE26" s="305"/>
+      <c r="AF26" s="305"/>
+      <c r="AG26" s="305"/>
+      <c r="AH26" s="305"/>
+      <c r="AI26" s="305"/>
+      <c r="AJ26" s="305"/>
+      <c r="AK26" s="305"/>
+      <c r="AL26" s="305"/>
+      <c r="AM26" s="6"/>
+      <c r="AN26" s="6"/>
+      <c r="AO26" s="6"/>
+      <c r="AP26" s="15"/>
+      <c r="AQ26" s="15"/>
+      <c r="AR26" s="16"/>
+      <c r="AS26" s="33"/>
+      <c r="AT26" s="15"/>
+      <c r="AU26" s="15"/>
+      <c r="AV26" s="15"/>
+      <c r="AW26" s="15"/>
+      <c r="AX26" s="15"/>
+      <c r="AY26" s="15"/>
+      <c r="AZ26" s="15"/>
+      <c r="BA26" s="15"/>
+      <c r="BB26" s="18"/>
+      <c r="BC26" s="18"/>
+      <c r="BD26" s="18"/>
+      <c r="BE26" s="32"/>
+      <c r="BF26" s="32"/>
+      <c r="BG26" s="32"/>
+      <c r="BH26" s="32"/>
+      <c r="BI26" s="17"/>
+    </row>
+    <row r="27" spans="1:63" ht="15" customHeight="1" thickBot="1">
+      <c r="A27" s="285" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="285"/>
+      <c r="C27" s="285"/>
+      <c r="D27" s="285"/>
+      <c r="E27" s="285"/>
+      <c r="F27" s="285"/>
+      <c r="G27" s="285"/>
+      <c r="H27" s="285"/>
+      <c r="I27" s="285"/>
+      <c r="J27" s="285"/>
+      <c r="K27" s="285"/>
+      <c r="L27" s="285"/>
+      <c r="M27" s="285"/>
+      <c r="N27" s="285"/>
+      <c r="O27" s="285"/>
+      <c r="P27" s="285"/>
+      <c r="Q27" s="285"/>
+      <c r="R27" s="285"/>
+      <c r="S27" s="285"/>
+      <c r="T27" s="285"/>
+      <c r="U27" s="285"/>
+      <c r="V27" s="285"/>
+      <c r="W27" s="285"/>
+      <c r="X27" s="285"/>
+      <c r="Y27" s="285"/>
+      <c r="Z27" s="285"/>
+      <c r="AA27" s="285"/>
+      <c r="AB27" s="285"/>
+      <c r="AC27" s="285"/>
+      <c r="AD27" s="285"/>
+      <c r="AE27" s="285"/>
+      <c r="AF27" s="285"/>
+      <c r="AG27" s="285"/>
+      <c r="AH27" s="285"/>
+      <c r="AI27" s="285"/>
+      <c r="AJ27" s="285"/>
+      <c r="AK27" s="285"/>
+      <c r="AL27" s="285"/>
+      <c r="AM27" s="285"/>
+      <c r="AN27" s="285"/>
+      <c r="AO27" s="285"/>
+      <c r="AP27" s="285"/>
+      <c r="AQ27" s="285"/>
+      <c r="AR27" s="285"/>
+      <c r="AS27" s="285"/>
+      <c r="AT27" s="285"/>
+      <c r="AU27" s="285"/>
+      <c r="AV27" s="285"/>
+      <c r="AW27" s="285"/>
+      <c r="AX27" s="285"/>
+      <c r="AY27" s="285"/>
+      <c r="AZ27" s="285"/>
+      <c r="BA27" s="285"/>
+      <c r="BB27" s="285"/>
+      <c r="BC27" s="285"/>
+      <c r="BD27" s="285"/>
+      <c r="BE27" s="285"/>
+      <c r="BF27" s="285"/>
+      <c r="BG27" s="285"/>
+      <c r="BH27" s="285"/>
+      <c r="BI27" s="285"/>
+    </row>
+    <row r="28" spans="1:63" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A28" s="295" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="279" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="280"/>
+      <c r="D28" s="280"/>
+      <c r="E28" s="280"/>
+      <c r="F28" s="280"/>
+      <c r="G28" s="280"/>
+      <c r="H28" s="280"/>
+      <c r="I28" s="281"/>
+      <c r="J28" s="254" t="s">
+        <v>140</v>
+      </c>
+      <c r="K28" s="255"/>
+      <c r="L28" s="255"/>
+      <c r="M28" s="255"/>
+      <c r="N28" s="255"/>
+      <c r="O28" s="255"/>
+      <c r="P28" s="255"/>
+      <c r="Q28" s="255"/>
+      <c r="R28" s="255"/>
+      <c r="S28" s="255"/>
+      <c r="T28" s="255"/>
+      <c r="U28" s="255"/>
+      <c r="V28" s="255"/>
+      <c r="W28" s="255"/>
+      <c r="X28" s="255"/>
+      <c r="Y28" s="255"/>
+      <c r="Z28" s="255"/>
+      <c r="AA28" s="255"/>
+      <c r="AB28" s="255"/>
+      <c r="AC28" s="255"/>
+      <c r="AD28" s="255"/>
+      <c r="AE28" s="255"/>
+      <c r="AF28" s="255"/>
+      <c r="AG28" s="256"/>
+      <c r="AH28" s="254" t="s">
+        <v>141</v>
+      </c>
+      <c r="AI28" s="255"/>
+      <c r="AJ28" s="255"/>
+      <c r="AK28" s="255"/>
+      <c r="AL28" s="255"/>
+      <c r="AM28" s="255"/>
+      <c r="AN28" s="255"/>
+      <c r="AO28" s="255"/>
+      <c r="AP28" s="255"/>
+      <c r="AQ28" s="255"/>
+      <c r="AR28" s="255"/>
+      <c r="AS28" s="255"/>
+      <c r="AT28" s="255"/>
+      <c r="AU28" s="255"/>
+      <c r="AV28" s="255"/>
+      <c r="AW28" s="255"/>
+      <c r="AX28" s="255"/>
+      <c r="AY28" s="255"/>
+      <c r="AZ28" s="255"/>
+      <c r="BA28" s="255"/>
+      <c r="BB28" s="255"/>
+      <c r="BC28" s="255"/>
+      <c r="BD28" s="255"/>
+      <c r="BE28" s="256"/>
+      <c r="BF28" s="268" t="s">
+        <v>51</v>
+      </c>
+      <c r="BG28" s="269"/>
+      <c r="BH28" s="269"/>
+      <c r="BI28" s="270"/>
+      <c r="BJ28" s="265" t="s">
+        <v>56</v>
+      </c>
+      <c r="BK28" s="11"/>
+    </row>
+    <row r="29" spans="1:63" ht="12.75" customHeight="1">
+      <c r="A29" s="296"/>
+      <c r="B29" s="282"/>
+      <c r="C29" s="283"/>
+      <c r="D29" s="283"/>
+      <c r="E29" s="283"/>
+      <c r="F29" s="283"/>
+      <c r="G29" s="283"/>
+      <c r="H29" s="283"/>
+      <c r="I29" s="284"/>
+      <c r="J29" s="234" t="s">
+        <v>37</v>
+      </c>
+      <c r="K29" s="235"/>
+      <c r="L29" s="257" t="s">
+        <v>53</v>
+      </c>
+      <c r="M29" s="258"/>
+      <c r="N29" s="260" t="s">
+        <v>39</v>
+      </c>
+      <c r="O29" s="261"/>
+      <c r="P29" s="261"/>
+      <c r="Q29" s="261"/>
+      <c r="R29" s="261"/>
+      <c r="S29" s="261"/>
+      <c r="T29" s="261"/>
+      <c r="U29" s="261"/>
+      <c r="V29" s="238" t="s">
+        <v>58</v>
+      </c>
+      <c r="W29" s="239"/>
+      <c r="X29" s="238" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y29" s="239"/>
+      <c r="Z29" s="238" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA29" s="239"/>
+      <c r="AB29" s="321" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC29" s="321"/>
+      <c r="AD29" s="321"/>
+      <c r="AE29" s="321"/>
+      <c r="AF29" s="321"/>
+      <c r="AG29" s="321"/>
+      <c r="AH29" s="234" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI29" s="235"/>
+      <c r="AJ29" s="257" t="s">
+        <v>53</v>
+      </c>
+      <c r="AK29" s="258"/>
+      <c r="AL29" s="298" t="s">
+        <v>39</v>
+      </c>
+      <c r="AM29" s="299"/>
+      <c r="AN29" s="299"/>
+      <c r="AO29" s="299"/>
+      <c r="AP29" s="299"/>
+      <c r="AQ29" s="299"/>
+      <c r="AR29" s="299"/>
+      <c r="AS29" s="299"/>
+      <c r="AT29" s="238" t="s">
+        <v>60</v>
+      </c>
+      <c r="AU29" s="239"/>
+      <c r="AV29" s="238" t="s">
+        <v>59</v>
+      </c>
+      <c r="AW29" s="239"/>
+      <c r="AX29" s="238" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY29" s="239"/>
+      <c r="AZ29" s="260" t="s">
+        <v>32</v>
+      </c>
+      <c r="BA29" s="261"/>
+      <c r="BB29" s="261"/>
+      <c r="BC29" s="261"/>
+      <c r="BD29" s="261"/>
+      <c r="BE29" s="261"/>
+      <c r="BF29" s="234"/>
+      <c r="BG29" s="257"/>
+      <c r="BH29" s="257"/>
+      <c r="BI29" s="235"/>
+      <c r="BJ29" s="266"/>
+      <c r="BK29" s="11"/>
+    </row>
+    <row r="30" spans="1:63" ht="12.75" customHeight="1">
+      <c r="A30" s="296"/>
+      <c r="B30" s="282"/>
+      <c r="C30" s="283"/>
+      <c r="D30" s="283"/>
+      <c r="E30" s="283"/>
+      <c r="F30" s="283"/>
+      <c r="G30" s="283"/>
+      <c r="H30" s="283"/>
+      <c r="I30" s="284"/>
+      <c r="J30" s="234"/>
+      <c r="K30" s="235"/>
+      <c r="L30" s="257"/>
+      <c r="M30" s="258"/>
+      <c r="N30" s="244" t="s">
+        <v>36</v>
+      </c>
+      <c r="O30" s="245"/>
+      <c r="P30" s="242" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q30" s="243"/>
+      <c r="R30" s="243"/>
+      <c r="S30" s="243"/>
+      <c r="T30" s="243"/>
+      <c r="U30" s="243"/>
+      <c r="V30" s="238"/>
+      <c r="W30" s="239"/>
+      <c r="X30" s="238"/>
+      <c r="Y30" s="239"/>
+      <c r="Z30" s="238"/>
+      <c r="AA30" s="239"/>
+      <c r="AB30" s="248" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC30" s="249"/>
+      <c r="AD30" s="244" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE30" s="245"/>
+      <c r="AF30" s="250" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG30" s="251"/>
+      <c r="AH30" s="234"/>
+      <c r="AI30" s="235"/>
+      <c r="AJ30" s="257"/>
+      <c r="AK30" s="258"/>
+      <c r="AL30" s="244" t="s">
+        <v>36</v>
+      </c>
+      <c r="AM30" s="245"/>
+      <c r="AN30" s="242" t="s">
+        <v>38</v>
+      </c>
+      <c r="AO30" s="243"/>
+      <c r="AP30" s="243"/>
+      <c r="AQ30" s="243"/>
+      <c r="AR30" s="243"/>
+      <c r="AS30" s="243"/>
+      <c r="AT30" s="238"/>
+      <c r="AU30" s="239"/>
+      <c r="AV30" s="238"/>
+      <c r="AW30" s="239"/>
+      <c r="AX30" s="238"/>
+      <c r="AY30" s="239"/>
+      <c r="AZ30" s="248" t="s">
+        <v>40</v>
+      </c>
+      <c r="BA30" s="249"/>
+      <c r="BB30" s="244" t="s">
+        <v>31</v>
+      </c>
+      <c r="BC30" s="245"/>
+      <c r="BD30" s="250" t="s">
+        <v>30</v>
+      </c>
+      <c r="BE30" s="251"/>
+      <c r="BF30" s="234"/>
+      <c r="BG30" s="257"/>
+      <c r="BH30" s="257"/>
+      <c r="BI30" s="235"/>
+      <c r="BJ30" s="266"/>
+      <c r="BK30" s="11"/>
+    </row>
+    <row r="31" spans="1:63" ht="51" customHeight="1" thickBot="1">
+      <c r="A31" s="297"/>
+      <c r="B31" s="111"/>
+      <c r="C31" s="112"/>
+      <c r="D31" s="112"/>
+      <c r="E31" s="112"/>
+      <c r="F31" s="112"/>
+      <c r="G31" s="112"/>
+      <c r="H31" s="112"/>
+      <c r="I31" s="113"/>
+      <c r="J31" s="236"/>
+      <c r="K31" s="237"/>
+      <c r="L31" s="259"/>
+      <c r="M31" s="247"/>
+      <c r="N31" s="246"/>
+      <c r="O31" s="247"/>
+      <c r="P31" s="271" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q31" s="272"/>
+      <c r="R31" s="277" t="s">
+        <v>52</v>
+      </c>
+      <c r="S31" s="278"/>
+      <c r="T31" s="271" t="s">
+        <v>34</v>
+      </c>
+      <c r="U31" s="272"/>
+      <c r="V31" s="240"/>
+      <c r="W31" s="241"/>
+      <c r="X31" s="240"/>
+      <c r="Y31" s="241"/>
+      <c r="Z31" s="240"/>
+      <c r="AA31" s="241"/>
+      <c r="AB31" s="240"/>
+      <c r="AC31" s="241"/>
+      <c r="AD31" s="246"/>
+      <c r="AE31" s="247"/>
+      <c r="AF31" s="252"/>
+      <c r="AG31" s="253"/>
+      <c r="AH31" s="236"/>
+      <c r="AI31" s="237"/>
+      <c r="AJ31" s="259"/>
+      <c r="AK31" s="247"/>
+      <c r="AL31" s="246"/>
+      <c r="AM31" s="247"/>
+      <c r="AN31" s="271" t="s">
+        <v>35</v>
+      </c>
+      <c r="AO31" s="272"/>
+      <c r="AP31" s="277" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ31" s="278"/>
+      <c r="AR31" s="271" t="s">
+        <v>34</v>
+      </c>
+      <c r="AS31" s="272"/>
+      <c r="AT31" s="240"/>
+      <c r="AU31" s="241"/>
+      <c r="AV31" s="240"/>
+      <c r="AW31" s="241"/>
+      <c r="AX31" s="240"/>
+      <c r="AY31" s="241"/>
+      <c r="AZ31" s="240"/>
+      <c r="BA31" s="241"/>
+      <c r="BB31" s="246"/>
+      <c r="BC31" s="247"/>
+      <c r="BD31" s="252"/>
+      <c r="BE31" s="253"/>
+      <c r="BF31" s="236"/>
+      <c r="BG31" s="259"/>
+      <c r="BH31" s="259"/>
+      <c r="BI31" s="237"/>
+      <c r="BJ31" s="267"/>
+      <c r="BK31" s="11"/>
+    </row>
+    <row r="32" spans="1:63" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A32" s="166" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32" s="167"/>
+      <c r="C32" s="167"/>
+      <c r="D32" s="167"/>
+      <c r="E32" s="167"/>
+      <c r="F32" s="167"/>
+      <c r="G32" s="167"/>
+      <c r="H32" s="167"/>
+      <c r="I32" s="167"/>
+      <c r="J32" s="167"/>
+      <c r="K32" s="167"/>
+      <c r="L32" s="167"/>
+      <c r="M32" s="167"/>
+      <c r="N32" s="167"/>
+      <c r="O32" s="167"/>
+      <c r="P32" s="167"/>
+      <c r="Q32" s="167"/>
+      <c r="R32" s="167"/>
+      <c r="S32" s="167"/>
+      <c r="T32" s="167"/>
+      <c r="U32" s="167"/>
+      <c r="V32" s="167"/>
+      <c r="W32" s="167"/>
+      <c r="X32" s="167"/>
+      <c r="Y32" s="167"/>
+      <c r="Z32" s="167"/>
+      <c r="AA32" s="167"/>
+      <c r="AB32" s="167"/>
+      <c r="AC32" s="167"/>
+      <c r="AD32" s="167"/>
+      <c r="AE32" s="167"/>
+      <c r="AF32" s="167"/>
+      <c r="AG32" s="167"/>
+      <c r="AH32" s="167"/>
+      <c r="AI32" s="167"/>
+      <c r="AJ32" s="167"/>
+      <c r="AK32" s="167"/>
+      <c r="AL32" s="167"/>
+      <c r="AM32" s="167"/>
+      <c r="AN32" s="167"/>
+      <c r="AO32" s="167"/>
+      <c r="AP32" s="167"/>
+      <c r="AQ32" s="167"/>
+      <c r="AR32" s="167"/>
+      <c r="AS32" s="167"/>
+      <c r="AT32" s="167"/>
+      <c r="AU32" s="167"/>
+      <c r="AV32" s="167"/>
+      <c r="AW32" s="167"/>
+      <c r="AX32" s="167"/>
+      <c r="AY32" s="167"/>
+      <c r="AZ32" s="167"/>
+      <c r="BA32" s="167"/>
+      <c r="BB32" s="167"/>
+      <c r="BC32" s="167"/>
+      <c r="BD32" s="167"/>
+      <c r="BE32" s="167"/>
+      <c r="BF32" s="167"/>
+      <c r="BG32" s="167"/>
+      <c r="BH32" s="167"/>
+      <c r="BI32" s="167"/>
+      <c r="BJ32" s="168"/>
+    </row>
+    <row r="33" spans="1:62" s="1" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A33" s="80">
+        <v>1</v>
+      </c>
+      <c r="B33" s="169" t="s">
+        <v>104</v>
+      </c>
+      <c r="C33" s="170"/>
+      <c r="D33" s="170"/>
+      <c r="E33" s="170"/>
+      <c r="F33" s="170"/>
+      <c r="G33" s="170"/>
+      <c r="H33" s="170"/>
+      <c r="I33" s="170"/>
+      <c r="J33" s="171">
+        <v>3</v>
+      </c>
+      <c r="K33" s="172"/>
+      <c r="L33" s="173">
+        <v>90</v>
+      </c>
+      <c r="M33" s="148"/>
+      <c r="N33" s="148">
+        <v>44</v>
+      </c>
+      <c r="O33" s="148"/>
+      <c r="P33" s="174">
+        <v>24</v>
+      </c>
+      <c r="Q33" s="175"/>
+      <c r="R33" s="148"/>
+      <c r="S33" s="148"/>
+      <c r="T33" s="176" t="s">
+        <v>73</v>
+      </c>
+      <c r="U33" s="176"/>
+      <c r="V33" s="148">
+        <v>46</v>
+      </c>
+      <c r="W33" s="149"/>
+      <c r="X33" s="149"/>
+      <c r="Y33" s="149"/>
+      <c r="Z33" s="149">
+        <v>2.4</v>
+      </c>
+      <c r="AA33" s="149"/>
+      <c r="AB33" s="149"/>
+      <c r="AC33" s="149"/>
+      <c r="AD33" s="149"/>
+      <c r="AE33" s="149"/>
+      <c r="AF33" s="149">
+        <v>5</v>
+      </c>
+      <c r="AG33" s="174"/>
+      <c r="AH33" s="177"/>
+      <c r="AI33" s="174"/>
+      <c r="AJ33" s="178"/>
+      <c r="AK33" s="178"/>
+      <c r="AL33" s="148"/>
+      <c r="AM33" s="148"/>
+      <c r="AN33" s="149"/>
+      <c r="AO33" s="149"/>
+      <c r="AP33" s="149"/>
+      <c r="AQ33" s="149"/>
+      <c r="AR33" s="149"/>
+      <c r="AS33" s="149"/>
+      <c r="AT33" s="148"/>
+      <c r="AU33" s="149"/>
+      <c r="AV33" s="149"/>
+      <c r="AW33" s="149"/>
+      <c r="AX33" s="149"/>
+      <c r="AY33" s="149"/>
+      <c r="AZ33" s="149"/>
+      <c r="BA33" s="149"/>
+      <c r="BB33" s="149"/>
+      <c r="BC33" s="149"/>
+      <c r="BD33" s="149"/>
+      <c r="BE33" s="149"/>
+      <c r="BF33" s="179" t="s">
+        <v>169</v>
+      </c>
+      <c r="BG33" s="180"/>
+      <c r="BH33" s="180"/>
+      <c r="BI33" s="181"/>
+      <c r="BJ33" s="81"/>
+    </row>
+    <row r="34" spans="1:62" s="1" customFormat="1" ht="23.1" customHeight="1">
+      <c r="A34" s="50">
+        <v>2</v>
+      </c>
+      <c r="B34" s="158" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" s="159"/>
+      <c r="D34" s="159"/>
+      <c r="E34" s="159"/>
+      <c r="F34" s="159"/>
+      <c r="G34" s="159"/>
+      <c r="H34" s="159"/>
+      <c r="I34" s="159"/>
+      <c r="J34" s="131">
+        <v>5</v>
+      </c>
+      <c r="K34" s="150"/>
+      <c r="L34" s="151">
+        <v>150</v>
+      </c>
+      <c r="M34" s="152"/>
+      <c r="N34" s="148">
+        <v>74</v>
+      </c>
+      <c r="O34" s="148"/>
+      <c r="P34" s="153">
+        <v>38</v>
+      </c>
+      <c r="Q34" s="153"/>
+      <c r="R34" s="154"/>
+      <c r="S34" s="154"/>
+      <c r="T34" s="154" t="s">
+        <v>147</v>
+      </c>
+      <c r="U34" s="154"/>
+      <c r="V34" s="148">
+        <v>76</v>
+      </c>
+      <c r="W34" s="149"/>
+      <c r="X34" s="124"/>
+      <c r="Y34" s="124"/>
+      <c r="Z34" s="124">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AA34" s="124"/>
+      <c r="AB34" s="124"/>
+      <c r="AC34" s="124"/>
+      <c r="AD34" s="124">
+        <v>5</v>
+      </c>
+      <c r="AE34" s="124"/>
+      <c r="AF34" s="124"/>
+      <c r="AG34" s="140"/>
+      <c r="AH34" s="155"/>
+      <c r="AI34" s="140"/>
+      <c r="AJ34" s="152"/>
+      <c r="AK34" s="152"/>
+      <c r="AL34" s="148"/>
+      <c r="AM34" s="148"/>
+      <c r="AN34" s="124"/>
+      <c r="AO34" s="124"/>
+      <c r="AP34" s="124"/>
+      <c r="AQ34" s="124"/>
+      <c r="AR34" s="124"/>
+      <c r="AS34" s="124"/>
+      <c r="AT34" s="148"/>
+      <c r="AU34" s="149"/>
+      <c r="AV34" s="124"/>
+      <c r="AW34" s="124"/>
+      <c r="AX34" s="124"/>
+      <c r="AY34" s="124"/>
+      <c r="AZ34" s="124"/>
+      <c r="BA34" s="124"/>
+      <c r="BB34" s="124"/>
+      <c r="BC34" s="124"/>
+      <c r="BD34" s="124"/>
+      <c r="BE34" s="124"/>
+      <c r="BF34" s="125" t="s">
+        <v>82</v>
+      </c>
+      <c r="BG34" s="126"/>
+      <c r="BH34" s="126"/>
+      <c r="BI34" s="127"/>
+      <c r="BJ34" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="35" spans="1:62" s="1" customFormat="1" ht="24.6" customHeight="1">
+      <c r="A35" s="50">
+        <v>3</v>
+      </c>
+      <c r="B35" s="158" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="159"/>
+      <c r="D35" s="159"/>
+      <c r="E35" s="159"/>
+      <c r="F35" s="159"/>
+      <c r="G35" s="159"/>
+      <c r="H35" s="159"/>
+      <c r="I35" s="159"/>
+      <c r="J35" s="131">
+        <v>4</v>
+      </c>
+      <c r="K35" s="150"/>
+      <c r="L35" s="151">
+        <v>120</v>
+      </c>
+      <c r="M35" s="152"/>
+      <c r="N35" s="148">
+        <v>60</v>
+      </c>
+      <c r="O35" s="148"/>
+      <c r="P35" s="153">
+        <v>30</v>
+      </c>
+      <c r="Q35" s="153"/>
+      <c r="R35" s="154"/>
+      <c r="S35" s="154"/>
+      <c r="T35" s="154" t="s">
+        <v>74</v>
+      </c>
+      <c r="U35" s="154"/>
+      <c r="V35" s="148">
+        <v>60</v>
+      </c>
+      <c r="W35" s="149"/>
+      <c r="X35" s="124"/>
+      <c r="Y35" s="124"/>
+      <c r="Z35" s="124">
+        <v>3.3</v>
+      </c>
+      <c r="AA35" s="124"/>
+      <c r="AB35" s="124"/>
+      <c r="AC35" s="124"/>
+      <c r="AD35" s="124">
+        <v>5</v>
+      </c>
+      <c r="AE35" s="124"/>
+      <c r="AF35" s="124"/>
+      <c r="AG35" s="140"/>
+      <c r="AH35" s="155"/>
+      <c r="AI35" s="140"/>
+      <c r="AJ35" s="152"/>
+      <c r="AK35" s="152"/>
+      <c r="AL35" s="148"/>
+      <c r="AM35" s="148"/>
+      <c r="AN35" s="124"/>
+      <c r="AO35" s="124"/>
+      <c r="AP35" s="124"/>
+      <c r="AQ35" s="124"/>
+      <c r="AR35" s="124"/>
+      <c r="AS35" s="124"/>
+      <c r="AT35" s="148"/>
+      <c r="AU35" s="149"/>
+      <c r="AV35" s="124"/>
+      <c r="AW35" s="124"/>
+      <c r="AX35" s="124"/>
+      <c r="AY35" s="124"/>
+      <c r="AZ35" s="124"/>
+      <c r="BA35" s="124"/>
+      <c r="BB35" s="124"/>
+      <c r="BC35" s="124"/>
+      <c r="BD35" s="124"/>
+      <c r="BE35" s="124"/>
+      <c r="BF35" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG35" s="126"/>
+      <c r="BH35" s="126"/>
+      <c r="BI35" s="127"/>
+      <c r="BJ35" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:62" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A36" s="50">
+        <v>4</v>
+      </c>
+      <c r="B36" s="158" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" s="159"/>
+      <c r="D36" s="159"/>
+      <c r="E36" s="159"/>
+      <c r="F36" s="159"/>
+      <c r="G36" s="159"/>
+      <c r="H36" s="159"/>
+      <c r="I36" s="159"/>
+      <c r="J36" s="131">
+        <v>3</v>
+      </c>
+      <c r="K36" s="150"/>
+      <c r="L36" s="151">
+        <v>90</v>
+      </c>
+      <c r="M36" s="152"/>
+      <c r="N36" s="148">
+        <v>44</v>
+      </c>
+      <c r="O36" s="148"/>
+      <c r="P36" s="153">
+        <v>22</v>
+      </c>
+      <c r="Q36" s="153"/>
+      <c r="R36" s="154"/>
+      <c r="S36" s="154"/>
+      <c r="T36" s="154" t="s">
+        <v>154</v>
+      </c>
+      <c r="U36" s="154"/>
+      <c r="V36" s="148">
+        <v>46</v>
+      </c>
+      <c r="W36" s="149"/>
+      <c r="X36" s="124"/>
+      <c r="Y36" s="124"/>
+      <c r="Z36" s="124">
+        <v>2.4</v>
+      </c>
+      <c r="AA36" s="124"/>
+      <c r="AB36" s="124"/>
+      <c r="AC36" s="124"/>
+      <c r="AD36" s="124">
+        <v>5</v>
+      </c>
+      <c r="AE36" s="124"/>
+      <c r="AF36" s="124"/>
+      <c r="AG36" s="140"/>
+      <c r="AH36" s="155"/>
+      <c r="AI36" s="140"/>
+      <c r="AJ36" s="152"/>
+      <c r="AK36" s="152"/>
+      <c r="AL36" s="148"/>
+      <c r="AM36" s="148"/>
+      <c r="AN36" s="124"/>
+      <c r="AO36" s="124"/>
+      <c r="AP36" s="124"/>
+      <c r="AQ36" s="124"/>
+      <c r="AR36" s="124"/>
+      <c r="AS36" s="124"/>
+      <c r="AT36" s="148"/>
+      <c r="AU36" s="149"/>
+      <c r="AV36" s="124"/>
+      <c r="AW36" s="124"/>
+      <c r="AX36" s="124"/>
+      <c r="AY36" s="124"/>
+      <c r="AZ36" s="124"/>
+      <c r="BA36" s="124"/>
+      <c r="BB36" s="124"/>
+      <c r="BC36" s="124"/>
+      <c r="BD36" s="124"/>
+      <c r="BE36" s="124"/>
+      <c r="BF36" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG36" s="126"/>
+      <c r="BH36" s="126"/>
+      <c r="BI36" s="127"/>
+      <c r="BJ36" s="41"/>
+    </row>
+    <row r="37" spans="1:62" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A37" s="50">
+        <v>5</v>
+      </c>
+      <c r="B37" s="158" t="s">
+        <v>127</v>
+      </c>
+      <c r="C37" s="159"/>
+      <c r="D37" s="159"/>
+      <c r="E37" s="159"/>
+      <c r="F37" s="159"/>
+      <c r="G37" s="159"/>
+      <c r="H37" s="159"/>
+      <c r="I37" s="159"/>
+      <c r="J37" s="131">
+        <v>4</v>
+      </c>
+      <c r="K37" s="150"/>
+      <c r="L37" s="151">
+        <v>120</v>
+      </c>
+      <c r="M37" s="152"/>
+      <c r="N37" s="148">
+        <v>60</v>
+      </c>
+      <c r="O37" s="148"/>
+      <c r="P37" s="153">
+        <v>32</v>
+      </c>
+      <c r="Q37" s="153"/>
+      <c r="R37" s="154" t="s">
+        <v>155</v>
+      </c>
+      <c r="S37" s="154"/>
+      <c r="T37" s="154"/>
+      <c r="U37" s="154"/>
+      <c r="V37" s="148">
+        <v>60</v>
+      </c>
+      <c r="W37" s="149"/>
+      <c r="X37" s="124"/>
+      <c r="Y37" s="124"/>
+      <c r="Z37" s="124">
+        <v>3.3</v>
+      </c>
+      <c r="AA37" s="124"/>
+      <c r="AB37" s="124"/>
+      <c r="AC37" s="124"/>
+      <c r="AD37" s="124">
+        <v>5</v>
+      </c>
+      <c r="AE37" s="124"/>
+      <c r="AF37" s="124"/>
+      <c r="AG37" s="140"/>
+      <c r="AH37" s="155"/>
+      <c r="AI37" s="140"/>
+      <c r="AJ37" s="152"/>
+      <c r="AK37" s="152"/>
+      <c r="AL37" s="148"/>
+      <c r="AM37" s="148"/>
+      <c r="AN37" s="124"/>
+      <c r="AO37" s="124"/>
+      <c r="AP37" s="124"/>
+      <c r="AQ37" s="124"/>
+      <c r="AR37" s="124"/>
+      <c r="AS37" s="124"/>
+      <c r="AT37" s="148"/>
+      <c r="AU37" s="149"/>
+      <c r="AV37" s="124"/>
+      <c r="AW37" s="124"/>
+      <c r="AX37" s="124"/>
+      <c r="AY37" s="124"/>
+      <c r="AZ37" s="124"/>
+      <c r="BA37" s="124"/>
+      <c r="BB37" s="124"/>
+      <c r="BC37" s="124"/>
+      <c r="BD37" s="124"/>
+      <c r="BE37" s="124"/>
+      <c r="BF37" s="125" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG37" s="126"/>
+      <c r="BH37" s="126"/>
+      <c r="BI37" s="127"/>
+      <c r="BJ37" s="41"/>
+    </row>
+    <row r="38" spans="1:62" s="1" customFormat="1" ht="24.9" customHeight="1">
+      <c r="A38" s="50">
+        <v>6</v>
+      </c>
+      <c r="B38" s="158" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="159"/>
+      <c r="D38" s="159"/>
+      <c r="E38" s="159"/>
+      <c r="F38" s="159"/>
+      <c r="G38" s="159"/>
+      <c r="H38" s="159"/>
+      <c r="I38" s="159"/>
+      <c r="J38" s="131"/>
+      <c r="K38" s="150"/>
+      <c r="L38" s="151"/>
+      <c r="M38" s="152"/>
+      <c r="N38" s="148"/>
+      <c r="O38" s="148"/>
+      <c r="P38" s="153"/>
+      <c r="Q38" s="153"/>
+      <c r="R38" s="154"/>
+      <c r="S38" s="154"/>
+      <c r="T38" s="154"/>
+      <c r="U38" s="154"/>
+      <c r="V38" s="148"/>
+      <c r="W38" s="149"/>
+      <c r="X38" s="124"/>
+      <c r="Y38" s="124"/>
+      <c r="Z38" s="124"/>
+      <c r="AA38" s="124"/>
+      <c r="AB38" s="124"/>
+      <c r="AC38" s="124"/>
+      <c r="AD38" s="124"/>
+      <c r="AE38" s="124"/>
+      <c r="AF38" s="124"/>
+      <c r="AG38" s="140"/>
+      <c r="AH38" s="155">
+        <v>2</v>
+      </c>
+      <c r="AI38" s="140"/>
+      <c r="AJ38" s="152">
+        <v>60</v>
+      </c>
+      <c r="AK38" s="152"/>
+      <c r="AL38" s="148">
+        <v>30</v>
+      </c>
+      <c r="AM38" s="148"/>
+      <c r="AN38" s="124">
+        <v>16</v>
+      </c>
+      <c r="AO38" s="124"/>
+      <c r="AP38" s="124"/>
+      <c r="AQ38" s="124"/>
+      <c r="AR38" s="124">
+        <v>14</v>
+      </c>
+      <c r="AS38" s="124"/>
+      <c r="AT38" s="148">
+        <v>30</v>
+      </c>
+      <c r="AU38" s="149"/>
+      <c r="AV38" s="124"/>
+      <c r="AW38" s="124"/>
+      <c r="AX38" s="124">
+        <v>2.1</v>
+      </c>
+      <c r="AY38" s="124"/>
+      <c r="AZ38" s="124"/>
+      <c r="BA38" s="124"/>
+      <c r="BB38" s="124">
+        <v>6</v>
+      </c>
+      <c r="BC38" s="124"/>
+      <c r="BD38" s="124"/>
+      <c r="BE38" s="124"/>
+      <c r="BF38" s="125" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG38" s="126"/>
+      <c r="BH38" s="126"/>
+      <c r="BI38" s="127"/>
+      <c r="BJ38" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="1:62" s="1" customFormat="1" ht="27" customHeight="1">
+      <c r="A39" s="50">
+        <v>7</v>
+      </c>
+      <c r="B39" s="158" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="159"/>
+      <c r="D39" s="159"/>
+      <c r="E39" s="159"/>
+      <c r="F39" s="159"/>
+      <c r="G39" s="159"/>
+      <c r="H39" s="159"/>
+      <c r="I39" s="159"/>
+      <c r="J39" s="131"/>
+      <c r="K39" s="150"/>
+      <c r="L39" s="151"/>
+      <c r="M39" s="152"/>
+      <c r="N39" s="148"/>
+      <c r="O39" s="148"/>
+      <c r="P39" s="153"/>
+      <c r="Q39" s="153"/>
+      <c r="R39" s="154"/>
+      <c r="S39" s="154"/>
+      <c r="T39" s="154"/>
+      <c r="U39" s="154"/>
+      <c r="V39" s="148"/>
+      <c r="W39" s="149"/>
+      <c r="X39" s="124"/>
+      <c r="Y39" s="124"/>
+      <c r="Z39" s="124"/>
+      <c r="AA39" s="124"/>
+      <c r="AB39" s="124"/>
+      <c r="AC39" s="124"/>
+      <c r="AD39" s="124"/>
+      <c r="AE39" s="124"/>
+      <c r="AF39" s="124"/>
+      <c r="AG39" s="140"/>
+      <c r="AH39" s="155">
+        <v>2</v>
+      </c>
+      <c r="AI39" s="140"/>
+      <c r="AJ39" s="152">
+        <v>60</v>
+      </c>
+      <c r="AK39" s="152"/>
+      <c r="AL39" s="148">
+        <v>30</v>
+      </c>
+      <c r="AM39" s="148"/>
+      <c r="AN39" s="124">
+        <v>16</v>
+      </c>
+      <c r="AO39" s="124"/>
+      <c r="AP39" s="124"/>
+      <c r="AQ39" s="124"/>
+      <c r="AR39" s="124">
+        <v>14</v>
+      </c>
+      <c r="AS39" s="124"/>
+      <c r="AT39" s="148">
+        <v>30</v>
+      </c>
+      <c r="AU39" s="149"/>
+      <c r="AV39" s="124"/>
+      <c r="AW39" s="124"/>
+      <c r="AX39" s="124">
+        <v>2.1</v>
+      </c>
+      <c r="AY39" s="124"/>
+      <c r="AZ39" s="124"/>
+      <c r="BA39" s="124"/>
+      <c r="BB39" s="124">
+        <v>6</v>
+      </c>
+      <c r="BC39" s="124"/>
+      <c r="BD39" s="124"/>
+      <c r="BE39" s="124"/>
+      <c r="BF39" s="125" t="s">
+        <v>82</v>
+      </c>
+      <c r="BG39" s="126"/>
+      <c r="BH39" s="126"/>
+      <c r="BI39" s="127"/>
+      <c r="BJ39" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="40" spans="1:62" s="1" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A40" s="50">
+        <v>8</v>
+      </c>
+      <c r="B40" s="158" t="s">
+        <v>156</v>
+      </c>
+      <c r="C40" s="159"/>
+      <c r="D40" s="159"/>
+      <c r="E40" s="159"/>
+      <c r="F40" s="159"/>
+      <c r="G40" s="159"/>
+      <c r="H40" s="159"/>
+      <c r="I40" s="159"/>
+      <c r="J40" s="131"/>
+      <c r="K40" s="150"/>
+      <c r="L40" s="151"/>
+      <c r="M40" s="152"/>
+      <c r="N40" s="148"/>
+      <c r="O40" s="148"/>
+      <c r="P40" s="153"/>
+      <c r="Q40" s="153"/>
+      <c r="R40" s="154"/>
+      <c r="S40" s="154"/>
+      <c r="T40" s="154"/>
+      <c r="U40" s="154"/>
+      <c r="V40" s="148"/>
+      <c r="W40" s="149"/>
+      <c r="X40" s="124"/>
+      <c r="Y40" s="124"/>
+      <c r="Z40" s="124"/>
+      <c r="AA40" s="124"/>
+      <c r="AB40" s="124"/>
+      <c r="AC40" s="124"/>
+      <c r="AD40" s="124"/>
+      <c r="AE40" s="124"/>
+      <c r="AF40" s="124"/>
+      <c r="AG40" s="140"/>
+      <c r="AH40" s="155">
+        <v>4</v>
+      </c>
+      <c r="AI40" s="140"/>
+      <c r="AJ40" s="152">
+        <v>120</v>
+      </c>
+      <c r="AK40" s="152"/>
+      <c r="AL40" s="148">
+        <v>60</v>
+      </c>
+      <c r="AM40" s="148"/>
+      <c r="AN40" s="124">
+        <v>30</v>
+      </c>
+      <c r="AO40" s="124"/>
+      <c r="AP40" s="124"/>
+      <c r="AQ40" s="124"/>
+      <c r="AR40" s="124">
+        <v>30</v>
+      </c>
+      <c r="AS40" s="124"/>
+      <c r="AT40" s="148">
+        <v>60</v>
+      </c>
+      <c r="AU40" s="149"/>
+      <c r="AV40" s="124"/>
+      <c r="AW40" s="124"/>
+      <c r="AX40" s="124">
+        <v>4.3</v>
+      </c>
+      <c r="AY40" s="124"/>
+      <c r="AZ40" s="124"/>
+      <c r="BA40" s="124"/>
+      <c r="BB40" s="124">
+        <v>6</v>
+      </c>
+      <c r="BC40" s="124"/>
+      <c r="BD40" s="124"/>
+      <c r="BE40" s="124"/>
+      <c r="BF40" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG40" s="126"/>
+      <c r="BH40" s="126"/>
+      <c r="BI40" s="127"/>
+      <c r="BJ40" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="41" spans="1:62" s="1" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A41" s="50">
+        <v>9</v>
+      </c>
+      <c r="B41" s="158" t="s">
+        <v>146</v>
+      </c>
+      <c r="C41" s="159"/>
+      <c r="D41" s="159"/>
+      <c r="E41" s="159"/>
+      <c r="F41" s="159"/>
+      <c r="G41" s="159"/>
+      <c r="H41" s="159"/>
+      <c r="I41" s="159"/>
+      <c r="J41" s="131"/>
+      <c r="K41" s="150"/>
+      <c r="L41" s="151"/>
+      <c r="M41" s="152"/>
+      <c r="N41" s="148"/>
+      <c r="O41" s="148"/>
+      <c r="P41" s="153"/>
+      <c r="Q41" s="153"/>
+      <c r="R41" s="154"/>
+      <c r="S41" s="154"/>
+      <c r="T41" s="154"/>
+      <c r="U41" s="154"/>
+      <c r="V41" s="148"/>
+      <c r="W41" s="149"/>
+      <c r="X41" s="124"/>
+      <c r="Y41" s="124"/>
+      <c r="Z41" s="124"/>
+      <c r="AA41" s="124"/>
+      <c r="AB41" s="124"/>
+      <c r="AC41" s="124"/>
+      <c r="AD41" s="124"/>
+      <c r="AE41" s="124"/>
+      <c r="AF41" s="124"/>
+      <c r="AG41" s="140"/>
+      <c r="AH41" s="155">
+        <v>2.5</v>
+      </c>
+      <c r="AI41" s="140"/>
+      <c r="AJ41" s="152">
+        <v>75</v>
+      </c>
+      <c r="AK41" s="152"/>
+      <c r="AL41" s="148">
+        <f>SUM(AN41:AS41)</f>
+        <v>30</v>
+      </c>
+      <c r="AM41" s="148"/>
+      <c r="AN41" s="124"/>
+      <c r="AO41" s="124"/>
+      <c r="AP41" s="124"/>
+      <c r="AQ41" s="124"/>
+      <c r="AR41" s="124">
+        <v>30</v>
+      </c>
+      <c r="AS41" s="124"/>
+      <c r="AT41" s="148">
+        <v>39</v>
+      </c>
+      <c r="AU41" s="149"/>
+      <c r="AV41" s="124"/>
+      <c r="AW41" s="124"/>
+      <c r="AX41" s="124">
+        <v>2.6</v>
+      </c>
+      <c r="AY41" s="124"/>
+      <c r="AZ41" s="124"/>
+      <c r="BA41" s="124"/>
+      <c r="BB41" s="124"/>
+      <c r="BC41" s="124"/>
+      <c r="BD41" s="124">
+        <v>6</v>
+      </c>
+      <c r="BE41" s="124"/>
+      <c r="BF41" s="125" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG41" s="126"/>
+      <c r="BH41" s="126"/>
+      <c r="BI41" s="127"/>
+      <c r="BJ41" s="41"/>
+    </row>
+    <row r="42" spans="1:62" s="1" customFormat="1" ht="24.9" customHeight="1">
+      <c r="A42" s="50">
+        <v>10</v>
+      </c>
+      <c r="B42" s="158" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" s="159"/>
+      <c r="D42" s="159"/>
+      <c r="E42" s="159"/>
+      <c r="F42" s="159"/>
+      <c r="G42" s="159"/>
+      <c r="H42" s="159"/>
+      <c r="I42" s="159"/>
+      <c r="J42" s="131"/>
+      <c r="K42" s="150"/>
+      <c r="L42" s="151"/>
+      <c r="M42" s="152"/>
+      <c r="N42" s="148"/>
+      <c r="O42" s="148"/>
+      <c r="P42" s="153"/>
+      <c r="Q42" s="153"/>
+      <c r="R42" s="154"/>
+      <c r="S42" s="154"/>
+      <c r="T42" s="154"/>
+      <c r="U42" s="154"/>
+      <c r="V42" s="148"/>
+      <c r="W42" s="149"/>
+      <c r="X42" s="124"/>
+      <c r="Y42" s="124"/>
+      <c r="Z42" s="124"/>
+      <c r="AA42" s="124"/>
+      <c r="AB42" s="124"/>
+      <c r="AC42" s="124"/>
+      <c r="AD42" s="124"/>
+      <c r="AE42" s="124"/>
+      <c r="AF42" s="124"/>
+      <c r="AG42" s="140"/>
+      <c r="AH42" s="155">
+        <v>2.5</v>
+      </c>
+      <c r="AI42" s="140"/>
+      <c r="AJ42" s="152">
+        <v>75</v>
+      </c>
+      <c r="AK42" s="152"/>
+      <c r="AL42" s="148">
+        <f>SUM(AN42:AS42)</f>
+        <v>30</v>
+      </c>
+      <c r="AM42" s="148"/>
+      <c r="AN42" s="124"/>
+      <c r="AO42" s="124"/>
+      <c r="AP42" s="124"/>
+      <c r="AQ42" s="124"/>
+      <c r="AR42" s="124">
+        <v>30</v>
+      </c>
+      <c r="AS42" s="124"/>
+      <c r="AT42" s="148">
+        <v>39</v>
+      </c>
+      <c r="AU42" s="149"/>
+      <c r="AV42" s="124"/>
+      <c r="AW42" s="124"/>
+      <c r="AX42" s="124">
+        <v>2.6</v>
+      </c>
+      <c r="AY42" s="124"/>
+      <c r="AZ42" s="124"/>
+      <c r="BA42" s="124"/>
+      <c r="BB42" s="124"/>
+      <c r="BC42" s="124"/>
+      <c r="BD42" s="124">
+        <v>6</v>
+      </c>
+      <c r="BE42" s="124"/>
+      <c r="BF42" s="125" t="s">
+        <v>82</v>
+      </c>
+      <c r="BG42" s="126"/>
+      <c r="BH42" s="126"/>
+      <c r="BI42" s="127"/>
+      <c r="BJ42" s="41"/>
+    </row>
+    <row r="43" spans="1:62" s="1" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A43" s="50">
+        <v>11</v>
+      </c>
+      <c r="B43" s="156" t="s">
+        <v>167</v>
+      </c>
+      <c r="C43" s="157"/>
+      <c r="D43" s="157"/>
+      <c r="E43" s="157"/>
+      <c r="F43" s="157"/>
+      <c r="G43" s="157"/>
+      <c r="H43" s="157"/>
+      <c r="I43" s="157"/>
+      <c r="J43" s="131">
+        <v>3</v>
+      </c>
+      <c r="K43" s="150"/>
+      <c r="L43" s="151">
+        <v>90</v>
+      </c>
+      <c r="M43" s="152"/>
+      <c r="N43" s="148">
+        <v>44</v>
+      </c>
+      <c r="O43" s="148"/>
+      <c r="P43" s="153">
+        <v>24</v>
+      </c>
+      <c r="Q43" s="153"/>
+      <c r="R43" s="154"/>
+      <c r="S43" s="154"/>
+      <c r="T43" s="154" t="s">
+        <v>73</v>
+      </c>
+      <c r="U43" s="154"/>
+      <c r="V43" s="148">
+        <v>46</v>
+      </c>
+      <c r="W43" s="149"/>
+      <c r="X43" s="124"/>
+      <c r="Y43" s="124"/>
+      <c r="Z43" s="124">
+        <v>2.4</v>
+      </c>
+      <c r="AA43" s="124"/>
+      <c r="AB43" s="124"/>
+      <c r="AC43" s="124"/>
+      <c r="AD43" s="124"/>
+      <c r="AE43" s="124"/>
+      <c r="AF43" s="124">
+        <v>5</v>
+      </c>
+      <c r="AG43" s="140"/>
+      <c r="AH43" s="155"/>
+      <c r="AI43" s="140"/>
+      <c r="AJ43" s="152"/>
+      <c r="AK43" s="152"/>
+      <c r="AL43" s="148"/>
+      <c r="AM43" s="148"/>
+      <c r="AN43" s="124"/>
+      <c r="AO43" s="124"/>
+      <c r="AP43" s="124"/>
+      <c r="AQ43" s="124"/>
+      <c r="AR43" s="124"/>
+      <c r="AS43" s="124"/>
+      <c r="AT43" s="148"/>
+      <c r="AU43" s="149"/>
+      <c r="AV43" s="124"/>
+      <c r="AW43" s="124"/>
+      <c r="AX43" s="124"/>
+      <c r="AY43" s="124"/>
+      <c r="AZ43" s="124"/>
+      <c r="BA43" s="124"/>
+      <c r="BB43" s="124"/>
+      <c r="BC43" s="124"/>
+      <c r="BD43" s="124"/>
+      <c r="BE43" s="124"/>
+      <c r="BF43" s="125" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG43" s="126"/>
+      <c r="BH43" s="126"/>
+      <c r="BI43" s="127"/>
+      <c r="BJ43" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44" spans="1:62" s="1" customFormat="1" ht="27" customHeight="1">
+      <c r="A44" s="50">
+        <v>12</v>
+      </c>
+      <c r="B44" s="156" t="s">
+        <v>168</v>
+      </c>
+      <c r="C44" s="157"/>
+      <c r="D44" s="157"/>
+      <c r="E44" s="157"/>
+      <c r="F44" s="157"/>
+      <c r="G44" s="157"/>
+      <c r="H44" s="157"/>
+      <c r="I44" s="157"/>
+      <c r="J44" s="131"/>
+      <c r="K44" s="150"/>
+      <c r="L44" s="151"/>
+      <c r="M44" s="152"/>
+      <c r="N44" s="148"/>
+      <c r="O44" s="148"/>
+      <c r="P44" s="153"/>
+      <c r="Q44" s="153"/>
+      <c r="R44" s="154"/>
+      <c r="S44" s="154"/>
+      <c r="T44" s="154"/>
+      <c r="U44" s="154"/>
+      <c r="V44" s="148"/>
+      <c r="W44" s="149"/>
+      <c r="X44" s="124"/>
+      <c r="Y44" s="124"/>
+      <c r="Z44" s="124"/>
+      <c r="AA44" s="124"/>
+      <c r="AB44" s="124"/>
+      <c r="AC44" s="124"/>
+      <c r="AD44" s="124"/>
+      <c r="AE44" s="124"/>
+      <c r="AF44" s="124"/>
+      <c r="AG44" s="140"/>
+      <c r="AH44" s="155">
+        <v>3</v>
+      </c>
+      <c r="AI44" s="140"/>
+      <c r="AJ44" s="152">
+        <v>90</v>
+      </c>
+      <c r="AK44" s="152"/>
+      <c r="AL44" s="148">
+        <v>44</v>
+      </c>
+      <c r="AM44" s="148"/>
+      <c r="AN44" s="124">
+        <v>24</v>
+      </c>
+      <c r="AO44" s="124"/>
+      <c r="AP44" s="124"/>
+      <c r="AQ44" s="124"/>
+      <c r="AR44" s="124">
+        <v>20</v>
+      </c>
+      <c r="AS44" s="124"/>
+      <c r="AT44" s="148">
+        <v>46</v>
+      </c>
+      <c r="AU44" s="149"/>
+      <c r="AV44" s="124"/>
+      <c r="AW44" s="124"/>
+      <c r="AX44" s="124">
+        <v>3.1</v>
+      </c>
+      <c r="AY44" s="124"/>
+      <c r="AZ44" s="124"/>
+      <c r="BA44" s="124"/>
+      <c r="BB44" s="124"/>
+      <c r="BC44" s="124"/>
+      <c r="BD44" s="124">
+        <v>6</v>
+      </c>
+      <c r="BE44" s="124"/>
+      <c r="BF44" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG44" s="126"/>
+      <c r="BH44" s="126"/>
+      <c r="BI44" s="127"/>
+      <c r="BJ44" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="45" spans="1:62" s="1" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A45" s="50">
+        <v>13</v>
+      </c>
+      <c r="B45" s="128" t="s">
+        <v>159</v>
+      </c>
+      <c r="C45" s="129"/>
+      <c r="D45" s="129"/>
+      <c r="E45" s="129"/>
+      <c r="F45" s="129"/>
+      <c r="G45" s="129"/>
+      <c r="H45" s="129"/>
+      <c r="I45" s="129"/>
+      <c r="J45" s="131">
+        <v>4</v>
+      </c>
+      <c r="K45" s="150"/>
+      <c r="L45" s="151">
+        <v>120</v>
+      </c>
+      <c r="M45" s="152"/>
+      <c r="N45" s="148">
+        <v>60</v>
+      </c>
+      <c r="O45" s="148"/>
+      <c r="P45" s="153">
+        <v>30</v>
+      </c>
+      <c r="Q45" s="153"/>
+      <c r="R45" s="154"/>
+      <c r="S45" s="154"/>
+      <c r="T45" s="154" t="s">
+        <v>74</v>
+      </c>
+      <c r="U45" s="154"/>
+      <c r="V45" s="148">
+        <v>60</v>
+      </c>
+      <c r="W45" s="149"/>
+      <c r="X45" s="124"/>
+      <c r="Y45" s="124"/>
+      <c r="Z45" s="124">
+        <v>3.3</v>
+      </c>
+      <c r="AA45" s="124"/>
+      <c r="AB45" s="124"/>
+      <c r="AC45" s="124"/>
+      <c r="AD45" s="124"/>
+      <c r="AE45" s="124"/>
+      <c r="AF45" s="124">
+        <v>5</v>
+      </c>
+      <c r="AG45" s="140"/>
+      <c r="AH45" s="155"/>
+      <c r="AI45" s="140"/>
+      <c r="AJ45" s="152"/>
+      <c r="AK45" s="152"/>
+      <c r="AL45" s="148"/>
+      <c r="AM45" s="148"/>
+      <c r="AN45" s="124"/>
+      <c r="AO45" s="124"/>
+      <c r="AP45" s="124"/>
+      <c r="AQ45" s="124"/>
+      <c r="AR45" s="124"/>
+      <c r="AS45" s="124"/>
+      <c r="AT45" s="148"/>
+      <c r="AU45" s="149"/>
+      <c r="AV45" s="124"/>
+      <c r="AW45" s="124"/>
+      <c r="AX45" s="124"/>
+      <c r="AY45" s="124"/>
+      <c r="AZ45" s="124"/>
+      <c r="BA45" s="124"/>
+      <c r="BB45" s="124"/>
+      <c r="BC45" s="124"/>
+      <c r="BD45" s="124"/>
+      <c r="BE45" s="124"/>
+      <c r="BF45" s="125" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG45" s="126"/>
+      <c r="BH45" s="126"/>
+      <c r="BI45" s="127"/>
+      <c r="BJ45" s="83"/>
+    </row>
+    <row r="46" spans="1:62" s="1" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A46" s="50">
+        <v>14</v>
+      </c>
+      <c r="B46" s="128" t="s">
+        <v>160</v>
+      </c>
+      <c r="C46" s="129"/>
+      <c r="D46" s="129"/>
+      <c r="E46" s="129"/>
+      <c r="F46" s="129"/>
+      <c r="G46" s="129"/>
+      <c r="H46" s="129"/>
+      <c r="I46" s="129"/>
+      <c r="J46" s="131">
+        <v>4</v>
+      </c>
+      <c r="K46" s="150"/>
+      <c r="L46" s="151">
+        <v>120</v>
+      </c>
+      <c r="M46" s="152"/>
+      <c r="N46" s="148">
+        <v>60</v>
+      </c>
+      <c r="O46" s="148"/>
+      <c r="P46" s="153">
+        <v>30</v>
+      </c>
+      <c r="Q46" s="153"/>
+      <c r="R46" s="154"/>
+      <c r="S46" s="154"/>
+      <c r="T46" s="154" t="s">
+        <v>74</v>
+      </c>
+      <c r="U46" s="154"/>
+      <c r="V46" s="148">
+        <v>60</v>
+      </c>
+      <c r="W46" s="149"/>
+      <c r="X46" s="124"/>
+      <c r="Y46" s="124"/>
+      <c r="Z46" s="124">
+        <v>3.3</v>
+      </c>
+      <c r="AA46" s="124"/>
+      <c r="AB46" s="124"/>
+      <c r="AC46" s="124"/>
+      <c r="AD46" s="124"/>
+      <c r="AE46" s="124"/>
+      <c r="AF46" s="124">
+        <v>5</v>
+      </c>
+      <c r="AG46" s="140"/>
+      <c r="AH46" s="155"/>
+      <c r="AI46" s="140"/>
+      <c r="AJ46" s="152"/>
+      <c r="AK46" s="152"/>
+      <c r="AL46" s="148"/>
+      <c r="AM46" s="148"/>
+      <c r="AN46" s="124"/>
+      <c r="AO46" s="124"/>
+      <c r="AP46" s="124"/>
+      <c r="AQ46" s="124"/>
+      <c r="AR46" s="124"/>
+      <c r="AS46" s="124"/>
+      <c r="AT46" s="148"/>
+      <c r="AU46" s="149"/>
+      <c r="AV46" s="124"/>
+      <c r="AW46" s="124"/>
+      <c r="AX46" s="124"/>
+      <c r="AY46" s="124"/>
+      <c r="AZ46" s="124"/>
+      <c r="BA46" s="124"/>
+      <c r="BB46" s="124"/>
+      <c r="BC46" s="124"/>
+      <c r="BD46" s="124"/>
+      <c r="BE46" s="124"/>
+      <c r="BF46" s="125" t="s">
+        <v>82</v>
+      </c>
+      <c r="BG46" s="126"/>
+      <c r="BH46" s="126"/>
+      <c r="BI46" s="127"/>
+      <c r="BJ46" s="83"/>
+    </row>
+    <row r="47" spans="1:62" s="1" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A47" s="50">
+        <v>15</v>
+      </c>
+      <c r="B47" s="128" t="s">
+        <v>161</v>
+      </c>
+      <c r="C47" s="129"/>
+      <c r="D47" s="129"/>
+      <c r="E47" s="129"/>
+      <c r="F47" s="129"/>
+      <c r="G47" s="129"/>
+      <c r="H47" s="129"/>
+      <c r="I47" s="129"/>
+      <c r="J47" s="131"/>
+      <c r="K47" s="150"/>
+      <c r="L47" s="151"/>
+      <c r="M47" s="152"/>
+      <c r="N47" s="148"/>
+      <c r="O47" s="148"/>
+      <c r="P47" s="153"/>
+      <c r="Q47" s="153"/>
+      <c r="R47" s="154"/>
+      <c r="S47" s="154"/>
+      <c r="T47" s="154"/>
+      <c r="U47" s="154"/>
+      <c r="V47" s="148"/>
+      <c r="W47" s="149"/>
+      <c r="X47" s="124"/>
+      <c r="Y47" s="124"/>
+      <c r="Z47" s="124"/>
+      <c r="AA47" s="124"/>
+      <c r="AB47" s="124"/>
+      <c r="AC47" s="124"/>
+      <c r="AD47" s="124"/>
+      <c r="AE47" s="124"/>
+      <c r="AF47" s="124"/>
+      <c r="AG47" s="140"/>
+      <c r="AH47" s="155">
+        <v>4</v>
+      </c>
+      <c r="AI47" s="140"/>
+      <c r="AJ47" s="152">
+        <v>120</v>
+      </c>
+      <c r="AK47" s="152"/>
+      <c r="AL47" s="148">
+        <v>60</v>
+      </c>
+      <c r="AM47" s="148"/>
+      <c r="AN47" s="124">
+        <v>30</v>
+      </c>
+      <c r="AO47" s="124"/>
+      <c r="AP47" s="124"/>
+      <c r="AQ47" s="124"/>
+      <c r="AR47" s="124">
+        <v>30</v>
+      </c>
+      <c r="AS47" s="124"/>
+      <c r="AT47" s="148">
+        <v>60</v>
+      </c>
+      <c r="AU47" s="149"/>
+      <c r="AV47" s="124"/>
+      <c r="AW47" s="124"/>
+      <c r="AX47" s="124">
+        <v>4.3</v>
+      </c>
+      <c r="AY47" s="124"/>
+      <c r="AZ47" s="124"/>
+      <c r="BA47" s="124"/>
+      <c r="BB47" s="124"/>
+      <c r="BC47" s="124"/>
+      <c r="BD47" s="124">
+        <v>6</v>
+      </c>
+      <c r="BE47" s="124"/>
+      <c r="BF47" s="125" t="s">
+        <v>84</v>
+      </c>
+      <c r="BG47" s="126"/>
+      <c r="BH47" s="126"/>
+      <c r="BI47" s="127"/>
+      <c r="BJ47" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="48" spans="1:62" s="1" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A48" s="51">
+        <v>16</v>
+      </c>
+      <c r="B48" s="128" t="s">
+        <v>162</v>
+      </c>
+      <c r="C48" s="129"/>
+      <c r="D48" s="129"/>
+      <c r="E48" s="129"/>
+      <c r="F48" s="129"/>
+      <c r="G48" s="129"/>
+      <c r="H48" s="129"/>
+      <c r="I48" s="130"/>
+      <c r="J48" s="131"/>
+      <c r="K48" s="132"/>
+      <c r="L48" s="131"/>
+      <c r="M48" s="133"/>
+      <c r="N48" s="134"/>
+      <c r="O48" s="135"/>
+      <c r="P48" s="136"/>
+      <c r="Q48" s="137"/>
+      <c r="R48" s="138"/>
+      <c r="S48" s="139"/>
+      <c r="T48" s="138"/>
+      <c r="U48" s="139"/>
+      <c r="V48" s="134"/>
+      <c r="W48" s="135"/>
+      <c r="X48" s="140"/>
+      <c r="Y48" s="141"/>
+      <c r="Z48" s="140"/>
+      <c r="AA48" s="141"/>
+      <c r="AB48" s="140"/>
+      <c r="AC48" s="141"/>
+      <c r="AD48" s="140"/>
+      <c r="AE48" s="141"/>
+      <c r="AF48" s="140"/>
+      <c r="AG48" s="142"/>
+      <c r="AH48" s="143">
+        <v>4</v>
+      </c>
+      <c r="AI48" s="141"/>
+      <c r="AJ48" s="144">
+        <v>120</v>
+      </c>
+      <c r="AK48" s="133"/>
+      <c r="AL48" s="134">
+        <v>60</v>
+      </c>
+      <c r="AM48" s="135"/>
+      <c r="AN48" s="140">
+        <v>30</v>
+      </c>
+      <c r="AO48" s="141"/>
+      <c r="AP48" s="140"/>
+      <c r="AQ48" s="141"/>
+      <c r="AR48" s="140">
+        <v>30</v>
+      </c>
+      <c r="AS48" s="141"/>
+      <c r="AT48" s="134">
+        <v>60</v>
+      </c>
+      <c r="AU48" s="135"/>
+      <c r="AV48" s="140"/>
+      <c r="AW48" s="141"/>
+      <c r="AX48" s="140">
+        <v>4.3</v>
+      </c>
+      <c r="AY48" s="141"/>
+      <c r="AZ48" s="140"/>
+      <c r="BA48" s="141"/>
+      <c r="BB48" s="140"/>
+      <c r="BC48" s="141"/>
+      <c r="BD48" s="140">
+        <v>6</v>
+      </c>
+      <c r="BE48" s="141"/>
+      <c r="BF48" s="145" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG48" s="146"/>
+      <c r="BH48" s="146"/>
+      <c r="BI48" s="147"/>
+      <c r="BJ48" s="84"/>
+    </row>
+    <row r="49" spans="1:62" s="1" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1">
+      <c r="A49" s="51">
+        <v>16</v>
+      </c>
+      <c r="B49" s="111" t="s">
+        <v>149</v>
+      </c>
+      <c r="C49" s="112"/>
+      <c r="D49" s="112"/>
+      <c r="E49" s="112"/>
+      <c r="F49" s="112"/>
+      <c r="G49" s="112"/>
+      <c r="H49" s="112"/>
+      <c r="I49" s="113"/>
+      <c r="J49" s="114"/>
+      <c r="K49" s="115"/>
+      <c r="L49" s="114"/>
+      <c r="M49" s="116"/>
+      <c r="N49" s="103"/>
+      <c r="O49" s="104"/>
+      <c r="P49" s="117"/>
+      <c r="Q49" s="118"/>
+      <c r="R49" s="119"/>
+      <c r="S49" s="120"/>
+      <c r="T49" s="119"/>
+      <c r="U49" s="120"/>
+      <c r="V49" s="103"/>
+      <c r="W49" s="104"/>
+      <c r="X49" s="101"/>
+      <c r="Y49" s="102"/>
+      <c r="Z49" s="101"/>
+      <c r="AA49" s="102"/>
+      <c r="AB49" s="101"/>
+      <c r="AC49" s="102"/>
+      <c r="AD49" s="101"/>
+      <c r="AE49" s="102"/>
+      <c r="AF49" s="101"/>
+      <c r="AG49" s="121"/>
+      <c r="AH49" s="122">
+        <v>6</v>
+      </c>
+      <c r="AI49" s="102"/>
+      <c r="AJ49" s="123">
+        <v>180</v>
+      </c>
+      <c r="AK49" s="116"/>
+      <c r="AL49" s="103"/>
+      <c r="AM49" s="104"/>
+      <c r="AN49" s="101"/>
+      <c r="AO49" s="102"/>
+      <c r="AP49" s="101"/>
+      <c r="AQ49" s="102"/>
+      <c r="AR49" s="101"/>
+      <c r="AS49" s="102"/>
+      <c r="AT49" s="103">
+        <v>60</v>
+      </c>
+      <c r="AU49" s="104"/>
+      <c r="AV49" s="101">
+        <v>120</v>
+      </c>
+      <c r="AW49" s="102"/>
+      <c r="AX49" s="101"/>
+      <c r="AY49" s="102"/>
+      <c r="AZ49" s="101"/>
+      <c r="BA49" s="102"/>
+      <c r="BB49" s="101"/>
+      <c r="BC49" s="102"/>
+      <c r="BD49" s="101" t="s">
+        <v>77</v>
+      </c>
+      <c r="BE49" s="102"/>
+      <c r="BF49" s="105"/>
+      <c r="BG49" s="106"/>
+      <c r="BH49" s="106"/>
+      <c r="BI49" s="107"/>
+      <c r="BJ49" s="42"/>
+    </row>
+    <row r="50" spans="1:62" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1">
+      <c r="A50" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="B50" s="93"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="93"/>
+      <c r="I50" s="93"/>
+      <c r="J50" s="108">
+        <f>SUM(J33:K49)</f>
+        <v>30</v>
+      </c>
+      <c r="K50" s="109"/>
+      <c r="L50" s="87">
+        <f>SUM(L33:M49)</f>
+        <v>900</v>
+      </c>
+      <c r="M50" s="88"/>
+      <c r="N50" s="110">
+        <f>SUM(N33:O49)</f>
+        <v>446</v>
+      </c>
+      <c r="O50" s="88"/>
+      <c r="P50" s="87">
+        <f>SUM(P33:Q49)</f>
+        <v>230</v>
+      </c>
+      <c r="Q50" s="88"/>
+      <c r="R50" s="87">
+        <f>SUM(R33:S49)</f>
+        <v>0</v>
+      </c>
+      <c r="S50" s="88"/>
+      <c r="T50" s="87">
+        <f>SUM(T33:U49)</f>
+        <v>0</v>
+      </c>
+      <c r="U50" s="88"/>
+      <c r="V50" s="87">
+        <f>SUM(V33:W49)</f>
+        <v>454</v>
+      </c>
+      <c r="W50" s="88"/>
+      <c r="X50" s="87">
+        <f>SUM(X33:Y49)</f>
+        <v>0</v>
+      </c>
+      <c r="Y50" s="88"/>
+      <c r="Z50" s="87">
+        <f>SUM(Z33:AA49)</f>
+        <v>24.5</v>
+      </c>
+      <c r="AA50" s="88"/>
+      <c r="AB50" s="87">
+        <f>SUM(AB33:AC49)</f>
+        <v>0</v>
+      </c>
+      <c r="AC50" s="88"/>
+      <c r="AD50" s="87">
+        <v>4</v>
+      </c>
+      <c r="AE50" s="88"/>
+      <c r="AF50" s="87">
+        <v>4</v>
+      </c>
+      <c r="AG50" s="88"/>
+      <c r="AH50" s="108">
+        <f>SUM(AH33:AI49)</f>
+        <v>30</v>
+      </c>
+      <c r="AI50" s="109"/>
+      <c r="AJ50" s="87">
+        <f>SUM(AJ33:AK49)</f>
+        <v>900</v>
+      </c>
+      <c r="AK50" s="88"/>
+      <c r="AL50" s="87">
+        <f>SUM(AL33:AM49)</f>
+        <v>344</v>
+      </c>
+      <c r="AM50" s="88"/>
+      <c r="AN50" s="87">
+        <f>SUM(AN33:AO49)</f>
+        <v>146</v>
+      </c>
+      <c r="AO50" s="88"/>
+      <c r="AP50" s="87">
+        <f>SUM(AP33:AQ49)</f>
+        <v>0</v>
+      </c>
+      <c r="AQ50" s="88"/>
+      <c r="AR50" s="87">
+        <f>SUM(AR33:AS49)</f>
+        <v>198</v>
+      </c>
+      <c r="AS50" s="88"/>
+      <c r="AT50" s="87">
+        <f>SUM(AT33:AU49)</f>
+        <v>424</v>
+      </c>
+      <c r="AU50" s="88"/>
+      <c r="AV50" s="87">
+        <f>SUM(AV33:AW49)</f>
+        <v>120</v>
+      </c>
+      <c r="AW50" s="88"/>
+      <c r="AX50" s="87">
+        <f>SUM(AX33:AY49)</f>
+        <v>25.400000000000002</v>
+      </c>
+      <c r="AY50" s="88"/>
+      <c r="AZ50" s="87">
+        <f>SUM(AZ33:BA49)</f>
+        <v>0</v>
+      </c>
+      <c r="BA50" s="88"/>
+      <c r="BB50" s="87">
+        <v>2</v>
+      </c>
+      <c r="BC50" s="88"/>
+      <c r="BD50" s="87">
+        <v>5</v>
+      </c>
+      <c r="BE50" s="88"/>
+      <c r="BF50" s="89"/>
+      <c r="BG50" s="90"/>
+      <c r="BH50" s="90"/>
+      <c r="BI50" s="91"/>
+      <c r="BJ50" s="82"/>
+    </row>
+    <row r="51" spans="1:62" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A51" s="92" t="s">
+        <v>57</v>
+      </c>
+      <c r="B51" s="93"/>
+      <c r="C51" s="93"/>
+      <c r="D51" s="93"/>
+      <c r="E51" s="93"/>
+      <c r="F51" s="93"/>
+      <c r="G51" s="93"/>
+      <c r="H51" s="93"/>
+      <c r="I51" s="94"/>
+      <c r="J51" s="95">
         <v>25</v>
       </c>
-      <c r="D26" s="11"/>
-[...28 lines deleted...]
-      <c r="AC26" s="35" t="s">
+      <c r="K51" s="96"/>
+      <c r="L51" s="96"/>
+      <c r="M51" s="96"/>
+      <c r="N51" s="96"/>
+      <c r="O51" s="96"/>
+      <c r="P51" s="96"/>
+      <c r="Q51" s="96"/>
+      <c r="R51" s="96"/>
+      <c r="S51" s="96"/>
+      <c r="T51" s="96"/>
+      <c r="U51" s="96"/>
+      <c r="V51" s="96"/>
+      <c r="W51" s="96"/>
+      <c r="X51" s="96"/>
+      <c r="Y51" s="96"/>
+      <c r="Z51" s="96"/>
+      <c r="AA51" s="96"/>
+      <c r="AB51" s="96"/>
+      <c r="AC51" s="96"/>
+      <c r="AD51" s="96"/>
+      <c r="AE51" s="96"/>
+      <c r="AF51" s="96"/>
+      <c r="AG51" s="97"/>
+      <c r="AH51" s="96">
+        <v>25</v>
+      </c>
+      <c r="AI51" s="96"/>
+      <c r="AJ51" s="96"/>
+      <c r="AK51" s="96"/>
+      <c r="AL51" s="96"/>
+      <c r="AM51" s="96"/>
+      <c r="AN51" s="96"/>
+      <c r="AO51" s="96"/>
+      <c r="AP51" s="96"/>
+      <c r="AQ51" s="96"/>
+      <c r="AR51" s="96"/>
+      <c r="AS51" s="96"/>
+      <c r="AT51" s="96"/>
+      <c r="AU51" s="96"/>
+      <c r="AV51" s="96"/>
+      <c r="AW51" s="96"/>
+      <c r="AX51" s="96"/>
+      <c r="AY51" s="96"/>
+      <c r="AZ51" s="96"/>
+      <c r="BA51" s="96"/>
+      <c r="BB51" s="96"/>
+      <c r="BC51" s="96"/>
+      <c r="BD51" s="96"/>
+      <c r="BE51" s="97"/>
+      <c r="BF51" s="98"/>
+      <c r="BG51" s="99"/>
+      <c r="BH51" s="99"/>
+      <c r="BI51" s="100"/>
+      <c r="BJ51" s="44"/>
+    </row>
+    <row r="52" spans="1:62" customFormat="1" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A52" s="166" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" s="167"/>
+      <c r="C52" s="167"/>
+      <c r="D52" s="167"/>
+      <c r="E52" s="167"/>
+      <c r="F52" s="167"/>
+      <c r="G52" s="167"/>
+      <c r="H52" s="167"/>
+      <c r="I52" s="167"/>
+      <c r="J52" s="167"/>
+      <c r="K52" s="167"/>
+      <c r="L52" s="167"/>
+      <c r="M52" s="167"/>
+      <c r="N52" s="167"/>
+      <c r="O52" s="167"/>
+      <c r="P52" s="167"/>
+      <c r="Q52" s="167"/>
+      <c r="R52" s="167"/>
+      <c r="S52" s="167"/>
+      <c r="T52" s="167"/>
+      <c r="U52" s="167"/>
+      <c r="V52" s="167"/>
+      <c r="W52" s="167"/>
+      <c r="X52" s="167"/>
+      <c r="Y52" s="167"/>
+      <c r="Z52" s="167"/>
+      <c r="AA52" s="167"/>
+      <c r="AB52" s="167"/>
+      <c r="AC52" s="167"/>
+      <c r="AD52" s="167"/>
+      <c r="AE52" s="167"/>
+      <c r="AF52" s="167"/>
+      <c r="AG52" s="167"/>
+      <c r="AH52" s="167"/>
+      <c r="AI52" s="167"/>
+      <c r="AJ52" s="167"/>
+      <c r="AK52" s="167"/>
+      <c r="AL52" s="167"/>
+      <c r="AM52" s="167"/>
+      <c r="AN52" s="167"/>
+      <c r="AO52" s="167"/>
+      <c r="AP52" s="167"/>
+      <c r="AQ52" s="167"/>
+      <c r="AR52" s="167"/>
+      <c r="AS52" s="167"/>
+      <c r="AT52" s="167"/>
+      <c r="AU52" s="167"/>
+      <c r="AV52" s="167"/>
+      <c r="AW52" s="167"/>
+      <c r="AX52" s="167"/>
+      <c r="AY52" s="167"/>
+      <c r="AZ52" s="167"/>
+      <c r="BA52" s="167"/>
+      <c r="BB52" s="167"/>
+      <c r="BC52" s="167"/>
+      <c r="BD52" s="167"/>
+      <c r="BE52" s="167"/>
+      <c r="BF52" s="167"/>
+      <c r="BG52" s="167"/>
+      <c r="BH52" s="167"/>
+      <c r="BI52" s="167"/>
+      <c r="BJ52" s="168"/>
+    </row>
+    <row r="53" spans="1:62" s="1" customFormat="1" ht="30.9" customHeight="1">
+      <c r="A53" s="66">
+        <v>1</v>
+      </c>
+      <c r="B53" s="218" t="s">
+        <v>143</v>
+      </c>
+      <c r="C53" s="219"/>
+      <c r="D53" s="219"/>
+      <c r="E53" s="219"/>
+      <c r="F53" s="219"/>
+      <c r="G53" s="219"/>
+      <c r="H53" s="219"/>
+      <c r="I53" s="220"/>
+      <c r="J53" s="221"/>
+      <c r="K53" s="222"/>
+      <c r="L53" s="151"/>
+      <c r="M53" s="152"/>
+      <c r="N53" s="148"/>
+      <c r="O53" s="148"/>
+      <c r="P53" s="223"/>
+      <c r="Q53" s="224"/>
+      <c r="R53" s="225"/>
+      <c r="S53" s="225"/>
+      <c r="T53" s="226"/>
+      <c r="U53" s="226"/>
+      <c r="V53" s="148"/>
+      <c r="W53" s="149"/>
+      <c r="X53" s="227"/>
+      <c r="Y53" s="227"/>
+      <c r="Z53" s="227"/>
+      <c r="AA53" s="227"/>
+      <c r="AB53" s="227"/>
+      <c r="AC53" s="227"/>
+      <c r="AD53" s="227"/>
+      <c r="AE53" s="227"/>
+      <c r="AF53" s="227"/>
+      <c r="AG53" s="228"/>
+      <c r="AH53" s="229">
+        <v>2</v>
+      </c>
+      <c r="AI53" s="230"/>
+      <c r="AJ53" s="151">
+        <v>60</v>
+      </c>
+      <c r="AK53" s="152"/>
+      <c r="AL53" s="148">
+        <v>30</v>
+      </c>
+      <c r="AM53" s="148"/>
+      <c r="AN53" s="227">
+        <v>14</v>
+      </c>
+      <c r="AO53" s="227"/>
+      <c r="AP53" s="227"/>
+      <c r="AQ53" s="227"/>
+      <c r="AR53" s="227">
+        <v>16</v>
+      </c>
+      <c r="AS53" s="227"/>
+      <c r="AT53" s="148">
+        <v>30</v>
+      </c>
+      <c r="AU53" s="149"/>
+      <c r="AV53" s="227"/>
+      <c r="AW53" s="227"/>
+      <c r="AX53" s="227">
+        <v>2.1</v>
+      </c>
+      <c r="AY53" s="227"/>
+      <c r="AZ53" s="227"/>
+      <c r="BA53" s="227"/>
+      <c r="BB53" s="227">
+        <v>8</v>
+      </c>
+      <c r="BC53" s="227"/>
+      <c r="BD53" s="227"/>
+      <c r="BE53" s="228"/>
+      <c r="BF53" s="231" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG53" s="232"/>
+      <c r="BH53" s="232"/>
+      <c r="BI53" s="233"/>
+      <c r="BJ53" s="85" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="54" spans="1:62" s="1" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A54" s="50">
+        <v>1</v>
+      </c>
+      <c r="B54" s="169" t="s">
+        <v>143</v>
+      </c>
+      <c r="C54" s="170"/>
+      <c r="D54" s="170"/>
+      <c r="E54" s="170"/>
+      <c r="F54" s="170"/>
+      <c r="G54" s="170"/>
+      <c r="H54" s="170"/>
+      <c r="I54" s="170"/>
+      <c r="J54" s="131"/>
+      <c r="K54" s="150"/>
+      <c r="L54" s="151"/>
+      <c r="M54" s="152"/>
+      <c r="N54" s="148"/>
+      <c r="O54" s="148"/>
+      <c r="P54" s="153"/>
+      <c r="Q54" s="153"/>
+      <c r="R54" s="154"/>
+      <c r="S54" s="154"/>
+      <c r="T54" s="154"/>
+      <c r="U54" s="154"/>
+      <c r="V54" s="148"/>
+      <c r="W54" s="149"/>
+      <c r="X54" s="124"/>
+      <c r="Y54" s="124"/>
+      <c r="Z54" s="124"/>
+      <c r="AA54" s="124"/>
+      <c r="AB54" s="124"/>
+      <c r="AC54" s="124"/>
+      <c r="AD54" s="124"/>
+      <c r="AE54" s="124"/>
+      <c r="AF54" s="124"/>
+      <c r="AG54" s="140"/>
+      <c r="AH54" s="155">
+        <v>2</v>
+      </c>
+      <c r="AI54" s="213"/>
+      <c r="AJ54" s="151">
+        <v>60</v>
+      </c>
+      <c r="AK54" s="152"/>
+      <c r="AL54" s="148">
+        <v>30</v>
+      </c>
+      <c r="AM54" s="148"/>
+      <c r="AN54" s="124">
+        <v>14</v>
+      </c>
+      <c r="AO54" s="124"/>
+      <c r="AP54" s="124"/>
+      <c r="AQ54" s="124"/>
+      <c r="AR54" s="124">
+        <v>16</v>
+      </c>
+      <c r="AS54" s="124"/>
+      <c r="AT54" s="148">
+        <v>30</v>
+      </c>
+      <c r="AU54" s="149"/>
+      <c r="AV54" s="124"/>
+      <c r="AW54" s="124"/>
+      <c r="AX54" s="124">
+        <v>2.1</v>
+      </c>
+      <c r="AY54" s="124"/>
+      <c r="AZ54" s="124"/>
+      <c r="BA54" s="124"/>
+      <c r="BB54" s="124">
+        <v>8</v>
+      </c>
+      <c r="BC54" s="124"/>
+      <c r="BD54" s="124"/>
+      <c r="BE54" s="140"/>
+      <c r="BF54" s="212" t="s">
+        <v>144</v>
+      </c>
+      <c r="BG54" s="126"/>
+      <c r="BH54" s="126"/>
+      <c r="BI54" s="127"/>
+      <c r="BJ54" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="55" spans="1:62" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A55" s="50">
+        <v>2</v>
+      </c>
+      <c r="B55" s="216" t="s">
+        <v>128</v>
+      </c>
+      <c r="C55" s="217"/>
+      <c r="D55" s="217"/>
+      <c r="E55" s="217"/>
+      <c r="F55" s="217"/>
+      <c r="G55" s="217"/>
+      <c r="H55" s="217"/>
+      <c r="I55" s="217"/>
+      <c r="J55" s="131"/>
+      <c r="K55" s="150"/>
+      <c r="L55" s="151"/>
+      <c r="M55" s="152"/>
+      <c r="N55" s="148"/>
+      <c r="O55" s="148"/>
+      <c r="P55" s="153"/>
+      <c r="Q55" s="153"/>
+      <c r="R55" s="154"/>
+      <c r="S55" s="154"/>
+      <c r="T55" s="154"/>
+      <c r="U55" s="154"/>
+      <c r="V55" s="148"/>
+      <c r="W55" s="149"/>
+      <c r="X55" s="124"/>
+      <c r="Y55" s="124"/>
+      <c r="Z55" s="124"/>
+      <c r="AA55" s="124"/>
+      <c r="AB55" s="124"/>
+      <c r="AC55" s="124"/>
+      <c r="AD55" s="124"/>
+      <c r="AE55" s="124"/>
+      <c r="AF55" s="124"/>
+      <c r="AG55" s="140"/>
+      <c r="AH55" s="155">
+        <v>4</v>
+      </c>
+      <c r="AI55" s="213"/>
+      <c r="AJ55" s="151">
+        <v>120</v>
+      </c>
+      <c r="AK55" s="152"/>
+      <c r="AL55" s="148">
+        <v>60</v>
+      </c>
+      <c r="AM55" s="148"/>
+      <c r="AN55" s="124">
+        <v>32</v>
+      </c>
+      <c r="AO55" s="124"/>
+      <c r="AP55" s="124"/>
+      <c r="AQ55" s="124"/>
+      <c r="AR55" s="124">
+        <v>28</v>
+      </c>
+      <c r="AS55" s="124"/>
+      <c r="AT55" s="148">
+        <v>60</v>
+      </c>
+      <c r="AU55" s="149"/>
+      <c r="AV55" s="124"/>
+      <c r="AW55" s="124"/>
+      <c r="AX55" s="124">
+        <v>4.3</v>
+      </c>
+      <c r="AY55" s="124"/>
+      <c r="AZ55" s="124"/>
+      <c r="BA55" s="124"/>
+      <c r="BB55" s="124">
+        <v>8</v>
+      </c>
+      <c r="BC55" s="124"/>
+      <c r="BD55" s="124"/>
+      <c r="BE55" s="140"/>
+      <c r="BF55" s="212" t="s">
+        <v>84</v>
+      </c>
+      <c r="BG55" s="126"/>
+      <c r="BH55" s="126"/>
+      <c r="BI55" s="127"/>
+      <c r="BJ55" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="56" spans="1:62" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A56" s="50">
+        <v>3</v>
+      </c>
+      <c r="B56" s="158" t="s">
+        <v>85</v>
+      </c>
+      <c r="C56" s="159"/>
+      <c r="D56" s="159"/>
+      <c r="E56" s="159"/>
+      <c r="F56" s="159"/>
+      <c r="G56" s="159"/>
+      <c r="H56" s="159"/>
+      <c r="I56" s="159"/>
+      <c r="J56" s="131"/>
+      <c r="K56" s="150"/>
+      <c r="L56" s="151"/>
+      <c r="M56" s="152"/>
+      <c r="N56" s="148"/>
+      <c r="O56" s="148"/>
+      <c r="P56" s="153"/>
+      <c r="Q56" s="153"/>
+      <c r="R56" s="154"/>
+      <c r="S56" s="154"/>
+      <c r="T56" s="154"/>
+      <c r="U56" s="154"/>
+      <c r="V56" s="148"/>
+      <c r="W56" s="149"/>
+      <c r="X56" s="124"/>
+      <c r="Y56" s="124"/>
+      <c r="Z56" s="124"/>
+      <c r="AA56" s="124"/>
+      <c r="AB56" s="124"/>
+      <c r="AC56" s="124"/>
+      <c r="AD56" s="124"/>
+      <c r="AE56" s="124"/>
+      <c r="AF56" s="124"/>
+      <c r="AG56" s="140"/>
+      <c r="AH56" s="155">
+        <v>3.5</v>
+      </c>
+      <c r="AI56" s="213"/>
+      <c r="AJ56" s="151">
+        <v>105</v>
+      </c>
+      <c r="AK56" s="152"/>
+      <c r="AL56" s="148">
+        <v>52</v>
+      </c>
+      <c r="AM56" s="148"/>
+      <c r="AN56" s="124">
+        <v>28</v>
+      </c>
+      <c r="AO56" s="124"/>
+      <c r="AP56" s="124"/>
+      <c r="AQ56" s="124"/>
+      <c r="AR56" s="124">
+        <v>24</v>
+      </c>
+      <c r="AS56" s="124"/>
+      <c r="AT56" s="148">
+        <v>53</v>
+      </c>
+      <c r="AU56" s="149"/>
+      <c r="AV56" s="124"/>
+      <c r="AW56" s="124"/>
+      <c r="AX56" s="124">
+        <v>3.7</v>
+      </c>
+      <c r="AY56" s="124"/>
+      <c r="AZ56" s="124"/>
+      <c r="BA56" s="124"/>
+      <c r="BB56" s="124">
+        <v>8</v>
+      </c>
+      <c r="BC56" s="124"/>
+      <c r="BD56" s="124"/>
+      <c r="BE56" s="140"/>
+      <c r="BF56" s="212" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG56" s="126"/>
+      <c r="BH56" s="126"/>
+      <c r="BI56" s="127"/>
+      <c r="BJ56" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="57" spans="1:62" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A57" s="50">
+        <v>4</v>
+      </c>
+      <c r="B57" s="158" t="s">
+        <v>145</v>
+      </c>
+      <c r="C57" s="159"/>
+      <c r="D57" s="159"/>
+      <c r="E57" s="159"/>
+      <c r="F57" s="159"/>
+      <c r="G57" s="159"/>
+      <c r="H57" s="159"/>
+      <c r="I57" s="159"/>
+      <c r="J57" s="131"/>
+      <c r="K57" s="150"/>
+      <c r="L57" s="151"/>
+      <c r="M57" s="152"/>
+      <c r="N57" s="148"/>
+      <c r="O57" s="148"/>
+      <c r="P57" s="153"/>
+      <c r="Q57" s="153"/>
+      <c r="R57" s="154"/>
+      <c r="S57" s="154"/>
+      <c r="T57" s="154"/>
+      <c r="U57" s="154"/>
+      <c r="V57" s="148"/>
+      <c r="W57" s="149"/>
+      <c r="X57" s="124"/>
+      <c r="Y57" s="124"/>
+      <c r="Z57" s="124"/>
+      <c r="AA57" s="124"/>
+      <c r="AB57" s="124"/>
+      <c r="AC57" s="124"/>
+      <c r="AD57" s="124"/>
+      <c r="AE57" s="124"/>
+      <c r="AF57" s="124"/>
+      <c r="AG57" s="140"/>
+      <c r="AH57" s="155">
+        <v>3</v>
+      </c>
+      <c r="AI57" s="213"/>
+      <c r="AJ57" s="151">
+        <v>90</v>
+      </c>
+      <c r="AK57" s="152"/>
+      <c r="AL57" s="148">
+        <v>44</v>
+      </c>
+      <c r="AM57" s="148"/>
+      <c r="AN57" s="124">
+        <v>24</v>
+      </c>
+      <c r="AO57" s="124"/>
+      <c r="AP57" s="124">
+        <v>20</v>
+      </c>
+      <c r="AQ57" s="124"/>
+      <c r="AR57" s="124"/>
+      <c r="AS57" s="124"/>
+      <c r="AT57" s="148">
+        <v>46</v>
+      </c>
+      <c r="AU57" s="149"/>
+      <c r="AV57" s="124"/>
+      <c r="AW57" s="124"/>
+      <c r="AX57" s="124">
+        <v>3.1</v>
+      </c>
+      <c r="AY57" s="124"/>
+      <c r="AZ57" s="124"/>
+      <c r="BA57" s="124"/>
+      <c r="BB57" s="124">
+        <v>8</v>
+      </c>
+      <c r="BC57" s="124"/>
+      <c r="BD57" s="124"/>
+      <c r="BE57" s="140"/>
+      <c r="BF57" s="212" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG57" s="126"/>
+      <c r="BH57" s="126"/>
+      <c r="BI57" s="127"/>
+      <c r="BJ57" s="41"/>
+    </row>
+    <row r="58" spans="1:62" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A58" s="50">
+        <v>5</v>
+      </c>
+      <c r="B58" s="158" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" s="159"/>
+      <c r="D58" s="159"/>
+      <c r="E58" s="159"/>
+      <c r="F58" s="159"/>
+      <c r="G58" s="159"/>
+      <c r="H58" s="159"/>
+      <c r="I58" s="159"/>
+      <c r="J58" s="131">
+        <v>2.5</v>
+      </c>
+      <c r="K58" s="150"/>
+      <c r="L58" s="151">
+        <v>75</v>
+      </c>
+      <c r="M58" s="152"/>
+      <c r="N58" s="148">
+        <v>36</v>
+      </c>
+      <c r="O58" s="148"/>
+      <c r="P58" s="153">
+        <v>20</v>
+      </c>
+      <c r="Q58" s="153"/>
+      <c r="R58" s="154"/>
+      <c r="S58" s="154"/>
+      <c r="T58" s="214">
+        <v>16</v>
+      </c>
+      <c r="U58" s="154"/>
+      <c r="V58" s="148">
+        <v>39</v>
+      </c>
+      <c r="W58" s="149"/>
+      <c r="X58" s="124"/>
+      <c r="Y58" s="124"/>
+      <c r="Z58" s="124">
+        <v>2.6</v>
+      </c>
+      <c r="AA58" s="124"/>
+      <c r="AB58" s="124"/>
+      <c r="AC58" s="124"/>
+      <c r="AD58" s="124">
+        <v>7</v>
+      </c>
+      <c r="AE58" s="124"/>
+      <c r="AF58" s="124"/>
+      <c r="AG58" s="140"/>
+      <c r="AH58" s="155"/>
+      <c r="AI58" s="213"/>
+      <c r="AJ58" s="151"/>
+      <c r="AK58" s="152"/>
+      <c r="AL58" s="148"/>
+      <c r="AM58" s="148"/>
+      <c r="AN58" s="124"/>
+      <c r="AO58" s="124"/>
+      <c r="AP58" s="124"/>
+      <c r="AQ58" s="124"/>
+      <c r="AR58" s="124"/>
+      <c r="AS58" s="124"/>
+      <c r="AT58" s="148"/>
+      <c r="AU58" s="149"/>
+      <c r="AV58" s="124"/>
+      <c r="AW58" s="124"/>
+      <c r="AX58" s="124"/>
+      <c r="AY58" s="124"/>
+      <c r="AZ58" s="124"/>
+      <c r="BA58" s="124"/>
+      <c r="BB58" s="124"/>
+      <c r="BC58" s="124"/>
+      <c r="BD58" s="124"/>
+      <c r="BE58" s="140"/>
+      <c r="BF58" s="212" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG58" s="126"/>
+      <c r="BH58" s="126"/>
+      <c r="BI58" s="127"/>
+      <c r="BJ58" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="59" spans="1:62" s="1" customFormat="1" ht="21.9" customHeight="1">
+      <c r="A59" s="50">
+        <v>5</v>
+      </c>
+      <c r="B59" s="158" t="s">
+        <v>114</v>
+      </c>
+      <c r="C59" s="159"/>
+      <c r="D59" s="159"/>
+      <c r="E59" s="159"/>
+      <c r="F59" s="159"/>
+      <c r="G59" s="159"/>
+      <c r="H59" s="159"/>
+      <c r="I59" s="159"/>
+      <c r="J59" s="131">
+        <v>2.5</v>
+      </c>
+      <c r="K59" s="150"/>
+      <c r="L59" s="151">
+        <v>75</v>
+      </c>
+      <c r="M59" s="152"/>
+      <c r="N59" s="148">
+        <v>26</v>
+      </c>
+      <c r="O59" s="148"/>
+      <c r="P59" s="153">
+        <v>20</v>
+      </c>
+      <c r="Q59" s="153"/>
+      <c r="R59" s="154"/>
+      <c r="S59" s="154"/>
+      <c r="T59" s="214">
+        <v>16</v>
+      </c>
+      <c r="U59" s="154"/>
+      <c r="V59" s="148">
+        <v>39</v>
+      </c>
+      <c r="W59" s="149"/>
+      <c r="X59" s="124"/>
+      <c r="Y59" s="124"/>
+      <c r="Z59" s="124">
+        <v>2.6</v>
+      </c>
+      <c r="AA59" s="124"/>
+      <c r="AB59" s="124"/>
+      <c r="AC59" s="124"/>
+      <c r="AD59" s="124">
+        <v>7</v>
+      </c>
+      <c r="AE59" s="124"/>
+      <c r="AF59" s="124"/>
+      <c r="AG59" s="140"/>
+      <c r="AH59" s="155"/>
+      <c r="AI59" s="213"/>
+      <c r="AJ59" s="151"/>
+      <c r="AK59" s="152"/>
+      <c r="AL59" s="148"/>
+      <c r="AM59" s="148"/>
+      <c r="AN59" s="124"/>
+      <c r="AO59" s="124"/>
+      <c r="AP59" s="124"/>
+      <c r="AQ59" s="124"/>
+      <c r="AR59" s="124"/>
+      <c r="AS59" s="124"/>
+      <c r="AT59" s="148"/>
+      <c r="AU59" s="149"/>
+      <c r="AV59" s="124"/>
+      <c r="AW59" s="124"/>
+      <c r="AX59" s="124"/>
+      <c r="AY59" s="124"/>
+      <c r="AZ59" s="124"/>
+      <c r="BA59" s="124"/>
+      <c r="BB59" s="124"/>
+      <c r="BC59" s="124"/>
+      <c r="BD59" s="124"/>
+      <c r="BE59" s="140"/>
+      <c r="BF59" s="212" t="s">
+        <v>82</v>
+      </c>
+      <c r="BG59" s="126"/>
+      <c r="BH59" s="126"/>
+      <c r="BI59" s="127"/>
+      <c r="BJ59" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="60" spans="1:62" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A60" s="50">
+        <v>6</v>
+      </c>
+      <c r="B60" s="158" t="s">
+        <v>115</v>
+      </c>
+      <c r="C60" s="159"/>
+      <c r="D60" s="159"/>
+      <c r="E60" s="159"/>
+      <c r="F60" s="159"/>
+      <c r="G60" s="159"/>
+      <c r="H60" s="159"/>
+      <c r="I60" s="159"/>
+      <c r="J60" s="131">
+        <v>4</v>
+      </c>
+      <c r="K60" s="150"/>
+      <c r="L60" s="151">
+        <v>120</v>
+      </c>
+      <c r="M60" s="152"/>
+      <c r="N60" s="148">
+        <v>60</v>
+      </c>
+      <c r="O60" s="148"/>
+      <c r="P60" s="153">
+        <v>30</v>
+      </c>
+      <c r="Q60" s="153"/>
+      <c r="R60" s="154"/>
+      <c r="S60" s="154"/>
+      <c r="T60" s="214">
+        <v>30</v>
+      </c>
+      <c r="U60" s="154"/>
+      <c r="V60" s="148">
+        <v>60</v>
+      </c>
+      <c r="W60" s="149"/>
+      <c r="X60" s="124"/>
+      <c r="Y60" s="124"/>
+      <c r="Z60" s="124">
+        <v>2.1</v>
+      </c>
+      <c r="AA60" s="124"/>
+      <c r="AB60" s="124"/>
+      <c r="AC60" s="124"/>
+      <c r="AD60" s="124">
+        <v>7</v>
+      </c>
+      <c r="AE60" s="124"/>
+      <c r="AF60" s="124"/>
+      <c r="AG60" s="140"/>
+      <c r="AH60" s="155"/>
+      <c r="AI60" s="213"/>
+      <c r="AJ60" s="151"/>
+      <c r="AK60" s="152"/>
+      <c r="AL60" s="148"/>
+      <c r="AM60" s="148"/>
+      <c r="AN60" s="124"/>
+      <c r="AO60" s="124"/>
+      <c r="AP60" s="124"/>
+      <c r="AQ60" s="124"/>
+      <c r="AR60" s="124"/>
+      <c r="AS60" s="124"/>
+      <c r="AT60" s="148"/>
+      <c r="AU60" s="149"/>
+      <c r="AV60" s="124"/>
+      <c r="AW60" s="124"/>
+      <c r="AX60" s="124"/>
+      <c r="AY60" s="124"/>
+      <c r="AZ60" s="124"/>
+      <c r="BA60" s="124"/>
+      <c r="BB60" s="124"/>
+      <c r="BC60" s="124"/>
+      <c r="BD60" s="124"/>
+      <c r="BE60" s="140"/>
+      <c r="BF60" s="212" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG60" s="126"/>
+      <c r="BH60" s="126"/>
+      <c r="BI60" s="127"/>
+      <c r="BJ60" s="83" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="61" spans="1:62" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A61" s="50">
+        <v>7</v>
+      </c>
+      <c r="B61" s="158" t="s">
+        <v>87</v>
+      </c>
+      <c r="C61" s="159"/>
+      <c r="D61" s="159"/>
+      <c r="E61" s="159"/>
+      <c r="F61" s="159"/>
+      <c r="G61" s="159"/>
+      <c r="H61" s="159"/>
+      <c r="I61" s="159"/>
+      <c r="J61" s="131">
+        <v>3</v>
+      </c>
+      <c r="K61" s="150"/>
+      <c r="L61" s="151">
+        <v>90</v>
+      </c>
+      <c r="M61" s="152"/>
+      <c r="N61" s="148">
+        <v>44</v>
+      </c>
+      <c r="O61" s="148"/>
+      <c r="P61" s="215">
+        <v>24</v>
+      </c>
+      <c r="Q61" s="215"/>
+      <c r="R61" s="154"/>
+      <c r="S61" s="154"/>
+      <c r="T61" s="214">
+        <v>20</v>
+      </c>
+      <c r="U61" s="154"/>
+      <c r="V61" s="148">
+        <v>46</v>
+      </c>
+      <c r="W61" s="149"/>
+      <c r="X61" s="124"/>
+      <c r="Y61" s="124"/>
+      <c r="Z61" s="124">
+        <v>2.8</v>
+      </c>
+      <c r="AA61" s="124"/>
+      <c r="AB61" s="124"/>
+      <c r="AC61" s="124"/>
+      <c r="AD61" s="124"/>
+      <c r="AE61" s="124"/>
+      <c r="AF61" s="124">
+        <v>7</v>
+      </c>
+      <c r="AG61" s="140"/>
+      <c r="AH61" s="155"/>
+      <c r="AI61" s="213"/>
+      <c r="AJ61" s="151"/>
+      <c r="AK61" s="152"/>
+      <c r="AL61" s="148"/>
+      <c r="AM61" s="148"/>
+      <c r="AN61" s="124"/>
+      <c r="AO61" s="124"/>
+      <c r="AP61" s="124"/>
+      <c r="AQ61" s="124"/>
+      <c r="AR61" s="124"/>
+      <c r="AS61" s="124"/>
+      <c r="AT61" s="148"/>
+      <c r="AU61" s="149"/>
+      <c r="AV61" s="124"/>
+      <c r="AW61" s="124"/>
+      <c r="AX61" s="124"/>
+      <c r="AY61" s="124"/>
+      <c r="AZ61" s="124"/>
+      <c r="BA61" s="124"/>
+      <c r="BB61" s="124"/>
+      <c r="BC61" s="124"/>
+      <c r="BD61" s="124"/>
+      <c r="BE61" s="140"/>
+      <c r="BF61" s="212" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG61" s="126"/>
+      <c r="BH61" s="126"/>
+      <c r="BI61" s="127"/>
+      <c r="BJ61" s="41"/>
+    </row>
+    <row r="62" spans="1:62" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A62" s="50">
+        <v>8</v>
+      </c>
+      <c r="B62" s="158" t="s">
+        <v>88</v>
+      </c>
+      <c r="C62" s="159"/>
+      <c r="D62" s="159"/>
+      <c r="E62" s="159"/>
+      <c r="F62" s="159"/>
+      <c r="G62" s="159"/>
+      <c r="H62" s="159"/>
+      <c r="I62" s="159"/>
+      <c r="J62" s="131">
+        <v>3</v>
+      </c>
+      <c r="K62" s="150"/>
+      <c r="L62" s="151">
+        <v>90</v>
+      </c>
+      <c r="M62" s="152"/>
+      <c r="N62" s="148">
+        <v>44</v>
+      </c>
+      <c r="O62" s="148"/>
+      <c r="P62" s="215">
+        <v>24</v>
+      </c>
+      <c r="Q62" s="215"/>
+      <c r="R62" s="154"/>
+      <c r="S62" s="154"/>
+      <c r="T62" s="214">
+        <v>20</v>
+      </c>
+      <c r="U62" s="154"/>
+      <c r="V62" s="148">
+        <v>46</v>
+      </c>
+      <c r="W62" s="149"/>
+      <c r="X62" s="124"/>
+      <c r="Y62" s="124"/>
+      <c r="Z62" s="124">
+        <v>2.8</v>
+      </c>
+      <c r="AA62" s="124"/>
+      <c r="AB62" s="124"/>
+      <c r="AC62" s="124"/>
+      <c r="AD62" s="124">
+        <v>7</v>
+      </c>
+      <c r="AE62" s="124"/>
+      <c r="AF62" s="124"/>
+      <c r="AG62" s="140"/>
+      <c r="AH62" s="155"/>
+      <c r="AI62" s="213"/>
+      <c r="AJ62" s="151"/>
+      <c r="AK62" s="152"/>
+      <c r="AL62" s="148"/>
+      <c r="AM62" s="148"/>
+      <c r="AN62" s="124"/>
+      <c r="AO62" s="124"/>
+      <c r="AP62" s="124"/>
+      <c r="AQ62" s="124"/>
+      <c r="AR62" s="124"/>
+      <c r="AS62" s="124"/>
+      <c r="AT62" s="148"/>
+      <c r="AU62" s="149"/>
+      <c r="AV62" s="124"/>
+      <c r="AW62" s="124"/>
+      <c r="AX62" s="124"/>
+      <c r="AY62" s="124"/>
+      <c r="AZ62" s="124"/>
+      <c r="BA62" s="124"/>
+      <c r="BB62" s="124"/>
+      <c r="BC62" s="124"/>
+      <c r="BD62" s="124"/>
+      <c r="BE62" s="140"/>
+      <c r="BF62" s="212" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG62" s="126"/>
+      <c r="BH62" s="126"/>
+      <c r="BI62" s="127"/>
+      <c r="BJ62" s="41"/>
+    </row>
+    <row r="63" spans="1:62" s="1" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A63" s="50">
+        <v>9</v>
+      </c>
+      <c r="B63" s="158" t="s">
+        <v>146</v>
+      </c>
+      <c r="C63" s="159"/>
+      <c r="D63" s="159"/>
+      <c r="E63" s="159"/>
+      <c r="F63" s="159"/>
+      <c r="G63" s="159"/>
+      <c r="H63" s="159"/>
+      <c r="I63" s="159"/>
+      <c r="J63" s="131">
+        <v>2</v>
+      </c>
+      <c r="K63" s="150"/>
+      <c r="L63" s="151">
+        <v>75</v>
+      </c>
+      <c r="M63" s="152"/>
+      <c r="N63" s="148">
+        <v>36</v>
+      </c>
+      <c r="O63" s="148"/>
+      <c r="P63" s="153"/>
+      <c r="Q63" s="153"/>
+      <c r="R63" s="154"/>
+      <c r="S63" s="154"/>
+      <c r="T63" s="214">
+        <v>36</v>
+      </c>
+      <c r="U63" s="154"/>
+      <c r="V63" s="148">
+        <v>39</v>
+      </c>
+      <c r="W63" s="149"/>
+      <c r="X63" s="124"/>
+      <c r="Y63" s="124"/>
+      <c r="Z63" s="124"/>
+      <c r="AA63" s="124"/>
+      <c r="AB63" s="124"/>
+      <c r="AC63" s="124"/>
+      <c r="AD63" s="124"/>
+      <c r="AE63" s="124"/>
+      <c r="AF63" s="124">
+        <v>7</v>
+      </c>
+      <c r="AG63" s="140"/>
+      <c r="AH63" s="155"/>
+      <c r="AI63" s="213"/>
+      <c r="AJ63" s="151"/>
+      <c r="AK63" s="152"/>
+      <c r="AL63" s="148"/>
+      <c r="AM63" s="148"/>
+      <c r="AN63" s="124"/>
+      <c r="AO63" s="124"/>
+      <c r="AP63" s="124"/>
+      <c r="AQ63" s="124"/>
+      <c r="AR63" s="124"/>
+      <c r="AS63" s="124"/>
+      <c r="AT63" s="148"/>
+      <c r="AU63" s="149"/>
+      <c r="AV63" s="124"/>
+      <c r="AW63" s="124"/>
+      <c r="AX63" s="124"/>
+      <c r="AY63" s="124"/>
+      <c r="AZ63" s="124"/>
+      <c r="BA63" s="124"/>
+      <c r="BB63" s="124"/>
+      <c r="BC63" s="124"/>
+      <c r="BD63" s="124"/>
+      <c r="BE63" s="140"/>
+      <c r="BF63" s="212" t="s">
+        <v>84</v>
+      </c>
+      <c r="BG63" s="126"/>
+      <c r="BH63" s="126"/>
+      <c r="BI63" s="127"/>
+      <c r="BJ63" s="41"/>
+    </row>
+    <row r="64" spans="1:62" s="1" customFormat="1" ht="24.9" customHeight="1">
+      <c r="A64" s="50">
+        <v>9</v>
+      </c>
+      <c r="B64" s="158" t="s">
+        <v>146</v>
+      </c>
+      <c r="C64" s="159"/>
+      <c r="D64" s="159"/>
+      <c r="E64" s="159"/>
+      <c r="F64" s="159"/>
+      <c r="G64" s="159"/>
+      <c r="H64" s="159"/>
+      <c r="I64" s="159"/>
+      <c r="J64" s="131">
+        <v>2</v>
+      </c>
+      <c r="K64" s="150"/>
+      <c r="L64" s="151">
+        <v>75</v>
+      </c>
+      <c r="M64" s="152"/>
+      <c r="N64" s="148">
+        <v>36</v>
+      </c>
+      <c r="O64" s="148"/>
+      <c r="P64" s="153"/>
+      <c r="Q64" s="153"/>
+      <c r="R64" s="154"/>
+      <c r="S64" s="154"/>
+      <c r="T64" s="214">
+        <v>36</v>
+      </c>
+      <c r="U64" s="154"/>
+      <c r="V64" s="148">
+        <v>39</v>
+      </c>
+      <c r="W64" s="149"/>
+      <c r="X64" s="124"/>
+      <c r="Y64" s="124"/>
+      <c r="Z64" s="124">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AA64" s="124"/>
+      <c r="AB64" s="124"/>
+      <c r="AC64" s="124"/>
+      <c r="AD64" s="124"/>
+      <c r="AE64" s="124"/>
+      <c r="AF64" s="124">
+        <v>7</v>
+      </c>
+      <c r="AG64" s="140"/>
+      <c r="AH64" s="155"/>
+      <c r="AI64" s="213"/>
+      <c r="AJ64" s="151"/>
+      <c r="AK64" s="152"/>
+      <c r="AL64" s="148"/>
+      <c r="AM64" s="148"/>
+      <c r="AN64" s="124"/>
+      <c r="AO64" s="124"/>
+      <c r="AP64" s="124"/>
+      <c r="AQ64" s="124"/>
+      <c r="AR64" s="124"/>
+      <c r="AS64" s="124"/>
+      <c r="AT64" s="148"/>
+      <c r="AU64" s="149"/>
+      <c r="AV64" s="124"/>
+      <c r="AW64" s="124"/>
+      <c r="AX64" s="124"/>
+      <c r="AY64" s="124"/>
+      <c r="AZ64" s="124"/>
+      <c r="BA64" s="124"/>
+      <c r="BB64" s="124"/>
+      <c r="BC64" s="124"/>
+      <c r="BD64" s="124"/>
+      <c r="BE64" s="140"/>
+      <c r="BF64" s="212" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG64" s="126"/>
+      <c r="BH64" s="126"/>
+      <c r="BI64" s="127"/>
+      <c r="BJ64" s="41"/>
+    </row>
+    <row r="65" spans="1:62" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A65" s="50">
+        <v>10</v>
+      </c>
+      <c r="B65" s="128" t="s">
+        <v>165</v>
+      </c>
+      <c r="C65" s="129"/>
+      <c r="D65" s="129"/>
+      <c r="E65" s="129"/>
+      <c r="F65" s="129"/>
+      <c r="G65" s="129"/>
+      <c r="H65" s="129"/>
+      <c r="I65" s="129"/>
+      <c r="J65" s="131">
+        <v>4</v>
+      </c>
+      <c r="K65" s="150"/>
+      <c r="L65" s="151">
+        <v>120</v>
+      </c>
+      <c r="M65" s="152"/>
+      <c r="N65" s="148">
+        <v>60</v>
+      </c>
+      <c r="O65" s="148"/>
+      <c r="P65" s="153">
+        <v>30</v>
+      </c>
+      <c r="Q65" s="153"/>
+      <c r="R65" s="154"/>
+      <c r="S65" s="154"/>
+      <c r="T65" s="214">
+        <v>30</v>
+      </c>
+      <c r="U65" s="154"/>
+      <c r="V65" s="148">
+        <v>60</v>
+      </c>
+      <c r="W65" s="149"/>
+      <c r="X65" s="124"/>
+      <c r="Y65" s="124"/>
+      <c r="Z65" s="124">
+        <v>4.3</v>
+      </c>
+      <c r="AA65" s="124"/>
+      <c r="AB65" s="124"/>
+      <c r="AC65" s="124"/>
+      <c r="AD65" s="124"/>
+      <c r="AE65" s="124"/>
+      <c r="AF65" s="124">
+        <v>7</v>
+      </c>
+      <c r="AG65" s="140"/>
+      <c r="AH65" s="155"/>
+      <c r="AI65" s="213"/>
+      <c r="AJ65" s="151"/>
+      <c r="AK65" s="152"/>
+      <c r="AL65" s="148"/>
+      <c r="AM65" s="148"/>
+      <c r="AN65" s="124"/>
+      <c r="AO65" s="124"/>
+      <c r="AP65" s="124"/>
+      <c r="AQ65" s="124"/>
+      <c r="AR65" s="124"/>
+      <c r="AS65" s="124"/>
+      <c r="AT65" s="148"/>
+      <c r="AU65" s="149"/>
+      <c r="AV65" s="124"/>
+      <c r="AW65" s="124"/>
+      <c r="AX65" s="124"/>
+      <c r="AY65" s="124"/>
+      <c r="AZ65" s="124"/>
+      <c r="BA65" s="124"/>
+      <c r="BB65" s="124"/>
+      <c r="BC65" s="124"/>
+      <c r="BD65" s="124"/>
+      <c r="BE65" s="140"/>
+      <c r="BF65" s="212" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG65" s="126"/>
+      <c r="BH65" s="126"/>
+      <c r="BI65" s="127"/>
+      <c r="BJ65" s="83"/>
+    </row>
+    <row r="66" spans="1:62" s="1" customFormat="1" ht="23.4" customHeight="1">
+      <c r="A66" s="50">
+        <v>11</v>
+      </c>
+      <c r="B66" s="128" t="s">
+        <v>166</v>
+      </c>
+      <c r="C66" s="129"/>
+      <c r="D66" s="129"/>
+      <c r="E66" s="129"/>
+      <c r="F66" s="129"/>
+      <c r="G66" s="129"/>
+      <c r="H66" s="129"/>
+      <c r="I66" s="129"/>
+      <c r="J66" s="131">
+        <v>4</v>
+      </c>
+      <c r="K66" s="150"/>
+      <c r="L66" s="151">
+        <v>120</v>
+      </c>
+      <c r="M66" s="152"/>
+      <c r="N66" s="148">
+        <v>60</v>
+      </c>
+      <c r="O66" s="148"/>
+      <c r="P66" s="153">
+        <v>30</v>
+      </c>
+      <c r="Q66" s="153"/>
+      <c r="R66" s="154"/>
+      <c r="S66" s="154"/>
+      <c r="T66" s="214">
+        <v>30</v>
+      </c>
+      <c r="U66" s="154"/>
+      <c r="V66" s="148">
+        <v>60</v>
+      </c>
+      <c r="W66" s="149"/>
+      <c r="X66" s="124"/>
+      <c r="Y66" s="124"/>
+      <c r="Z66" s="124">
+        <v>4.3</v>
+      </c>
+      <c r="AA66" s="124"/>
+      <c r="AB66" s="124"/>
+      <c r="AC66" s="124"/>
+      <c r="AD66" s="124"/>
+      <c r="AE66" s="124"/>
+      <c r="AF66" s="124">
+        <v>7</v>
+      </c>
+      <c r="AG66" s="140"/>
+      <c r="AH66" s="155"/>
+      <c r="AI66" s="213"/>
+      <c r="AJ66" s="151"/>
+      <c r="AK66" s="152"/>
+      <c r="AL66" s="148"/>
+      <c r="AM66" s="148"/>
+      <c r="AN66" s="124"/>
+      <c r="AO66" s="124"/>
+      <c r="AP66" s="124"/>
+      <c r="AQ66" s="124"/>
+      <c r="AR66" s="124"/>
+      <c r="AS66" s="124"/>
+      <c r="AT66" s="148"/>
+      <c r="AU66" s="149"/>
+      <c r="AV66" s="124"/>
+      <c r="AW66" s="124"/>
+      <c r="AX66" s="124"/>
+      <c r="AY66" s="124"/>
+      <c r="AZ66" s="124"/>
+      <c r="BA66" s="124"/>
+      <c r="BB66" s="124"/>
+      <c r="BC66" s="124"/>
+      <c r="BD66" s="124"/>
+      <c r="BE66" s="140"/>
+      <c r="BF66" s="212" t="s">
+        <v>82</v>
+      </c>
+      <c r="BG66" s="126"/>
+      <c r="BH66" s="126"/>
+      <c r="BI66" s="127"/>
+      <c r="BJ66" s="83"/>
+    </row>
+    <row r="67" spans="1:62" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A67" s="50">
         <v>12</v>
       </c>
-      <c r="AD26" s="12" t="s">
+      <c r="B67" s="128" t="s">
+        <v>164</v>
+      </c>
+      <c r="C67" s="129"/>
+      <c r="D67" s="129"/>
+      <c r="E67" s="129"/>
+      <c r="F67" s="129"/>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="131"/>
+      <c r="K67" s="150"/>
+      <c r="L67" s="151"/>
+      <c r="M67" s="152"/>
+      <c r="N67" s="148"/>
+      <c r="O67" s="148"/>
+      <c r="P67" s="153"/>
+      <c r="Q67" s="153"/>
+      <c r="R67" s="154"/>
+      <c r="S67" s="154"/>
+      <c r="T67" s="154"/>
+      <c r="U67" s="154"/>
+      <c r="V67" s="148"/>
+      <c r="W67" s="149"/>
+      <c r="X67" s="124"/>
+      <c r="Y67" s="124"/>
+      <c r="Z67" s="124"/>
+      <c r="AA67" s="124"/>
+      <c r="AB67" s="124"/>
+      <c r="AC67" s="124"/>
+      <c r="AD67" s="124"/>
+      <c r="AE67" s="124"/>
+      <c r="AF67" s="124"/>
+      <c r="AG67" s="140"/>
+      <c r="AH67" s="155">
+        <v>4</v>
+      </c>
+      <c r="AI67" s="213"/>
+      <c r="AJ67" s="151">
+        <v>120</v>
+      </c>
+      <c r="AK67" s="152"/>
+      <c r="AL67" s="148">
+        <v>60</v>
+      </c>
+      <c r="AM67" s="148"/>
+      <c r="AN67" s="124">
+        <v>30</v>
+      </c>
+      <c r="AO67" s="124"/>
+      <c r="AP67" s="124"/>
+      <c r="AQ67" s="124"/>
+      <c r="AR67" s="124">
+        <v>30</v>
+      </c>
+      <c r="AS67" s="124"/>
+      <c r="AT67" s="148">
+        <v>60</v>
+      </c>
+      <c r="AU67" s="149"/>
+      <c r="AV67" s="124"/>
+      <c r="AW67" s="124"/>
+      <c r="AX67" s="124">
+        <v>4.3</v>
+      </c>
+      <c r="AY67" s="124"/>
+      <c r="AZ67" s="124"/>
+      <c r="BA67" s="124"/>
+      <c r="BB67" s="124"/>
+      <c r="BC67" s="124"/>
+      <c r="BD67" s="124">
+        <v>8</v>
+      </c>
+      <c r="BE67" s="140"/>
+      <c r="BF67" s="212" t="s">
+        <v>84</v>
+      </c>
+      <c r="BG67" s="126"/>
+      <c r="BH67" s="126"/>
+      <c r="BI67" s="127"/>
+      <c r="BJ67" s="83"/>
+    </row>
+    <row r="68" spans="1:62" s="1" customFormat="1" ht="45" customHeight="1">
+      <c r="A68" s="50">
+        <v>13</v>
+      </c>
+      <c r="B68" s="128" t="s">
+        <v>163</v>
+      </c>
+      <c r="C68" s="129"/>
+      <c r="D68" s="129"/>
+      <c r="E68" s="129"/>
+      <c r="F68" s="129"/>
+      <c r="G68" s="129"/>
+      <c r="H68" s="129"/>
+      <c r="I68" s="129"/>
+      <c r="J68" s="131"/>
+      <c r="K68" s="150"/>
+      <c r="L68" s="151"/>
+      <c r="M68" s="152"/>
+      <c r="N68" s="148"/>
+      <c r="O68" s="148"/>
+      <c r="P68" s="153"/>
+      <c r="Q68" s="153"/>
+      <c r="R68" s="154"/>
+      <c r="S68" s="154"/>
+      <c r="T68" s="154"/>
+      <c r="U68" s="154"/>
+      <c r="V68" s="148"/>
+      <c r="W68" s="149"/>
+      <c r="X68" s="124"/>
+      <c r="Y68" s="124"/>
+      <c r="Z68" s="124"/>
+      <c r="AA68" s="124"/>
+      <c r="AB68" s="124"/>
+      <c r="AC68" s="124"/>
+      <c r="AD68" s="124"/>
+      <c r="AE68" s="124"/>
+      <c r="AF68" s="124"/>
+      <c r="AG68" s="140"/>
+      <c r="AH68" s="155">
+        <v>4</v>
+      </c>
+      <c r="AI68" s="213"/>
+      <c r="AJ68" s="151">
+        <v>120</v>
+      </c>
+      <c r="AK68" s="152"/>
+      <c r="AL68" s="148">
+        <v>60</v>
+      </c>
+      <c r="AM68" s="148"/>
+      <c r="AN68" s="124">
+        <v>30</v>
+      </c>
+      <c r="AO68" s="124"/>
+      <c r="AP68" s="124"/>
+      <c r="AQ68" s="124"/>
+      <c r="AR68" s="124">
+        <v>30</v>
+      </c>
+      <c r="AS68" s="124"/>
+      <c r="AT68" s="148">
+        <v>60</v>
+      </c>
+      <c r="AU68" s="149"/>
+      <c r="AV68" s="124"/>
+      <c r="AW68" s="124"/>
+      <c r="AX68" s="124">
+        <v>4.3</v>
+      </c>
+      <c r="AY68" s="124"/>
+      <c r="AZ68" s="124"/>
+      <c r="BA68" s="124"/>
+      <c r="BB68" s="124"/>
+      <c r="BC68" s="124"/>
+      <c r="BD68" s="124">
+        <v>8</v>
+      </c>
+      <c r="BE68" s="140"/>
+      <c r="BF68" s="212" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG68" s="126"/>
+      <c r="BH68" s="126"/>
+      <c r="BI68" s="127"/>
+      <c r="BJ68" s="84"/>
+    </row>
+    <row r="69" spans="1:62" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A69" s="50">
+        <v>14</v>
+      </c>
+      <c r="B69" s="158" t="s">
+        <v>118</v>
+      </c>
+      <c r="C69" s="159"/>
+      <c r="D69" s="159"/>
+      <c r="E69" s="159"/>
+      <c r="F69" s="159"/>
+      <c r="G69" s="159"/>
+      <c r="H69" s="159"/>
+      <c r="I69" s="159"/>
+      <c r="J69" s="131">
+        <v>3</v>
+      </c>
+      <c r="K69" s="150"/>
+      <c r="L69" s="151">
+        <v>90</v>
+      </c>
+      <c r="M69" s="152"/>
+      <c r="N69" s="148"/>
+      <c r="O69" s="148"/>
+      <c r="P69" s="153"/>
+      <c r="Q69" s="153"/>
+      <c r="R69" s="154"/>
+      <c r="S69" s="154"/>
+      <c r="T69" s="154"/>
+      <c r="U69" s="154"/>
+      <c r="V69" s="148">
+        <v>30</v>
+      </c>
+      <c r="W69" s="149"/>
+      <c r="X69" s="124">
+        <v>60</v>
+      </c>
+      <c r="Y69" s="124"/>
+      <c r="Z69" s="124"/>
+      <c r="AA69" s="124"/>
+      <c r="AB69" s="124"/>
+      <c r="AC69" s="124"/>
+      <c r="AD69" s="124"/>
+      <c r="AE69" s="124"/>
+      <c r="AF69" s="124"/>
+      <c r="AG69" s="140"/>
+      <c r="AH69" s="155">
+        <v>3</v>
+      </c>
+      <c r="AI69" s="213"/>
+      <c r="AJ69" s="151">
+        <v>90</v>
+      </c>
+      <c r="AK69" s="152"/>
+      <c r="AL69" s="148"/>
+      <c r="AM69" s="148"/>
+      <c r="AN69" s="124"/>
+      <c r="AO69" s="124"/>
+      <c r="AP69" s="124"/>
+      <c r="AQ69" s="124"/>
+      <c r="AR69" s="124"/>
+      <c r="AS69" s="124"/>
+      <c r="AT69" s="148">
+        <v>30</v>
+      </c>
+      <c r="AU69" s="149"/>
+      <c r="AV69" s="124">
+        <v>60</v>
+      </c>
+      <c r="AW69" s="124"/>
+      <c r="AX69" s="124"/>
+      <c r="AY69" s="124"/>
+      <c r="AZ69" s="124"/>
+      <c r="BA69" s="124"/>
+      <c r="BB69" s="124"/>
+      <c r="BC69" s="124"/>
+      <c r="BD69" s="124" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE69" s="140"/>
+      <c r="BF69" s="212"/>
+      <c r="BG69" s="126"/>
+      <c r="BH69" s="126"/>
+      <c r="BI69" s="127"/>
+      <c r="BJ69" s="42"/>
+    </row>
+    <row r="70" spans="1:62" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A70" s="50">
+        <v>15</v>
+      </c>
+      <c r="B70" s="158" t="s">
+        <v>116</v>
+      </c>
+      <c r="C70" s="159"/>
+      <c r="D70" s="159"/>
+      <c r="E70" s="159"/>
+      <c r="F70" s="159"/>
+      <c r="G70" s="159"/>
+      <c r="H70" s="159"/>
+      <c r="I70" s="159"/>
+      <c r="J70" s="131"/>
+      <c r="K70" s="150"/>
+      <c r="L70" s="151"/>
+      <c r="M70" s="152"/>
+      <c r="N70" s="148"/>
+      <c r="O70" s="148"/>
+      <c r="P70" s="153"/>
+      <c r="Q70" s="153"/>
+      <c r="R70" s="154"/>
+      <c r="S70" s="154"/>
+      <c r="T70" s="154"/>
+      <c r="U70" s="154"/>
+      <c r="V70" s="148"/>
+      <c r="W70" s="149"/>
+      <c r="X70" s="124"/>
+      <c r="Y70" s="124"/>
+      <c r="Z70" s="124"/>
+      <c r="AA70" s="124"/>
+      <c r="AB70" s="124"/>
+      <c r="AC70" s="124"/>
+      <c r="AD70" s="124"/>
+      <c r="AE70" s="124"/>
+      <c r="AF70" s="124"/>
+      <c r="AG70" s="140"/>
+      <c r="AH70" s="155">
+        <v>3</v>
+      </c>
+      <c r="AI70" s="213"/>
+      <c r="AJ70" s="151">
+        <v>90</v>
+      </c>
+      <c r="AK70" s="152"/>
+      <c r="AL70" s="148"/>
+      <c r="AM70" s="148"/>
+      <c r="AN70" s="124"/>
+      <c r="AO70" s="124"/>
+      <c r="AP70" s="124"/>
+      <c r="AQ70" s="124"/>
+      <c r="AR70" s="124"/>
+      <c r="AS70" s="124"/>
+      <c r="AT70" s="148">
+        <v>90</v>
+      </c>
+      <c r="AU70" s="149"/>
+      <c r="AV70" s="124"/>
+      <c r="AW70" s="124"/>
+      <c r="AX70" s="124"/>
+      <c r="AY70" s="124"/>
+      <c r="AZ70" s="124"/>
+      <c r="BA70" s="124"/>
+      <c r="BB70" s="124">
+        <v>8</v>
+      </c>
+      <c r="BC70" s="124"/>
+      <c r="BD70" s="124"/>
+      <c r="BE70" s="140"/>
+      <c r="BF70" s="212"/>
+      <c r="BG70" s="126"/>
+      <c r="BH70" s="126"/>
+      <c r="BI70" s="127"/>
+      <c r="BJ70" s="67"/>
+    </row>
+    <row r="71" spans="1:62" s="1" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A71" s="50">
+        <v>16</v>
+      </c>
+      <c r="B71" s="158" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="159"/>
+      <c r="D71" s="159"/>
+      <c r="E71" s="159"/>
+      <c r="F71" s="159"/>
+      <c r="G71" s="159"/>
+      <c r="H71" s="159"/>
+      <c r="I71" s="159"/>
+      <c r="J71" s="131"/>
+      <c r="K71" s="150"/>
+      <c r="L71" s="151"/>
+      <c r="M71" s="152"/>
+      <c r="N71" s="148"/>
+      <c r="O71" s="148"/>
+      <c r="P71" s="153"/>
+      <c r="Q71" s="153"/>
+      <c r="R71" s="154"/>
+      <c r="S71" s="154"/>
+      <c r="T71" s="154"/>
+      <c r="U71" s="154"/>
+      <c r="V71" s="148"/>
+      <c r="W71" s="149"/>
+      <c r="X71" s="124"/>
+      <c r="Y71" s="124"/>
+      <c r="Z71" s="124"/>
+      <c r="AA71" s="124"/>
+      <c r="AB71" s="124"/>
+      <c r="AC71" s="124"/>
+      <c r="AD71" s="124"/>
+      <c r="AE71" s="124"/>
+      <c r="AF71" s="124"/>
+      <c r="AG71" s="140"/>
+      <c r="AH71" s="155">
+        <v>1.5</v>
+      </c>
+      <c r="AI71" s="213"/>
+      <c r="AJ71" s="151">
+        <v>45</v>
+      </c>
+      <c r="AK71" s="152"/>
+      <c r="AL71" s="148"/>
+      <c r="AM71" s="148"/>
+      <c r="AN71" s="124"/>
+      <c r="AO71" s="124"/>
+      <c r="AP71" s="124"/>
+      <c r="AQ71" s="124"/>
+      <c r="AR71" s="124"/>
+      <c r="AS71" s="124"/>
+      <c r="AT71" s="148">
+        <v>15</v>
+      </c>
+      <c r="AU71" s="149"/>
+      <c r="AV71" s="124">
+        <v>30</v>
+      </c>
+      <c r="AW71" s="124"/>
+      <c r="AX71" s="124"/>
+      <c r="AY71" s="124"/>
+      <c r="AZ71" s="124"/>
+      <c r="BA71" s="124"/>
+      <c r="BB71" s="124"/>
+      <c r="BC71" s="124"/>
+      <c r="BD71" s="124"/>
+      <c r="BE71" s="140"/>
+      <c r="BF71" s="212" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG71" s="126"/>
+      <c r="BH71" s="126"/>
+      <c r="BI71" s="127"/>
+      <c r="BJ71" s="67"/>
+    </row>
+    <row r="72" spans="1:62" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A72" s="92" t="s">
+        <v>89</v>
+      </c>
+      <c r="B72" s="93"/>
+      <c r="C72" s="93"/>
+      <c r="D72" s="93"/>
+      <c r="E72" s="93"/>
+      <c r="F72" s="93"/>
+      <c r="G72" s="93"/>
+      <c r="H72" s="93"/>
+      <c r="I72" s="93"/>
+      <c r="J72" s="87">
+        <f>SUM(J53:K69)</f>
+        <v>30</v>
+      </c>
+      <c r="K72" s="88"/>
+      <c r="L72" s="87">
+        <f>SUM(L53:M69)</f>
+        <v>930</v>
+      </c>
+      <c r="M72" s="88"/>
+      <c r="N72" s="110">
+        <f>SUM(N53:O68)</f>
+        <v>402</v>
+      </c>
+      <c r="O72" s="88"/>
+      <c r="P72" s="87">
+        <f>SUM(P53:Q68)</f>
+        <v>178</v>
+      </c>
+      <c r="Q72" s="88"/>
+      <c r="R72" s="87">
+        <f>SUM(R53:S68)</f>
+        <v>0</v>
+      </c>
+      <c r="S72" s="88"/>
+      <c r="T72" s="87">
+        <f>SUM(T53:U68)</f>
+        <v>234</v>
+      </c>
+      <c r="U72" s="88"/>
+      <c r="V72" s="87">
+        <f>SUM(V53:W69)</f>
+        <v>458</v>
+      </c>
+      <c r="W72" s="88"/>
+      <c r="X72" s="87">
+        <f>SUM(X53:Y68)</f>
+        <v>0</v>
+      </c>
+      <c r="Y72" s="88"/>
+      <c r="Z72" s="87">
+        <f>SUM(Z53:AA68)</f>
+        <v>23.700000000000003</v>
+      </c>
+      <c r="AA72" s="88"/>
+      <c r="AB72" s="87">
+        <f>SUM(AB53:AC68)</f>
+        <v>0</v>
+      </c>
+      <c r="AC72" s="88"/>
+      <c r="AD72" s="87">
+        <v>3</v>
+      </c>
+      <c r="AE72" s="88"/>
+      <c r="AF72" s="87">
+        <v>4</v>
+      </c>
+      <c r="AG72" s="88"/>
+      <c r="AH72" s="87">
+        <f>SUM(AH53:AI71)</f>
+        <v>30</v>
+      </c>
+      <c r="AI72" s="88"/>
+      <c r="AJ72" s="87">
+        <f>SUM(AJ53:AK71)</f>
+        <v>900</v>
+      </c>
+      <c r="AK72" s="88"/>
+      <c r="AL72" s="87">
+        <f>SUM(AL53:AM68)</f>
+        <v>336</v>
+      </c>
+      <c r="AM72" s="88"/>
+      <c r="AN72" s="87">
+        <f>SUM(AN53:AO71)</f>
+        <v>172</v>
+      </c>
+      <c r="AO72" s="88"/>
+      <c r="AP72" s="87">
+        <f>SUM(AP53:AQ68)</f>
         <v>20</v>
       </c>
-      <c r="AE26" s="12"/>
-[...29 lines deleted...]
-      <c r="BI26" s="23"/>
+      <c r="AQ72" s="88"/>
+      <c r="AR72" s="87">
+        <f>SUM(AR53:AS68)</f>
+        <v>144</v>
+      </c>
+      <c r="AS72" s="88"/>
+      <c r="AT72" s="87">
+        <f>SUM(AT53:AU71)</f>
+        <v>474</v>
+      </c>
+      <c r="AU72" s="88"/>
+      <c r="AV72" s="87">
+        <f>SUM(AV53:AW71)</f>
+        <v>90</v>
+      </c>
+      <c r="AW72" s="88"/>
+      <c r="AX72" s="87">
+        <f>SUM(AX53:AY68)</f>
+        <v>23.9</v>
+      </c>
+      <c r="AY72" s="88"/>
+      <c r="AZ72" s="87">
+        <f>SUM(AZ53:BA68)</f>
+        <v>0</v>
+      </c>
+      <c r="BA72" s="88"/>
+      <c r="BB72" s="87">
+        <v>4</v>
+      </c>
+      <c r="BC72" s="88"/>
+      <c r="BD72" s="87">
+        <v>3</v>
+      </c>
+      <c r="BE72" s="88"/>
+      <c r="BF72" s="89"/>
+      <c r="BG72" s="90"/>
+      <c r="BH72" s="90"/>
+      <c r="BI72" s="91"/>
+      <c r="BJ72" s="43"/>
     </row>
-    <row r="27" spans="1:63">
-[...67 lines deleted...]
-      <c r="BI27" s="23"/>
+    <row r="73" spans="1:62" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A73" s="92" t="s">
+        <v>57</v>
+      </c>
+      <c r="B73" s="93"/>
+      <c r="C73" s="93"/>
+      <c r="D73" s="93"/>
+      <c r="E73" s="93"/>
+      <c r="F73" s="93"/>
+      <c r="G73" s="93"/>
+      <c r="H73" s="93"/>
+      <c r="I73" s="94"/>
+      <c r="J73" s="95">
+        <v>24</v>
+      </c>
+      <c r="K73" s="96"/>
+      <c r="L73" s="96"/>
+      <c r="M73" s="96"/>
+      <c r="N73" s="96"/>
+      <c r="O73" s="96"/>
+      <c r="P73" s="96"/>
+      <c r="Q73" s="96"/>
+      <c r="R73" s="96"/>
+      <c r="S73" s="96"/>
+      <c r="T73" s="96"/>
+      <c r="U73" s="96"/>
+      <c r="V73" s="96"/>
+      <c r="W73" s="96"/>
+      <c r="X73" s="96"/>
+      <c r="Y73" s="96"/>
+      <c r="Z73" s="96"/>
+      <c r="AA73" s="96"/>
+      <c r="AB73" s="96"/>
+      <c r="AC73" s="96"/>
+      <c r="AD73" s="96"/>
+      <c r="AE73" s="96"/>
+      <c r="AF73" s="96"/>
+      <c r="AG73" s="97"/>
+      <c r="AH73" s="96">
+        <v>24</v>
+      </c>
+      <c r="AI73" s="96"/>
+      <c r="AJ73" s="96"/>
+      <c r="AK73" s="96"/>
+      <c r="AL73" s="96"/>
+      <c r="AM73" s="96"/>
+      <c r="AN73" s="96"/>
+      <c r="AO73" s="96"/>
+      <c r="AP73" s="96"/>
+      <c r="AQ73" s="96"/>
+      <c r="AR73" s="96"/>
+      <c r="AS73" s="96"/>
+      <c r="AT73" s="96"/>
+      <c r="AU73" s="96"/>
+      <c r="AV73" s="96"/>
+      <c r="AW73" s="96"/>
+      <c r="AX73" s="96"/>
+      <c r="AY73" s="96"/>
+      <c r="AZ73" s="96"/>
+      <c r="BA73" s="96"/>
+      <c r="BB73" s="96"/>
+      <c r="BC73" s="96"/>
+      <c r="BD73" s="96"/>
+      <c r="BE73" s="97"/>
+      <c r="BF73" s="98"/>
+      <c r="BG73" s="99"/>
+      <c r="BH73" s="99"/>
+      <c r="BI73" s="100"/>
+      <c r="BJ73" s="44"/>
     </row>
-    <row r="28" spans="1:63">
-[...63 lines deleted...]
-      <c r="BI28" s="23"/>
+    <row r="74" spans="1:62" customFormat="1" ht="18" customHeight="1">
+      <c r="A74" s="68"/>
+      <c r="B74" s="68"/>
+      <c r="C74" s="68"/>
+      <c r="D74" s="68"/>
+      <c r="E74" s="68"/>
+      <c r="F74" s="68"/>
+      <c r="G74" s="68"/>
+      <c r="H74" s="68"/>
+      <c r="I74" s="68"/>
+      <c r="J74" s="68"/>
+      <c r="K74" s="68"/>
+      <c r="L74" s="68"/>
+      <c r="M74" s="68"/>
+      <c r="N74" s="69"/>
+      <c r="O74" s="69"/>
+      <c r="P74" s="69"/>
+      <c r="Q74" s="69"/>
+      <c r="R74" s="69"/>
+      <c r="S74" s="69"/>
+      <c r="T74" s="69"/>
+      <c r="U74" s="69"/>
+      <c r="V74" s="70"/>
+      <c r="W74" s="70"/>
+      <c r="X74" s="70"/>
+      <c r="Y74" s="70"/>
+      <c r="Z74" s="70"/>
+      <c r="AA74" s="70"/>
+      <c r="AB74" s="70"/>
+      <c r="AC74" s="70"/>
+      <c r="AD74" s="70"/>
+      <c r="AE74" s="70"/>
+      <c r="AF74" s="70"/>
+      <c r="AG74" s="70"/>
+      <c r="AH74" s="70"/>
+      <c r="AI74" s="70"/>
+      <c r="AJ74" s="70"/>
+      <c r="AK74" s="70"/>
+      <c r="AL74" s="70"/>
+      <c r="AM74" s="70"/>
+      <c r="AN74" s="70"/>
+      <c r="AO74" s="70"/>
+      <c r="AP74" s="70"/>
+      <c r="AQ74" s="70"/>
+      <c r="AR74" s="70"/>
+      <c r="AS74" s="70"/>
+      <c r="AT74" s="70"/>
+      <c r="AU74" s="70"/>
+      <c r="AV74" s="70"/>
+      <c r="AW74" s="70"/>
+      <c r="AX74" s="70"/>
+      <c r="AY74" s="70"/>
+      <c r="AZ74" s="70"/>
+      <c r="BA74" s="70"/>
+      <c r="BB74" s="70"/>
+      <c r="BC74" s="70"/>
+      <c r="BD74" s="70"/>
+      <c r="BE74" s="70"/>
+      <c r="BF74" s="70"/>
+      <c r="BG74" s="70"/>
+      <c r="BH74" s="71"/>
+      <c r="BI74" s="71"/>
     </row>
-    <row r="29" spans="1:63" ht="15" customHeight="1" thickBot="1">
-[...62 lines deleted...]
-      <c r="BI29" s="385"/>
+    <row r="75" spans="1:62" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A75" s="203" t="s">
+        <v>55</v>
+      </c>
+      <c r="B75" s="203"/>
+      <c r="C75" s="203"/>
+      <c r="D75" s="203"/>
+      <c r="E75" s="203"/>
+      <c r="F75" s="203"/>
+      <c r="G75" s="203"/>
+      <c r="H75" s="203"/>
+      <c r="I75" s="203"/>
+      <c r="J75" s="203"/>
+      <c r="K75" s="203"/>
+      <c r="L75" s="203"/>
+      <c r="M75" s="203"/>
+      <c r="N75" s="203"/>
+      <c r="O75" s="203"/>
+      <c r="P75" s="203"/>
+      <c r="Q75" s="203"/>
+      <c r="R75" s="203"/>
+      <c r="S75" s="203"/>
+      <c r="T75" s="203"/>
+      <c r="U75" s="203"/>
+      <c r="V75" s="203"/>
+      <c r="W75" s="203"/>
+      <c r="X75" s="203"/>
+      <c r="Y75" s="203"/>
+      <c r="Z75" s="203"/>
+      <c r="AA75" s="203"/>
+      <c r="AB75" s="203"/>
+      <c r="AC75" s="203"/>
+      <c r="AD75" s="203"/>
+      <c r="AE75" s="203"/>
+      <c r="AF75" s="203"/>
+      <c r="BC75" s="70"/>
+      <c r="BD75" s="70"/>
+      <c r="BE75" s="70"/>
+      <c r="BF75" s="70"/>
+      <c r="BG75" s="70"/>
+      <c r="BH75" s="71"/>
+      <c r="BI75" s="71"/>
     </row>
-    <row r="30" spans="1:63" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A30" s="404" t="s">
+    <row r="76" spans="1:62" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A76" s="204" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="376" t="s">
-[...9 lines deleted...]
-      <c r="J30" s="333" t="s">
+      <c r="B76" s="205"/>
+      <c r="C76" s="204" t="s">
+        <v>44</v>
+      </c>
+      <c r="D76" s="205"/>
+      <c r="E76" s="205"/>
+      <c r="F76" s="205"/>
+      <c r="G76" s="205"/>
+      <c r="H76" s="205"/>
+      <c r="I76" s="205"/>
+      <c r="J76" s="205"/>
+      <c r="K76" s="205"/>
+      <c r="L76" s="205"/>
+      <c r="M76" s="205"/>
+      <c r="N76" s="206"/>
+      <c r="O76" s="207" t="s">
+        <v>42</v>
+      </c>
+      <c r="P76" s="208"/>
+      <c r="Q76" s="209"/>
+      <c r="R76" s="210" t="s">
+        <v>37</v>
+      </c>
+      <c r="S76" s="208"/>
+      <c r="T76" s="209"/>
+      <c r="U76" s="210" t="s">
+        <v>43</v>
+      </c>
+      <c r="V76" s="208"/>
+      <c r="W76" s="209"/>
+      <c r="X76" s="210" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y76" s="208"/>
+      <c r="Z76" s="211"/>
+      <c r="AA76" s="208" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB76" s="208"/>
+      <c r="AC76" s="208"/>
+      <c r="AD76" s="208"/>
+      <c r="AE76" s="208"/>
+      <c r="AF76" s="211"/>
+      <c r="BC76" s="70"/>
+      <c r="BD76" s="70"/>
+      <c r="BE76" s="70"/>
+      <c r="BF76" s="70"/>
+      <c r="BG76" s="70"/>
+      <c r="BH76" s="71"/>
+      <c r="BI76" s="71"/>
+    </row>
+    <row r="77" spans="1:62" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A77" s="182">
+        <v>1</v>
+      </c>
+      <c r="B77" s="183"/>
+      <c r="C77" s="184" t="s">
+        <v>149</v>
+      </c>
+      <c r="D77" s="185"/>
+      <c r="E77" s="185"/>
+      <c r="F77" s="185"/>
+      <c r="G77" s="185"/>
+      <c r="H77" s="185"/>
+      <c r="I77" s="185"/>
+      <c r="J77" s="185"/>
+      <c r="K77" s="185"/>
+      <c r="L77" s="185"/>
+      <c r="M77" s="185"/>
+      <c r="N77" s="186"/>
+      <c r="O77" s="182">
+        <v>6</v>
+      </c>
+      <c r="P77" s="183"/>
+      <c r="Q77" s="187"/>
+      <c r="R77" s="188">
+        <v>6</v>
+      </c>
+      <c r="S77" s="183"/>
+      <c r="T77" s="187"/>
+      <c r="U77" s="188">
+        <v>180</v>
+      </c>
+      <c r="V77" s="183"/>
+      <c r="W77" s="187"/>
+      <c r="X77" s="188">
+        <v>4</v>
+      </c>
+      <c r="Y77" s="183"/>
+      <c r="Z77" s="189"/>
+      <c r="AA77" s="183" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB77" s="183"/>
+      <c r="AC77" s="183"/>
+      <c r="AD77" s="183"/>
+      <c r="AE77" s="183"/>
+      <c r="AF77" s="189"/>
+      <c r="BC77" s="70"/>
+      <c r="BD77" s="70"/>
+      <c r="BE77" s="70"/>
+      <c r="BF77" s="70"/>
+      <c r="BG77" s="70"/>
+      <c r="BH77" s="71"/>
+      <c r="BI77" s="71"/>
+    </row>
+    <row r="78" spans="1:62" customFormat="1" ht="26.4" customHeight="1" thickBot="1">
+      <c r="A78" s="190">
+        <v>2</v>
+      </c>
+      <c r="B78" s="191"/>
+      <c r="C78" s="192" t="s">
+        <v>118</v>
+      </c>
+      <c r="D78" s="193"/>
+      <c r="E78" s="193"/>
+      <c r="F78" s="193"/>
+      <c r="G78" s="193"/>
+      <c r="H78" s="193"/>
+      <c r="I78" s="193"/>
+      <c r="J78" s="193"/>
+      <c r="K78" s="193"/>
+      <c r="L78" s="193"/>
+      <c r="M78" s="193"/>
+      <c r="N78" s="194"/>
+      <c r="O78" s="190">
+        <v>7.8</v>
+      </c>
+      <c r="P78" s="191"/>
+      <c r="Q78" s="195"/>
+      <c r="R78" s="196">
+        <v>6</v>
+      </c>
+      <c r="S78" s="191"/>
+      <c r="T78" s="195"/>
+      <c r="U78" s="196">
+        <v>180</v>
+      </c>
+      <c r="V78" s="191"/>
+      <c r="W78" s="195"/>
+      <c r="X78" s="196">
+        <v>4</v>
+      </c>
+      <c r="Y78" s="191"/>
+      <c r="Z78" s="197"/>
+      <c r="AA78" s="191" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB78" s="191"/>
+      <c r="AC78" s="191"/>
+      <c r="AD78" s="191"/>
+      <c r="AE78" s="191"/>
+      <c r="AF78" s="197"/>
+      <c r="BC78" s="70"/>
+      <c r="BD78" s="70"/>
+      <c r="BE78" s="70"/>
+      <c r="BF78" s="70"/>
+      <c r="BG78" s="70"/>
+      <c r="BH78" s="71"/>
+      <c r="BI78" s="71"/>
+    </row>
+    <row r="79" spans="1:62" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A79" s="68"/>
+      <c r="B79" s="68"/>
+      <c r="C79" s="68"/>
+      <c r="D79" s="68"/>
+      <c r="E79" s="68"/>
+      <c r="F79" s="68"/>
+      <c r="G79" s="68"/>
+      <c r="H79" s="68"/>
+      <c r="I79" s="68"/>
+      <c r="J79" s="68"/>
+      <c r="K79" s="68"/>
+      <c r="L79" s="68"/>
+      <c r="M79" s="68"/>
+      <c r="N79" s="69"/>
+      <c r="O79" s="69"/>
+      <c r="P79" s="69"/>
+      <c r="Q79" s="69"/>
+      <c r="R79" s="69"/>
+      <c r="S79" s="69"/>
+      <c r="T79" s="69"/>
+      <c r="U79" s="69"/>
+      <c r="V79" s="70"/>
+      <c r="W79" s="70"/>
+      <c r="X79" s="70"/>
+      <c r="Y79" s="70"/>
+      <c r="Z79" s="70"/>
+      <c r="AA79" s="70"/>
+      <c r="AB79" s="70"/>
+      <c r="AC79" s="70"/>
+      <c r="AD79" s="70"/>
+      <c r="AE79" s="70"/>
+      <c r="AF79" s="70"/>
+      <c r="AG79" s="70"/>
+      <c r="AH79" s="70"/>
+      <c r="AI79" s="70"/>
+      <c r="AJ79" s="70"/>
+      <c r="AK79" s="70"/>
+      <c r="AL79" s="70"/>
+      <c r="AM79" s="70"/>
+      <c r="AN79" s="70"/>
+      <c r="AO79" s="70"/>
+      <c r="AP79" s="70"/>
+      <c r="AQ79" s="70"/>
+      <c r="AR79" s="70"/>
+      <c r="AS79" s="70"/>
+      <c r="AT79" s="70"/>
+      <c r="AU79" s="70"/>
+      <c r="AV79" s="70"/>
+      <c r="AW79" s="70"/>
+      <c r="AX79" s="70"/>
+      <c r="AY79" s="70"/>
+      <c r="AZ79" s="70"/>
+      <c r="BA79" s="70"/>
+      <c r="BB79" s="70"/>
+      <c r="BC79" s="70"/>
+      <c r="BD79" s="70"/>
+      <c r="BE79" s="70"/>
+      <c r="BF79" s="70"/>
+      <c r="BG79" s="70"/>
+      <c r="BH79" s="71"/>
+      <c r="BI79" s="71"/>
+    </row>
+    <row r="80" spans="1:62" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A80" s="198" t="s">
+        <v>150</v>
+      </c>
+      <c r="B80" s="198"/>
+      <c r="C80" s="198"/>
+      <c r="D80" s="198"/>
+      <c r="E80" s="198"/>
+      <c r="F80" s="198"/>
+      <c r="G80" s="198"/>
+      <c r="H80" s="198"/>
+      <c r="I80" s="198"/>
+      <c r="J80" s="198"/>
+      <c r="K80" s="198"/>
+      <c r="L80" s="198"/>
+      <c r="M80" s="198"/>
+      <c r="N80" s="198"/>
+      <c r="O80" s="198"/>
+      <c r="P80" s="198"/>
+      <c r="Q80" s="198"/>
+      <c r="R80" s="198"/>
+      <c r="S80" s="198"/>
+      <c r="T80" s="198"/>
+      <c r="U80" s="198"/>
+      <c r="V80" s="198"/>
+      <c r="W80" s="198"/>
+      <c r="X80" s="198"/>
+      <c r="Y80" s="198"/>
+      <c r="Z80" s="198"/>
+      <c r="AA80" s="198"/>
+      <c r="AB80" s="198"/>
+      <c r="AC80" s="198"/>
+      <c r="AD80" s="198"/>
+      <c r="AE80" s="198"/>
+      <c r="AF80" s="198"/>
+      <c r="AG80" s="70"/>
+      <c r="AH80" s="70"/>
+      <c r="AI80" s="70"/>
+      <c r="AJ80" s="70"/>
+      <c r="AK80" s="70"/>
+      <c r="AL80" s="70"/>
+      <c r="AM80" s="70"/>
+      <c r="AN80" s="70"/>
+      <c r="AO80" s="70"/>
+      <c r="AP80" s="70"/>
+      <c r="AQ80" s="70"/>
+      <c r="AR80" s="70"/>
+      <c r="AS80" s="70"/>
+      <c r="AT80" s="70"/>
+      <c r="AU80" s="70"/>
+      <c r="AV80" s="70"/>
+      <c r="AW80" s="70"/>
+      <c r="AX80" s="70"/>
+      <c r="AY80" s="70"/>
+      <c r="AZ80" s="70"/>
+      <c r="BA80" s="70"/>
+      <c r="BB80" s="70"/>
+      <c r="BC80" s="70"/>
+      <c r="BD80" s="70"/>
+      <c r="BE80" s="70"/>
+      <c r="BF80" s="70"/>
+      <c r="BG80" s="70"/>
+      <c r="BH80" s="71"/>
+      <c r="BI80" s="71"/>
+    </row>
+    <row r="81" spans="1:72" customFormat="1" ht="18" customHeight="1">
+      <c r="A81" s="199" t="s">
+        <v>29</v>
+      </c>
+      <c r="B81" s="200"/>
+      <c r="C81" s="201" t="s">
+        <v>90</v>
+      </c>
+      <c r="D81" s="201"/>
+      <c r="E81" s="201"/>
+      <c r="F81" s="201"/>
+      <c r="G81" s="201"/>
+      <c r="H81" s="201"/>
+      <c r="I81" s="201"/>
+      <c r="J81" s="201"/>
+      <c r="K81" s="201"/>
+      <c r="L81" s="201"/>
+      <c r="M81" s="201"/>
+      <c r="N81" s="201"/>
+      <c r="O81" s="201"/>
+      <c r="P81" s="201"/>
+      <c r="Q81" s="201"/>
+      <c r="R81" s="201"/>
+      <c r="S81" s="201"/>
+      <c r="T81" s="201"/>
+      <c r="U81" s="201"/>
+      <c r="V81" s="201"/>
+      <c r="W81" s="201"/>
+      <c r="X81" s="201"/>
+      <c r="Y81" s="201"/>
+      <c r="Z81" s="201"/>
+      <c r="AA81" s="201"/>
+      <c r="AB81" s="201"/>
+      <c r="AC81" s="201"/>
+      <c r="AD81" s="201" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE81" s="201"/>
+      <c r="AF81" s="201"/>
+      <c r="AG81" s="202"/>
+      <c r="AH81" s="70"/>
+      <c r="AI81" s="70"/>
+      <c r="AJ81" s="70"/>
+      <c r="AK81" s="70"/>
+      <c r="AL81" s="70"/>
+      <c r="AM81" s="70"/>
+      <c r="AN81" s="70"/>
+      <c r="AO81" s="70"/>
+      <c r="AP81" s="72"/>
+      <c r="AQ81" s="72"/>
+      <c r="AR81" s="72"/>
+      <c r="AS81" s="72"/>
+      <c r="AT81" s="72"/>
+      <c r="AU81" s="72"/>
+      <c r="AV81" s="72"/>
+      <c r="AW81" s="72"/>
+      <c r="AX81" s="72"/>
+      <c r="AY81" s="72"/>
+      <c r="AZ81" s="72"/>
+      <c r="BA81" s="72"/>
+      <c r="BB81" s="72"/>
+      <c r="BC81" s="72"/>
+      <c r="BD81" s="72"/>
+      <c r="BE81" s="72"/>
+      <c r="BF81" s="72"/>
+      <c r="BG81" s="72"/>
+      <c r="BH81" s="72"/>
+      <c r="BI81" s="72"/>
+      <c r="BJ81" s="72"/>
+      <c r="BK81" s="72"/>
+      <c r="BL81" s="72"/>
+      <c r="BM81" s="72"/>
+      <c r="BN81" s="72"/>
+      <c r="BO81" s="72"/>
+      <c r="BP81" s="72"/>
+      <c r="BQ81" s="72"/>
+      <c r="BR81" s="72"/>
+      <c r="BS81" s="72"/>
+      <c r="BT81" s="72"/>
+    </row>
+    <row r="82" spans="1:72" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A82" s="160">
+        <v>1</v>
+      </c>
+      <c r="B82" s="161"/>
+      <c r="C82" s="162" t="s">
+        <v>148</v>
+      </c>
+      <c r="D82" s="162"/>
+      <c r="E82" s="162"/>
+      <c r="F82" s="162"/>
+      <c r="G82" s="162"/>
+      <c r="H82" s="162"/>
+      <c r="I82" s="162"/>
+      <c r="J82" s="162"/>
+      <c r="K82" s="162"/>
+      <c r="L82" s="162"/>
+      <c r="M82" s="162"/>
+      <c r="N82" s="162"/>
+      <c r="O82" s="162"/>
+      <c r="P82" s="162"/>
+      <c r="Q82" s="162"/>
+      <c r="R82" s="162"/>
+      <c r="S82" s="162"/>
+      <c r="T82" s="162"/>
+      <c r="U82" s="162"/>
+      <c r="V82" s="162"/>
+      <c r="W82" s="162"/>
+      <c r="X82" s="162"/>
+      <c r="Y82" s="162"/>
+      <c r="Z82" s="162"/>
+      <c r="AA82" s="162"/>
+      <c r="AB82" s="162"/>
+      <c r="AC82" s="162"/>
+      <c r="AD82" s="162">
+        <v>8</v>
+      </c>
+      <c r="AE82" s="162"/>
+      <c r="AF82" s="162"/>
+      <c r="AG82" s="163"/>
+      <c r="AH82" s="70"/>
+      <c r="AI82" s="70"/>
+      <c r="AJ82" s="70"/>
+      <c r="AK82" s="70"/>
+      <c r="AL82" s="70"/>
+      <c r="AM82" s="70"/>
+      <c r="AN82" s="70"/>
+      <c r="AO82" s="70"/>
+      <c r="AP82" s="73"/>
+      <c r="AQ82" s="73"/>
+      <c r="AR82" s="73"/>
+      <c r="AS82" s="73"/>
+      <c r="AT82" s="73"/>
+      <c r="AU82" s="73"/>
+      <c r="AV82" s="73"/>
+      <c r="AW82" s="73"/>
+      <c r="AX82" s="73"/>
+      <c r="AY82" s="73"/>
+      <c r="AZ82" s="73"/>
+      <c r="BA82" s="73"/>
+      <c r="BB82" s="73"/>
+      <c r="BC82" s="73"/>
+      <c r="BD82" s="73"/>
+      <c r="BE82" s="73"/>
+      <c r="BF82" s="73"/>
+      <c r="BG82" s="73"/>
+      <c r="BH82" s="73"/>
+      <c r="BI82" s="73"/>
+      <c r="BJ82" s="74"/>
+      <c r="BK82" s="74"/>
+      <c r="BL82" s="74"/>
+      <c r="BM82" s="74"/>
+      <c r="BN82" s="74"/>
+      <c r="BO82" s="164"/>
+      <c r="BP82" s="164"/>
+      <c r="BQ82" s="164"/>
+      <c r="BR82" s="164"/>
+      <c r="BS82" s="164"/>
+      <c r="BT82" s="164"/>
+    </row>
+    <row r="83" spans="1:72" customFormat="1" ht="18" customHeight="1">
+      <c r="A83" s="75"/>
+      <c r="B83" s="76" t="s">
         <v>151</v>
       </c>
-      <c r="K30" s="334"/>
-[...22 lines deleted...]
-      <c r="AH30" s="333" t="s">
+      <c r="C83" s="76"/>
+      <c r="D83" s="76"/>
+      <c r="E83" s="76"/>
+      <c r="F83" s="76"/>
+      <c r="G83" s="76"/>
+      <c r="H83" s="76"/>
+      <c r="I83" s="76"/>
+      <c r="J83" s="76"/>
+      <c r="K83" s="76"/>
+      <c r="L83" s="76"/>
+      <c r="M83" s="76"/>
+      <c r="N83" s="76"/>
+      <c r="O83" s="76"/>
+      <c r="P83" s="76"/>
+      <c r="Q83" s="76"/>
+      <c r="R83" s="76"/>
+      <c r="S83" s="76"/>
+      <c r="T83" s="76"/>
+      <c r="U83" s="76"/>
+      <c r="V83" s="76"/>
+      <c r="W83" s="76"/>
+      <c r="X83" s="76"/>
+      <c r="Y83" s="76"/>
+      <c r="Z83" s="76"/>
+      <c r="AA83" s="76"/>
+      <c r="AB83" s="76"/>
+      <c r="AC83" s="76"/>
+      <c r="AD83" s="76"/>
+      <c r="AE83" s="76"/>
+      <c r="AF83" s="76"/>
+      <c r="AG83" s="76"/>
+      <c r="AH83" s="76"/>
+      <c r="AI83" s="76"/>
+      <c r="AJ83" s="76"/>
+      <c r="AK83" s="76"/>
+      <c r="AL83" s="76"/>
+      <c r="AM83" s="76"/>
+      <c r="AN83" s="76"/>
+      <c r="AO83" s="76"/>
+      <c r="AP83" s="76"/>
+      <c r="AQ83" s="76"/>
+      <c r="AR83" s="76"/>
+      <c r="AS83" s="76"/>
+      <c r="AT83" s="76"/>
+      <c r="AU83" s="70"/>
+      <c r="AV83" s="70"/>
+      <c r="AW83" s="70"/>
+      <c r="AX83" s="70"/>
+      <c r="AY83" s="70"/>
+      <c r="AZ83" s="70"/>
+      <c r="BA83" s="70"/>
+      <c r="BB83" s="70"/>
+      <c r="BC83" s="70"/>
+      <c r="BD83" s="70"/>
+      <c r="BE83" s="70"/>
+      <c r="BF83" s="70"/>
+      <c r="BG83" s="70"/>
+      <c r="BH83" s="71"/>
+      <c r="BI83" s="71"/>
+    </row>
+    <row r="84" spans="1:72" customFormat="1" ht="18" customHeight="1">
+      <c r="A84" s="68"/>
+      <c r="B84" s="53"/>
+      <c r="C84" s="68"/>
+      <c r="D84" s="68"/>
+      <c r="E84" s="68"/>
+      <c r="F84" s="68"/>
+      <c r="G84" s="68"/>
+      <c r="H84" s="68"/>
+      <c r="I84" s="68"/>
+      <c r="J84" s="68"/>
+      <c r="K84" s="68"/>
+      <c r="L84" s="68"/>
+      <c r="M84" s="68"/>
+      <c r="N84" s="69"/>
+      <c r="O84" s="69"/>
+      <c r="P84" s="69"/>
+      <c r="Q84" s="69"/>
+      <c r="R84" s="69"/>
+      <c r="S84" s="69"/>
+      <c r="T84" s="69"/>
+      <c r="U84" s="69"/>
+      <c r="V84" s="70"/>
+      <c r="W84" s="70"/>
+      <c r="X84" s="70"/>
+      <c r="Y84" s="70"/>
+      <c r="Z84" s="70"/>
+      <c r="AA84" s="70"/>
+      <c r="AB84" s="70"/>
+      <c r="AC84" s="70"/>
+      <c r="AD84" s="70"/>
+      <c r="AE84" s="70"/>
+      <c r="AF84" s="70"/>
+      <c r="AG84" s="70"/>
+      <c r="AH84" s="70"/>
+      <c r="AI84" s="70"/>
+      <c r="AJ84" s="70"/>
+      <c r="AK84" s="70"/>
+      <c r="AL84" s="70"/>
+      <c r="AM84" s="70"/>
+      <c r="AN84" s="70"/>
+      <c r="AO84" s="70"/>
+      <c r="AP84" s="70"/>
+      <c r="AQ84" s="70"/>
+      <c r="AR84" s="70"/>
+      <c r="AS84" s="70"/>
+      <c r="AT84" s="70"/>
+      <c r="AU84" s="70"/>
+      <c r="AV84" s="70"/>
+      <c r="AW84" s="70"/>
+      <c r="AX84" s="70"/>
+      <c r="AY84" s="70"/>
+      <c r="AZ84" s="70"/>
+      <c r="BA84" s="70"/>
+      <c r="BB84" s="70"/>
+      <c r="BC84" s="70"/>
+      <c r="BD84" s="70"/>
+      <c r="BE84" s="70"/>
+      <c r="BF84" s="70"/>
+      <c r="BG84" s="70"/>
+      <c r="BH84" s="71"/>
+      <c r="BI84" s="71"/>
+    </row>
+    <row r="85" spans="1:72" customFormat="1" ht="18" customHeight="1">
+      <c r="A85" s="68"/>
+      <c r="B85" s="52" t="s">
         <v>152</v>
       </c>
-      <c r="AI30" s="334"/>
-[...31 lines deleted...]
-      <c r="BK30" s="17"/>
+      <c r="C85" s="68"/>
+      <c r="D85" s="68"/>
+      <c r="E85" s="68"/>
+      <c r="F85" s="68"/>
+      <c r="G85" s="68"/>
+      <c r="H85" s="68"/>
+      <c r="I85" s="68"/>
+      <c r="J85" s="68"/>
+      <c r="K85" s="68"/>
+      <c r="L85" s="68"/>
+      <c r="M85" s="68"/>
+      <c r="N85" s="69"/>
+      <c r="O85" s="69"/>
+      <c r="P85" s="69"/>
+      <c r="Q85" s="69"/>
+      <c r="R85" s="69"/>
+      <c r="S85" s="69"/>
+      <c r="T85" s="69"/>
+      <c r="U85" s="69"/>
+      <c r="V85" s="70"/>
+      <c r="W85" s="70"/>
+      <c r="X85" s="70"/>
+      <c r="Y85" s="70"/>
+      <c r="Z85" s="70"/>
+      <c r="AA85" s="70"/>
+      <c r="AB85" s="70"/>
+      <c r="AC85" s="70"/>
+      <c r="AD85" s="70"/>
+      <c r="AE85" s="70"/>
+      <c r="AF85" s="70"/>
+      <c r="AG85" s="70"/>
+      <c r="AH85" s="70"/>
+      <c r="AI85" s="70"/>
+      <c r="AJ85" s="70"/>
+      <c r="AK85" s="70"/>
+      <c r="AL85" s="70"/>
+      <c r="AM85" s="70"/>
+      <c r="AN85" s="70"/>
+      <c r="AO85" s="70"/>
+      <c r="AP85" s="70"/>
+      <c r="AQ85" s="70"/>
+      <c r="AR85" s="70"/>
+      <c r="AS85" s="70"/>
+      <c r="AT85" s="70"/>
+      <c r="AU85" s="70"/>
+      <c r="AV85" s="70"/>
+      <c r="AW85" s="70"/>
+      <c r="AX85" s="70"/>
+      <c r="AY85" s="70"/>
+      <c r="AZ85" s="70"/>
+      <c r="BA85" s="70"/>
+      <c r="BB85" s="70"/>
+      <c r="BC85" s="70"/>
+      <c r="BD85" s="70"/>
+      <c r="BE85" s="70"/>
+      <c r="BF85" s="70"/>
+      <c r="BG85" s="70"/>
+      <c r="BH85" s="71"/>
+      <c r="BI85" s="71"/>
     </row>
-    <row r="31" spans="1:63" ht="12.75" customHeight="1">
-[...90 lines deleted...]
-      <c r="BK31" s="17"/>
+    <row r="86" spans="1:72" customFormat="1" ht="17.100000000000001" customHeight="1">
+      <c r="B86" s="77"/>
+      <c r="W86" s="3"/>
+      <c r="AG86" s="1"/>
+      <c r="AH86" s="4"/>
+      <c r="AI86" s="1"/>
+      <c r="AJ86" s="1"/>
+      <c r="AK86" s="1"/>
+      <c r="AL86" s="2"/>
+      <c r="AM86" s="2"/>
+      <c r="AN86" s="2"/>
+      <c r="AO86" s="2"/>
+      <c r="AP86" s="78"/>
+      <c r="AQ86" s="78"/>
+      <c r="AR86" s="78"/>
+      <c r="AS86" s="78"/>
+      <c r="AT86" s="78"/>
+      <c r="AU86" s="78"/>
+      <c r="AV86" s="78"/>
+      <c r="AW86" s="78"/>
+      <c r="AX86" s="78"/>
+      <c r="AY86" s="78"/>
+      <c r="AZ86" s="78"/>
+      <c r="BA86" s="78"/>
+      <c r="BB86" s="78"/>
+      <c r="BC86" s="78"/>
+      <c r="BD86" s="79"/>
+      <c r="BE86" s="78"/>
+      <c r="BF86" s="78"/>
+      <c r="BG86" s="78"/>
+      <c r="BH86" s="78"/>
     </row>
-    <row r="32" spans="1:63" ht="12.75" customHeight="1">
-[...82 lines deleted...]
-      <c r="BK32" s="17"/>
+    <row r="87" spans="1:72" customFormat="1" ht="17.100000000000001" customHeight="1">
+      <c r="B87" s="77" t="s">
+        <v>99</v>
+      </c>
+      <c r="W87" s="3"/>
+      <c r="AG87" s="1"/>
+      <c r="AH87" s="4"/>
+      <c r="AI87" s="1"/>
+      <c r="AJ87" s="1"/>
+      <c r="AK87" s="1"/>
+      <c r="AL87" s="2"/>
+      <c r="AM87" s="2"/>
+      <c r="AN87" s="2"/>
+      <c r="AO87" s="2"/>
+      <c r="AP87" s="78"/>
+      <c r="AQ87" s="78"/>
+      <c r="AR87" s="78"/>
+      <c r="AS87" s="78"/>
+      <c r="AT87" s="78"/>
+      <c r="AU87" s="78"/>
+      <c r="AV87" s="78"/>
+      <c r="AW87" s="78"/>
+      <c r="AX87" s="78"/>
+      <c r="AY87" s="78"/>
+      <c r="AZ87" s="78"/>
+      <c r="BA87" s="78"/>
+      <c r="BB87" s="78"/>
+      <c r="BC87" s="78"/>
+      <c r="BD87" s="79"/>
+      <c r="BE87" s="78"/>
+      <c r="BF87" s="78"/>
+      <c r="BG87" s="78"/>
+      <c r="BH87" s="78"/>
     </row>
-    <row r="33" spans="1:63" ht="51" customHeight="1" thickBot="1">
-[...74 lines deleted...]
-      <c r="BK33" s="17"/>
+    <row r="88" spans="1:72" customFormat="1" ht="17.100000000000001" customHeight="1">
+      <c r="B88" s="165" t="s">
+        <v>100</v>
+      </c>
+      <c r="C88" s="165"/>
+      <c r="D88" s="165"/>
+      <c r="E88" s="165"/>
+      <c r="F88" s="165"/>
+      <c r="G88" s="165"/>
+      <c r="H88" s="165"/>
+      <c r="I88" s="165"/>
+      <c r="J88" s="165"/>
+      <c r="K88" s="165"/>
+      <c r="L88" s="165"/>
+      <c r="M88" s="165"/>
+      <c r="N88" s="165"/>
+      <c r="O88" s="165"/>
+      <c r="P88" s="165"/>
+      <c r="Q88" s="165"/>
+      <c r="R88" s="165"/>
+      <c r="S88" s="165"/>
+      <c r="T88" s="165"/>
+      <c r="U88" s="165"/>
+      <c r="V88" s="165"/>
+      <c r="W88" s="165"/>
+      <c r="X88" s="165"/>
+      <c r="Y88" s="165"/>
+      <c r="Z88" s="165"/>
+      <c r="AA88" s="165"/>
+      <c r="AB88" s="165"/>
+      <c r="AC88" s="165"/>
+      <c r="AD88" s="165"/>
+      <c r="AE88" s="165"/>
+      <c r="AF88" s="165"/>
+      <c r="AG88" s="165"/>
+      <c r="AH88" s="165"/>
+      <c r="AI88" s="165"/>
+      <c r="AJ88" s="165"/>
+      <c r="AK88" s="1"/>
+      <c r="AL88" s="2"/>
+      <c r="AM88" s="2"/>
+      <c r="AN88" s="2"/>
+      <c r="AO88" s="2"/>
+      <c r="AP88" s="78"/>
+      <c r="AQ88" s="78"/>
+      <c r="AR88" s="78"/>
+      <c r="AS88" s="78"/>
+      <c r="AT88" s="78"/>
+      <c r="AU88" s="78"/>
+      <c r="AV88" s="78"/>
+      <c r="AW88" s="78"/>
+      <c r="AX88" s="78"/>
+      <c r="AY88" s="78"/>
+      <c r="AZ88" s="78"/>
+      <c r="BA88" s="78"/>
+      <c r="BB88" s="78"/>
+      <c r="BC88" s="78"/>
+      <c r="BD88" s="79"/>
+      <c r="BE88" s="78"/>
+      <c r="BF88" s="78"/>
+      <c r="BG88" s="78"/>
+      <c r="BH88" s="78"/>
     </row>
-    <row r="34" spans="1:63" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
-[...6105 lines deleted...]
-      <c r="I109" s="5"/>
+    <row r="89" spans="1:72" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="90" spans="1:72">
+      <c r="B90" s="5"/>
+      <c r="C90" s="5"/>
+      <c r="D90" s="5"/>
+      <c r="E90" s="5"/>
+      <c r="F90" s="5"/>
+      <c r="G90" s="5"/>
+      <c r="H90" s="5"/>
+      <c r="I90" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="1499">
-[...25 lines deleted...]
-    <mergeCell ref="A55:BJ55"/>
+  <mergeCells count="1112">
+    <mergeCell ref="BG18:BG21"/>
+    <mergeCell ref="B16:Q16"/>
+    <mergeCell ref="Q2:AS2"/>
+    <mergeCell ref="Q3:AS3"/>
+    <mergeCell ref="A28:A31"/>
+    <mergeCell ref="AL29:AS29"/>
+    <mergeCell ref="Z29:AA31"/>
+    <mergeCell ref="R16:BI16"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="AD25:AL25"/>
+    <mergeCell ref="AD26:AL26"/>
+    <mergeCell ref="A17:BB17"/>
+    <mergeCell ref="BC17:BI17"/>
+    <mergeCell ref="A18:B21"/>
+    <mergeCell ref="AC18:AF18"/>
+    <mergeCell ref="AH18:AJ18"/>
+    <mergeCell ref="BC18:BC21"/>
+    <mergeCell ref="BD18:BD21"/>
+    <mergeCell ref="BE18:BE21"/>
+    <mergeCell ref="BF18:BF21"/>
+    <mergeCell ref="N7:AV7"/>
+    <mergeCell ref="L18:O18"/>
+    <mergeCell ref="AU18:AW18"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="H18:J18"/>
+    <mergeCell ref="P18:S18"/>
+    <mergeCell ref="AB29:AG29"/>
+    <mergeCell ref="AL30:AM31"/>
+    <mergeCell ref="AH28:BE28"/>
+    <mergeCell ref="V29:W31"/>
+    <mergeCell ref="X29:Y31"/>
+    <mergeCell ref="BJ28:BJ31"/>
+    <mergeCell ref="BF28:BI31"/>
+    <mergeCell ref="AJ29:AK31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="AD30:AE31"/>
+    <mergeCell ref="AZ29:BE29"/>
+    <mergeCell ref="R13:BI13"/>
+    <mergeCell ref="B14:Q14"/>
+    <mergeCell ref="R14:BI14"/>
+    <mergeCell ref="B15:Q15"/>
+    <mergeCell ref="R15:BI15"/>
+    <mergeCell ref="AP31:AQ31"/>
+    <mergeCell ref="B28:I31"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="Q4:AS4"/>
+    <mergeCell ref="B9:Q9"/>
+    <mergeCell ref="R9:BI9"/>
+    <mergeCell ref="B10:Q10"/>
+    <mergeCell ref="R10:BI10"/>
+    <mergeCell ref="BH18:BH21"/>
+    <mergeCell ref="BI18:BI21"/>
+    <mergeCell ref="B11:Q11"/>
+    <mergeCell ref="R11:BI11"/>
+    <mergeCell ref="B12:Q12"/>
+    <mergeCell ref="R12:BI12"/>
+    <mergeCell ref="B13:Q13"/>
+    <mergeCell ref="AY18:BB18"/>
+    <mergeCell ref="AX29:AY31"/>
+    <mergeCell ref="AR31:AS31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="AN31:AO31"/>
+    <mergeCell ref="AH29:AI31"/>
+    <mergeCell ref="AT29:AU31"/>
+    <mergeCell ref="AN30:AS30"/>
+    <mergeCell ref="N30:O31"/>
+    <mergeCell ref="P30:U30"/>
+    <mergeCell ref="AB30:AC31"/>
+    <mergeCell ref="AV29:AW31"/>
+    <mergeCell ref="AZ30:BA31"/>
+    <mergeCell ref="AF30:AG31"/>
+    <mergeCell ref="BB30:BC31"/>
+    <mergeCell ref="BD30:BE31"/>
+    <mergeCell ref="J28:AG28"/>
+    <mergeCell ref="J29:K31"/>
+    <mergeCell ref="L29:M31"/>
+    <mergeCell ref="N29:U29"/>
+    <mergeCell ref="U18:X18"/>
+    <mergeCell ref="Y18:AB18"/>
+    <mergeCell ref="AL18:AO18"/>
+    <mergeCell ref="AQ18:AS18"/>
+    <mergeCell ref="A52:BJ52"/>
+    <mergeCell ref="B53:I53"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="P53:Q53"/>
+    <mergeCell ref="R53:S53"/>
+    <mergeCell ref="T53:U53"/>
+    <mergeCell ref="V53:W53"/>
+    <mergeCell ref="X53:Y53"/>
+    <mergeCell ref="Z53:AA53"/>
+    <mergeCell ref="AB53:AC53"/>
+    <mergeCell ref="AD53:AE53"/>
+    <mergeCell ref="AF53:AG53"/>
+    <mergeCell ref="AH53:AI53"/>
+    <mergeCell ref="AJ53:AK53"/>
+    <mergeCell ref="AL53:AM53"/>
+    <mergeCell ref="AN53:AO53"/>
+    <mergeCell ref="AP53:AQ53"/>
+    <mergeCell ref="AR53:AS53"/>
+    <mergeCell ref="AT53:AU53"/>
+    <mergeCell ref="AV53:AW53"/>
+    <mergeCell ref="AX53:AY53"/>
+    <mergeCell ref="AZ53:BA53"/>
+    <mergeCell ref="BB53:BC53"/>
+    <mergeCell ref="BD53:BE53"/>
+    <mergeCell ref="BF53:BI53"/>
+    <mergeCell ref="B34:I34"/>
+    <mergeCell ref="B54:I54"/>
+    <mergeCell ref="J54:K54"/>
+    <mergeCell ref="L54:M54"/>
+    <mergeCell ref="N54:O54"/>
+    <mergeCell ref="P54:Q54"/>
+    <mergeCell ref="R54:S54"/>
+    <mergeCell ref="T54:U54"/>
+    <mergeCell ref="V54:W54"/>
+    <mergeCell ref="X54:Y54"/>
+    <mergeCell ref="Z54:AA54"/>
+    <mergeCell ref="AB54:AC54"/>
+    <mergeCell ref="AD54:AE54"/>
+    <mergeCell ref="AF54:AG54"/>
+    <mergeCell ref="AH54:AI54"/>
+    <mergeCell ref="AJ54:AK54"/>
+    <mergeCell ref="AL54:AM54"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="AB34:AC34"/>
+    <mergeCell ref="AD34:AE34"/>
+    <mergeCell ref="AF34:AG34"/>
+    <mergeCell ref="AH34:AI34"/>
+    <mergeCell ref="AJ34:AK34"/>
+    <mergeCell ref="AL34:AM34"/>
+    <mergeCell ref="AN54:AO54"/>
+    <mergeCell ref="AP54:AQ54"/>
+    <mergeCell ref="AR54:AS54"/>
+    <mergeCell ref="AT54:AU54"/>
+    <mergeCell ref="AV54:AW54"/>
+    <mergeCell ref="AX54:AY54"/>
+    <mergeCell ref="AZ54:BA54"/>
+    <mergeCell ref="BB54:BC54"/>
+    <mergeCell ref="BD54:BE54"/>
+    <mergeCell ref="BF54:BI54"/>
+    <mergeCell ref="B55:I55"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="P55:Q55"/>
+    <mergeCell ref="R55:S55"/>
+    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="V55:W55"/>
+    <mergeCell ref="X55:Y55"/>
+    <mergeCell ref="Z55:AA55"/>
+    <mergeCell ref="AB55:AC55"/>
+    <mergeCell ref="AD55:AE55"/>
+    <mergeCell ref="AF55:AG55"/>
+    <mergeCell ref="AH55:AI55"/>
+    <mergeCell ref="AJ55:AK55"/>
+    <mergeCell ref="AL55:AM55"/>
+    <mergeCell ref="AN55:AO55"/>
+    <mergeCell ref="AP55:AQ55"/>
+    <mergeCell ref="AR55:AS55"/>
+    <mergeCell ref="AT55:AU55"/>
+    <mergeCell ref="AV55:AW55"/>
+    <mergeCell ref="AX55:AY55"/>
+    <mergeCell ref="AZ55:BA55"/>
+    <mergeCell ref="BB55:BC55"/>
+    <mergeCell ref="BD55:BE55"/>
+    <mergeCell ref="BF55:BI55"/>
     <mergeCell ref="B56:I56"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="L56:M56"/>
     <mergeCell ref="N56:O56"/>
     <mergeCell ref="P56:Q56"/>
     <mergeCell ref="R56:S56"/>
-    <mergeCell ref="AH38:AI38"/>
-[...199 lines deleted...]
-    <mergeCell ref="AZ31:BE31"/>
     <mergeCell ref="T56:U56"/>
     <mergeCell ref="V56:W56"/>
     <mergeCell ref="X56:Y56"/>
     <mergeCell ref="Z56:AA56"/>
     <mergeCell ref="AB56:AC56"/>
     <mergeCell ref="AD56:AE56"/>
     <mergeCell ref="AF56:AG56"/>
     <mergeCell ref="AH56:AI56"/>
     <mergeCell ref="AJ56:AK56"/>
     <mergeCell ref="AL56:AM56"/>
-    <mergeCell ref="AV35:AW35"/>
-[...20 lines deleted...]
-    <mergeCell ref="AL36:AM36"/>
+    <mergeCell ref="AN56:AO56"/>
+    <mergeCell ref="AP56:AQ56"/>
+    <mergeCell ref="AR56:AS56"/>
+    <mergeCell ref="AT56:AU56"/>
+    <mergeCell ref="AV56:AW56"/>
+    <mergeCell ref="AX56:AY56"/>
+    <mergeCell ref="AZ56:BA56"/>
+    <mergeCell ref="BB56:BC56"/>
+    <mergeCell ref="BD56:BE56"/>
+    <mergeCell ref="BF56:BI56"/>
+    <mergeCell ref="B57:I57"/>
     <mergeCell ref="J57:K57"/>
     <mergeCell ref="L57:M57"/>
     <mergeCell ref="N57:O57"/>
     <mergeCell ref="P57:Q57"/>
     <mergeCell ref="R57:S57"/>
     <mergeCell ref="T57:U57"/>
     <mergeCell ref="V57:W57"/>
     <mergeCell ref="X57:Y57"/>
     <mergeCell ref="Z57:AA57"/>
     <mergeCell ref="AB57:AC57"/>
     <mergeCell ref="AD57:AE57"/>
     <mergeCell ref="AF57:AG57"/>
     <mergeCell ref="AH57:AI57"/>
     <mergeCell ref="AJ57:AK57"/>
     <mergeCell ref="AL57:AM57"/>
     <mergeCell ref="AN57:AO57"/>
-    <mergeCell ref="AV58:AW58"/>
+    <mergeCell ref="AP57:AQ57"/>
+    <mergeCell ref="AR57:AS57"/>
+    <mergeCell ref="AT57:AU57"/>
+    <mergeCell ref="AV57:AW57"/>
+    <mergeCell ref="AX57:AY57"/>
+    <mergeCell ref="AZ57:BA57"/>
+    <mergeCell ref="BB57:BC57"/>
+    <mergeCell ref="BD57:BE57"/>
+    <mergeCell ref="BF57:BI57"/>
+    <mergeCell ref="B58:I58"/>
+    <mergeCell ref="J58:K58"/>
+    <mergeCell ref="L58:M58"/>
     <mergeCell ref="N58:O58"/>
     <mergeCell ref="P58:Q58"/>
     <mergeCell ref="R58:S58"/>
     <mergeCell ref="T58:U58"/>
+    <mergeCell ref="V58:W58"/>
     <mergeCell ref="X58:Y58"/>
     <mergeCell ref="Z58:AA58"/>
     <mergeCell ref="AB58:AC58"/>
     <mergeCell ref="AD58:AE58"/>
     <mergeCell ref="AF58:AG58"/>
     <mergeCell ref="AH58:AI58"/>
     <mergeCell ref="AJ58:AK58"/>
     <mergeCell ref="AL58:AM58"/>
     <mergeCell ref="AN58:AO58"/>
-    <mergeCell ref="B58:I58"/>
-[...1 lines deleted...]
-    <mergeCell ref="L58:M58"/>
+    <mergeCell ref="AP58:AQ58"/>
+    <mergeCell ref="AR58:AS58"/>
+    <mergeCell ref="AT58:AU58"/>
+    <mergeCell ref="AV58:AW58"/>
+    <mergeCell ref="AX58:AY58"/>
+    <mergeCell ref="AZ58:BA58"/>
     <mergeCell ref="BB58:BC58"/>
-    <mergeCell ref="V58:W58"/>
+    <mergeCell ref="BD58:BE58"/>
+    <mergeCell ref="BF58:BI58"/>
     <mergeCell ref="B59:I59"/>
     <mergeCell ref="J59:K59"/>
     <mergeCell ref="L59:M59"/>
     <mergeCell ref="N59:O59"/>
     <mergeCell ref="P59:Q59"/>
     <mergeCell ref="R59:S59"/>
     <mergeCell ref="T59:U59"/>
     <mergeCell ref="V59:W59"/>
     <mergeCell ref="X59:Y59"/>
     <mergeCell ref="Z59:AA59"/>
     <mergeCell ref="AB59:AC59"/>
     <mergeCell ref="AD59:AE59"/>
     <mergeCell ref="AF59:AG59"/>
     <mergeCell ref="AH59:AI59"/>
     <mergeCell ref="AJ59:AK59"/>
     <mergeCell ref="AL59:AM59"/>
     <mergeCell ref="AN59:AO59"/>
     <mergeCell ref="AP59:AQ59"/>
     <mergeCell ref="AR59:AS59"/>
     <mergeCell ref="AT59:AU59"/>
     <mergeCell ref="AV59:AW59"/>
     <mergeCell ref="AX59:AY59"/>
     <mergeCell ref="AZ59:BA59"/>
     <mergeCell ref="BB59:BC59"/>
-    <mergeCell ref="AP58:AQ58"/>
-[...1 lines deleted...]
-    <mergeCell ref="AT58:AU58"/>
+    <mergeCell ref="BD59:BE59"/>
+    <mergeCell ref="BF59:BI59"/>
     <mergeCell ref="B60:I60"/>
     <mergeCell ref="J60:K60"/>
     <mergeCell ref="L60:M60"/>
     <mergeCell ref="N60:O60"/>
     <mergeCell ref="P60:Q60"/>
     <mergeCell ref="R60:S60"/>
     <mergeCell ref="T60:U60"/>
     <mergeCell ref="V60:W60"/>
     <mergeCell ref="X60:Y60"/>
     <mergeCell ref="Z60:AA60"/>
     <mergeCell ref="AB60:AC60"/>
     <mergeCell ref="AD60:AE60"/>
     <mergeCell ref="AF60:AG60"/>
     <mergeCell ref="AH60:AI60"/>
     <mergeCell ref="AJ60:AK60"/>
     <mergeCell ref="AL60:AM60"/>
     <mergeCell ref="AN60:AO60"/>
+    <mergeCell ref="AP60:AQ60"/>
+    <mergeCell ref="AR60:AS60"/>
     <mergeCell ref="AT60:AU60"/>
     <mergeCell ref="AV60:AW60"/>
     <mergeCell ref="AX60:AY60"/>
     <mergeCell ref="AZ60:BA60"/>
     <mergeCell ref="BB60:BC60"/>
     <mergeCell ref="BD60:BE60"/>
     <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="B61:I61"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="Z61:AA61"/>
+    <mergeCell ref="AB61:AC61"/>
+    <mergeCell ref="AD61:AE61"/>
+    <mergeCell ref="AF61:AG61"/>
+    <mergeCell ref="AH61:AI61"/>
+    <mergeCell ref="AJ61:AK61"/>
+    <mergeCell ref="AL61:AM61"/>
+    <mergeCell ref="AN61:AO61"/>
+    <mergeCell ref="AP61:AQ61"/>
+    <mergeCell ref="AR61:AS61"/>
+    <mergeCell ref="AT61:AU61"/>
+    <mergeCell ref="AV61:AW61"/>
+    <mergeCell ref="AX61:AY61"/>
+    <mergeCell ref="AZ61:BA61"/>
+    <mergeCell ref="BB61:BC61"/>
+    <mergeCell ref="BD61:BE61"/>
+    <mergeCell ref="BF61:BI61"/>
     <mergeCell ref="B62:I62"/>
     <mergeCell ref="J62:K62"/>
     <mergeCell ref="L62:M62"/>
     <mergeCell ref="N62:O62"/>
     <mergeCell ref="P62:Q62"/>
     <mergeCell ref="R62:S62"/>
     <mergeCell ref="T62:U62"/>
     <mergeCell ref="V62:W62"/>
     <mergeCell ref="X62:Y62"/>
     <mergeCell ref="Z62:AA62"/>
     <mergeCell ref="AB62:AC62"/>
     <mergeCell ref="AD62:AE62"/>
     <mergeCell ref="AF62:AG62"/>
     <mergeCell ref="AH62:AI62"/>
     <mergeCell ref="AJ62:AK62"/>
     <mergeCell ref="AL62:AM62"/>
     <mergeCell ref="AN62:AO62"/>
     <mergeCell ref="AP62:AQ62"/>
     <mergeCell ref="AR62:AS62"/>
     <mergeCell ref="AT62:AU62"/>
     <mergeCell ref="AV62:AW62"/>
     <mergeCell ref="AX62:AY62"/>
     <mergeCell ref="AZ62:BA62"/>
     <mergeCell ref="BB62:BC62"/>
     <mergeCell ref="BD62:BE62"/>
@@ -12698,1132 +10205,760 @@
     <mergeCell ref="J64:K64"/>
     <mergeCell ref="L64:M64"/>
     <mergeCell ref="N64:O64"/>
     <mergeCell ref="P64:Q64"/>
     <mergeCell ref="R64:S64"/>
     <mergeCell ref="T64:U64"/>
     <mergeCell ref="V64:W64"/>
     <mergeCell ref="X64:Y64"/>
     <mergeCell ref="Z64:AA64"/>
     <mergeCell ref="AB64:AC64"/>
     <mergeCell ref="AD64:AE64"/>
     <mergeCell ref="AF64:AG64"/>
     <mergeCell ref="AH64:AI64"/>
     <mergeCell ref="AJ64:AK64"/>
     <mergeCell ref="AL64:AM64"/>
     <mergeCell ref="AN64:AO64"/>
     <mergeCell ref="AP64:AQ64"/>
     <mergeCell ref="AR64:AS64"/>
     <mergeCell ref="AT64:AU64"/>
     <mergeCell ref="AV64:AW64"/>
     <mergeCell ref="AX64:AY64"/>
     <mergeCell ref="AZ64:BA64"/>
     <mergeCell ref="BB64:BC64"/>
     <mergeCell ref="BD64:BE64"/>
     <mergeCell ref="BF64:BI64"/>
-    <mergeCell ref="AN66:AO66"/>
-[...5 lines deleted...]
-    <mergeCell ref="AZ66:BA66"/>
     <mergeCell ref="B65:I65"/>
     <mergeCell ref="J65:K65"/>
     <mergeCell ref="L65:M65"/>
     <mergeCell ref="N65:O65"/>
     <mergeCell ref="P65:Q65"/>
     <mergeCell ref="R65:S65"/>
     <mergeCell ref="T65:U65"/>
     <mergeCell ref="V65:W65"/>
     <mergeCell ref="X65:Y65"/>
     <mergeCell ref="Z65:AA65"/>
     <mergeCell ref="AB65:AC65"/>
     <mergeCell ref="AD65:AE65"/>
     <mergeCell ref="AF65:AG65"/>
     <mergeCell ref="AH65:AI65"/>
     <mergeCell ref="AJ65:AK65"/>
     <mergeCell ref="AL65:AM65"/>
-    <mergeCell ref="AD68:AE68"/>
-[...2 lines deleted...]
-    <mergeCell ref="AJ68:AK68"/>
     <mergeCell ref="AN65:AO65"/>
-    <mergeCell ref="AT67:AU67"/>
-[...5 lines deleted...]
-    <mergeCell ref="BF67:BI67"/>
     <mergeCell ref="AP65:AQ65"/>
     <mergeCell ref="AR65:AS65"/>
     <mergeCell ref="AT65:AU65"/>
     <mergeCell ref="AV65:AW65"/>
     <mergeCell ref="AX65:AY65"/>
     <mergeCell ref="AZ65:BA65"/>
     <mergeCell ref="BB65:BC65"/>
     <mergeCell ref="BD65:BE65"/>
     <mergeCell ref="BF65:BI65"/>
-    <mergeCell ref="BB66:BC66"/>
-[...11 lines deleted...]
-    <mergeCell ref="J69:K69"/>
     <mergeCell ref="B66:I66"/>
     <mergeCell ref="J66:K66"/>
-    <mergeCell ref="L69:M69"/>
-[...2 lines deleted...]
-    <mergeCell ref="R69:S69"/>
     <mergeCell ref="L66:M66"/>
     <mergeCell ref="N66:O66"/>
     <mergeCell ref="P66:Q66"/>
     <mergeCell ref="R66:S66"/>
     <mergeCell ref="T66:U66"/>
     <mergeCell ref="V66:W66"/>
     <mergeCell ref="X66:Y66"/>
     <mergeCell ref="Z66:AA66"/>
     <mergeCell ref="AB66:AC66"/>
-    <mergeCell ref="Z68:AA68"/>
-[...9 lines deleted...]
-    <mergeCell ref="X68:Y68"/>
+    <mergeCell ref="AD66:AE66"/>
+    <mergeCell ref="AF66:AG66"/>
+    <mergeCell ref="AH66:AI66"/>
+    <mergeCell ref="AJ66:AK66"/>
+    <mergeCell ref="AL66:AM66"/>
+    <mergeCell ref="AN66:AO66"/>
+    <mergeCell ref="AP66:AQ66"/>
+    <mergeCell ref="AR66:AS66"/>
+    <mergeCell ref="AT66:AU66"/>
+    <mergeCell ref="AV66:AW66"/>
+    <mergeCell ref="AX66:AY66"/>
+    <mergeCell ref="AZ66:BA66"/>
+    <mergeCell ref="BB66:BC66"/>
+    <mergeCell ref="BD66:BE66"/>
+    <mergeCell ref="BF66:BI66"/>
     <mergeCell ref="B67:I67"/>
     <mergeCell ref="J67:K67"/>
     <mergeCell ref="L67:M67"/>
     <mergeCell ref="N67:O67"/>
     <mergeCell ref="P67:Q67"/>
     <mergeCell ref="R67:S67"/>
     <mergeCell ref="T67:U67"/>
     <mergeCell ref="V67:W67"/>
     <mergeCell ref="X67:Y67"/>
     <mergeCell ref="Z67:AA67"/>
     <mergeCell ref="AB67:AC67"/>
     <mergeCell ref="AD67:AE67"/>
     <mergeCell ref="AF67:AG67"/>
     <mergeCell ref="AH67:AI67"/>
     <mergeCell ref="AJ67:AK67"/>
     <mergeCell ref="AL67:AM67"/>
     <mergeCell ref="AN67:AO67"/>
     <mergeCell ref="AP67:AQ67"/>
     <mergeCell ref="AR67:AS67"/>
-    <mergeCell ref="AD66:AE66"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL66:AM66"/>
+    <mergeCell ref="AT67:AU67"/>
+    <mergeCell ref="AV67:AW67"/>
+    <mergeCell ref="AX67:AY67"/>
+    <mergeCell ref="AZ67:BA67"/>
+    <mergeCell ref="BB67:BC67"/>
+    <mergeCell ref="BD67:BE67"/>
+    <mergeCell ref="BF67:BI67"/>
+    <mergeCell ref="B68:I68"/>
+    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="L68:M68"/>
+    <mergeCell ref="N68:O68"/>
+    <mergeCell ref="P68:Q68"/>
+    <mergeCell ref="R68:S68"/>
+    <mergeCell ref="T68:U68"/>
+    <mergeCell ref="V68:W68"/>
+    <mergeCell ref="X68:Y68"/>
+    <mergeCell ref="Z68:AA68"/>
+    <mergeCell ref="AB68:AC68"/>
+    <mergeCell ref="AD68:AE68"/>
+    <mergeCell ref="AF68:AG68"/>
+    <mergeCell ref="AH68:AI68"/>
+    <mergeCell ref="AJ68:AK68"/>
+    <mergeCell ref="AL68:AM68"/>
+    <mergeCell ref="AN68:AO68"/>
+    <mergeCell ref="AP68:AQ68"/>
+    <mergeCell ref="AR68:AS68"/>
+    <mergeCell ref="AT68:AU68"/>
+    <mergeCell ref="AV68:AW68"/>
+    <mergeCell ref="AX68:AY68"/>
+    <mergeCell ref="AZ68:BA68"/>
+    <mergeCell ref="BB68:BC68"/>
+    <mergeCell ref="BD68:BE68"/>
+    <mergeCell ref="BF68:BI68"/>
+    <mergeCell ref="AV70:AW70"/>
+    <mergeCell ref="AX70:AY70"/>
+    <mergeCell ref="AZ70:BA70"/>
+    <mergeCell ref="B69:I69"/>
+    <mergeCell ref="J69:K69"/>
+    <mergeCell ref="L69:M69"/>
+    <mergeCell ref="N69:O69"/>
+    <mergeCell ref="P69:Q69"/>
+    <mergeCell ref="R69:S69"/>
     <mergeCell ref="T69:U69"/>
     <mergeCell ref="V69:W69"/>
     <mergeCell ref="X69:Y69"/>
     <mergeCell ref="Z69:AA69"/>
     <mergeCell ref="AB69:AC69"/>
     <mergeCell ref="AD69:AE69"/>
     <mergeCell ref="AF69:AG69"/>
     <mergeCell ref="AH69:AI69"/>
     <mergeCell ref="AJ69:AK69"/>
     <mergeCell ref="AL69:AM69"/>
     <mergeCell ref="AN69:AO69"/>
-    <mergeCell ref="BD70:BE70"/>
-    <mergeCell ref="BF70:BI70"/>
+    <mergeCell ref="BB71:BC71"/>
+    <mergeCell ref="BD71:BE71"/>
+    <mergeCell ref="BF71:BI71"/>
+    <mergeCell ref="AP69:AQ69"/>
+    <mergeCell ref="AR69:AS69"/>
     <mergeCell ref="AT69:AU69"/>
-    <mergeCell ref="AZ69:BA69"/>
     <mergeCell ref="AV69:AW69"/>
     <mergeCell ref="AX69:AY69"/>
+    <mergeCell ref="AZ69:BA69"/>
+    <mergeCell ref="BB69:BC69"/>
     <mergeCell ref="BD69:BE69"/>
     <mergeCell ref="BF69:BI69"/>
-    <mergeCell ref="BB69:BC69"/>
     <mergeCell ref="B70:I70"/>
     <mergeCell ref="J70:K70"/>
     <mergeCell ref="L70:M70"/>
     <mergeCell ref="N70:O70"/>
     <mergeCell ref="P70:Q70"/>
     <mergeCell ref="R70:S70"/>
     <mergeCell ref="T70:U70"/>
     <mergeCell ref="V70:W70"/>
     <mergeCell ref="X70:Y70"/>
     <mergeCell ref="Z70:AA70"/>
     <mergeCell ref="AB70:AC70"/>
     <mergeCell ref="AD70:AE70"/>
     <mergeCell ref="AF70:AG70"/>
     <mergeCell ref="AH70:AI70"/>
     <mergeCell ref="AJ70:AK70"/>
     <mergeCell ref="AL70:AM70"/>
     <mergeCell ref="AN70:AO70"/>
-    <mergeCell ref="BB68:BC68"/>
-[...1 lines deleted...]
-    <mergeCell ref="AN68:AO68"/>
     <mergeCell ref="AP70:AQ70"/>
     <mergeCell ref="AR70:AS70"/>
     <mergeCell ref="AT70:AU70"/>
-    <mergeCell ref="AV70:AW70"/>
-[...1 lines deleted...]
-    <mergeCell ref="AZ70:BA70"/>
+    <mergeCell ref="AD72:AE72"/>
+    <mergeCell ref="AF72:AG72"/>
+    <mergeCell ref="AH72:AI72"/>
+    <mergeCell ref="AJ72:AK72"/>
+    <mergeCell ref="AL72:AM72"/>
+    <mergeCell ref="AN72:AO72"/>
     <mergeCell ref="BB70:BC70"/>
-    <mergeCell ref="AP69:AQ69"/>
-[...7 lines deleted...]
-    <mergeCell ref="A71:I71"/>
+    <mergeCell ref="BD70:BE70"/>
+    <mergeCell ref="BF70:BI70"/>
+    <mergeCell ref="B71:I71"/>
     <mergeCell ref="J71:K71"/>
     <mergeCell ref="L71:M71"/>
     <mergeCell ref="N71:O71"/>
     <mergeCell ref="P71:Q71"/>
     <mergeCell ref="R71:S71"/>
     <mergeCell ref="T71:U71"/>
     <mergeCell ref="V71:W71"/>
     <mergeCell ref="X71:Y71"/>
     <mergeCell ref="Z71:AA71"/>
     <mergeCell ref="AB71:AC71"/>
     <mergeCell ref="AD71:AE71"/>
     <mergeCell ref="AF71:AG71"/>
     <mergeCell ref="AH71:AI71"/>
     <mergeCell ref="AJ71:AK71"/>
+    <mergeCell ref="AL71:AM71"/>
+    <mergeCell ref="AN71:AO71"/>
     <mergeCell ref="AP71:AQ71"/>
     <mergeCell ref="AR71:AS71"/>
     <mergeCell ref="AT71:AU71"/>
     <mergeCell ref="AV71:AW71"/>
     <mergeCell ref="AX71:AY71"/>
     <mergeCell ref="AZ71:BA71"/>
-    <mergeCell ref="BB71:BC71"/>
-[...9 lines deleted...]
-    <mergeCell ref="A34:BJ34"/>
+    <mergeCell ref="AP72:AQ72"/>
+    <mergeCell ref="AR72:AS72"/>
+    <mergeCell ref="AT72:AU72"/>
+    <mergeCell ref="AV72:AW72"/>
+    <mergeCell ref="AX72:AY72"/>
+    <mergeCell ref="AZ72:BA72"/>
+    <mergeCell ref="BB72:BC72"/>
+    <mergeCell ref="BD72:BE72"/>
+    <mergeCell ref="BF72:BI72"/>
+    <mergeCell ref="A73:I73"/>
+    <mergeCell ref="J73:AG73"/>
+    <mergeCell ref="AH73:BE73"/>
+    <mergeCell ref="BF73:BI73"/>
+    <mergeCell ref="A75:AF75"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="C76:N76"/>
+    <mergeCell ref="O76:Q76"/>
+    <mergeCell ref="R76:T76"/>
+    <mergeCell ref="U76:W76"/>
+    <mergeCell ref="X76:Z76"/>
+    <mergeCell ref="AA76:AF76"/>
+    <mergeCell ref="A72:I72"/>
+    <mergeCell ref="J72:K72"/>
+    <mergeCell ref="L72:M72"/>
+    <mergeCell ref="N72:O72"/>
+    <mergeCell ref="P72:Q72"/>
+    <mergeCell ref="R72:S72"/>
+    <mergeCell ref="T72:U72"/>
+    <mergeCell ref="V72:W72"/>
+    <mergeCell ref="X72:Y72"/>
+    <mergeCell ref="Z72:AA72"/>
+    <mergeCell ref="AB72:AC72"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="C77:N77"/>
+    <mergeCell ref="O77:Q77"/>
+    <mergeCell ref="R77:T77"/>
+    <mergeCell ref="U77:W77"/>
+    <mergeCell ref="X77:Z77"/>
+    <mergeCell ref="AA77:AF77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="C78:N78"/>
+    <mergeCell ref="O78:Q78"/>
+    <mergeCell ref="R78:T78"/>
+    <mergeCell ref="U78:W78"/>
+    <mergeCell ref="X78:Z78"/>
+    <mergeCell ref="AA78:AF78"/>
+    <mergeCell ref="A80:AF80"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="C81:AC81"/>
+    <mergeCell ref="AD81:AG81"/>
+    <mergeCell ref="A82:B82"/>
+    <mergeCell ref="C82:AC82"/>
+    <mergeCell ref="AD82:AG82"/>
+    <mergeCell ref="BO82:BT82"/>
+    <mergeCell ref="B88:AJ88"/>
+    <mergeCell ref="A32:BJ32"/>
+    <mergeCell ref="B33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="AB33:AC33"/>
+    <mergeCell ref="AD33:AE33"/>
+    <mergeCell ref="AF33:AG33"/>
+    <mergeCell ref="AH33:AI33"/>
+    <mergeCell ref="AJ33:AK33"/>
+    <mergeCell ref="AL33:AM33"/>
+    <mergeCell ref="AN33:AO33"/>
+    <mergeCell ref="AP33:AQ33"/>
+    <mergeCell ref="AR33:AS33"/>
+    <mergeCell ref="AT33:AU33"/>
+    <mergeCell ref="AV33:AW33"/>
+    <mergeCell ref="AX33:AY33"/>
+    <mergeCell ref="AZ33:BA33"/>
+    <mergeCell ref="BB33:BC33"/>
+    <mergeCell ref="BD33:BE33"/>
+    <mergeCell ref="BF33:BI33"/>
+    <mergeCell ref="AN34:AO34"/>
+    <mergeCell ref="AP34:AQ34"/>
+    <mergeCell ref="AR34:AS34"/>
+    <mergeCell ref="AT34:AU34"/>
+    <mergeCell ref="AV34:AW34"/>
+    <mergeCell ref="AX34:AY34"/>
+    <mergeCell ref="AZ34:BA34"/>
+    <mergeCell ref="BB34:BC34"/>
+    <mergeCell ref="BD34:BE34"/>
+    <mergeCell ref="BF34:BI34"/>
     <mergeCell ref="B35:I35"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="Z35:AA35"/>
     <mergeCell ref="AB35:AC35"/>
     <mergeCell ref="AD35:AE35"/>
     <mergeCell ref="AF35:AG35"/>
     <mergeCell ref="AH35:AI35"/>
-    <mergeCell ref="A73:BJ73"/>
-[...450 lines deleted...]
-    <mergeCell ref="AD90:AE90"/>
     <mergeCell ref="AJ35:AK35"/>
     <mergeCell ref="AL35:AM35"/>
     <mergeCell ref="AN35:AO35"/>
     <mergeCell ref="AP35:AQ35"/>
     <mergeCell ref="AR35:AS35"/>
     <mergeCell ref="AT35:AU35"/>
+    <mergeCell ref="AV35:AW35"/>
+    <mergeCell ref="AX35:AY35"/>
+    <mergeCell ref="AZ35:BA35"/>
+    <mergeCell ref="BB35:BC35"/>
+    <mergeCell ref="BD35:BE35"/>
+    <mergeCell ref="BF35:BI35"/>
+    <mergeCell ref="B36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="Z36:AA36"/>
+    <mergeCell ref="AB36:AC36"/>
+    <mergeCell ref="AD36:AE36"/>
+    <mergeCell ref="AF36:AG36"/>
+    <mergeCell ref="AH36:AI36"/>
+    <mergeCell ref="AJ36:AK36"/>
+    <mergeCell ref="AL36:AM36"/>
     <mergeCell ref="AN36:AO36"/>
     <mergeCell ref="AP36:AQ36"/>
     <mergeCell ref="AR36:AS36"/>
     <mergeCell ref="AT36:AU36"/>
     <mergeCell ref="AV36:AW36"/>
     <mergeCell ref="AX36:AY36"/>
     <mergeCell ref="AZ36:BA36"/>
     <mergeCell ref="BB36:BC36"/>
     <mergeCell ref="BD36:BE36"/>
     <mergeCell ref="BF36:BI36"/>
     <mergeCell ref="B37:I37"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="N37:O37"/>
     <mergeCell ref="P37:Q37"/>
     <mergeCell ref="R37:S37"/>
     <mergeCell ref="T37:U37"/>
     <mergeCell ref="V37:W37"/>
     <mergeCell ref="X37:Y37"/>
     <mergeCell ref="Z37:AA37"/>
     <mergeCell ref="AB37:AC37"/>
     <mergeCell ref="AD37:AE37"/>
     <mergeCell ref="AF37:AG37"/>
     <mergeCell ref="AH37:AI37"/>
     <mergeCell ref="AJ37:AK37"/>
     <mergeCell ref="AL37:AM37"/>
     <mergeCell ref="AN37:AO37"/>
     <mergeCell ref="AP37:AQ37"/>
     <mergeCell ref="AR37:AS37"/>
     <mergeCell ref="AT37:AU37"/>
     <mergeCell ref="AV37:AW37"/>
     <mergeCell ref="AX37:AY37"/>
     <mergeCell ref="AZ37:BA37"/>
     <mergeCell ref="BB37:BC37"/>
     <mergeCell ref="BD37:BE37"/>
     <mergeCell ref="BF37:BI37"/>
+    <mergeCell ref="B38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="Z38:AA38"/>
+    <mergeCell ref="AB38:AC38"/>
+    <mergeCell ref="AD38:AE38"/>
+    <mergeCell ref="AF38:AG38"/>
+    <mergeCell ref="AH38:AI38"/>
+    <mergeCell ref="AJ38:AK38"/>
+    <mergeCell ref="AL38:AM38"/>
+    <mergeCell ref="AN38:AO38"/>
+    <mergeCell ref="AP38:AQ38"/>
+    <mergeCell ref="AR38:AS38"/>
+    <mergeCell ref="AT38:AU38"/>
+    <mergeCell ref="AV38:AW38"/>
+    <mergeCell ref="AX38:AY38"/>
+    <mergeCell ref="AZ38:BA38"/>
+    <mergeCell ref="BB38:BC38"/>
+    <mergeCell ref="BD38:BE38"/>
+    <mergeCell ref="BF38:BI38"/>
     <mergeCell ref="B39:I39"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="N39:O39"/>
     <mergeCell ref="P39:Q39"/>
     <mergeCell ref="R39:S39"/>
     <mergeCell ref="T39:U39"/>
     <mergeCell ref="V39:W39"/>
     <mergeCell ref="X39:Y39"/>
     <mergeCell ref="Z39:AA39"/>
     <mergeCell ref="AB39:AC39"/>
     <mergeCell ref="AD39:AE39"/>
     <mergeCell ref="AF39:AG39"/>
     <mergeCell ref="AH39:AI39"/>
     <mergeCell ref="AJ39:AK39"/>
     <mergeCell ref="AL39:AM39"/>
     <mergeCell ref="AN39:AO39"/>
     <mergeCell ref="AP39:AQ39"/>
     <mergeCell ref="AR39:AS39"/>
     <mergeCell ref="AT39:AU39"/>
     <mergeCell ref="AV39:AW39"/>
     <mergeCell ref="AX39:AY39"/>
     <mergeCell ref="AZ39:BA39"/>
     <mergeCell ref="BB39:BC39"/>
     <mergeCell ref="BD39:BE39"/>
     <mergeCell ref="BF39:BI39"/>
-    <mergeCell ref="BF38:BI38"/>
-    <mergeCell ref="Z38:AA38"/>
     <mergeCell ref="B40:I40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="N40:O40"/>
     <mergeCell ref="P40:Q40"/>
     <mergeCell ref="R40:S40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="Z40:AA40"/>
     <mergeCell ref="AB40:AC40"/>
     <mergeCell ref="AD40:AE40"/>
     <mergeCell ref="AF40:AG40"/>
     <mergeCell ref="AH40:AI40"/>
     <mergeCell ref="AJ40:AK40"/>
     <mergeCell ref="AL40:AM40"/>
     <mergeCell ref="AN40:AO40"/>
+    <mergeCell ref="AP40:AQ40"/>
+    <mergeCell ref="AR40:AS40"/>
+    <mergeCell ref="AT40:AU40"/>
     <mergeCell ref="AV40:AW40"/>
     <mergeCell ref="AX40:AY40"/>
     <mergeCell ref="AZ40:BA40"/>
     <mergeCell ref="BB40:BC40"/>
     <mergeCell ref="BD40:BE40"/>
     <mergeCell ref="BF40:BI40"/>
-    <mergeCell ref="AB38:AC38"/>
-[...1 lines deleted...]
-    <mergeCell ref="AF38:AG38"/>
     <mergeCell ref="B41:I41"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="N41:O41"/>
     <mergeCell ref="P41:Q41"/>
     <mergeCell ref="R41:S41"/>
     <mergeCell ref="T41:U41"/>
     <mergeCell ref="V41:W41"/>
     <mergeCell ref="X41:Y41"/>
     <mergeCell ref="Z41:AA41"/>
     <mergeCell ref="AB41:AC41"/>
     <mergeCell ref="AD41:AE41"/>
     <mergeCell ref="AF41:AG41"/>
     <mergeCell ref="AH41:AI41"/>
     <mergeCell ref="AJ41:AK41"/>
     <mergeCell ref="AL41:AM41"/>
     <mergeCell ref="AN41:AO41"/>
+    <mergeCell ref="AP41:AQ41"/>
+    <mergeCell ref="AR41:AS41"/>
+    <mergeCell ref="AT41:AU41"/>
     <mergeCell ref="AV41:AW41"/>
     <mergeCell ref="AX41:AY41"/>
     <mergeCell ref="AZ41:BA41"/>
     <mergeCell ref="BB41:BC41"/>
     <mergeCell ref="BD41:BE41"/>
     <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="B42:I42"/>
+    <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="N42:O42"/>
-    <mergeCell ref="V42:W42"/>
-[...3 lines deleted...]
-    <mergeCell ref="J42:K42"/>
     <mergeCell ref="P42:Q42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="Z42:AA42"/>
     <mergeCell ref="AB42:AC42"/>
     <mergeCell ref="AD42:AE42"/>
     <mergeCell ref="AF42:AG42"/>
     <mergeCell ref="AH42:AI42"/>
     <mergeCell ref="AJ42:AK42"/>
     <mergeCell ref="AL42:AM42"/>
     <mergeCell ref="AN42:AO42"/>
     <mergeCell ref="AP42:AQ42"/>
     <mergeCell ref="AR42:AS42"/>
+    <mergeCell ref="AT42:AU42"/>
     <mergeCell ref="AV42:AW42"/>
+    <mergeCell ref="AX42:AY42"/>
     <mergeCell ref="AZ42:BA42"/>
     <mergeCell ref="BB42:BC42"/>
     <mergeCell ref="BD42:BE42"/>
     <mergeCell ref="BF42:BI42"/>
+    <mergeCell ref="B43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="N43:O43"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="X43:Y43"/>
+    <mergeCell ref="Z43:AA43"/>
+    <mergeCell ref="AB43:AC43"/>
+    <mergeCell ref="AD43:AE43"/>
+    <mergeCell ref="AF43:AG43"/>
+    <mergeCell ref="AH43:AI43"/>
+    <mergeCell ref="AJ43:AK43"/>
+    <mergeCell ref="AL43:AM43"/>
+    <mergeCell ref="AN43:AO43"/>
+    <mergeCell ref="AP43:AQ43"/>
+    <mergeCell ref="AR43:AS43"/>
+    <mergeCell ref="AT43:AU43"/>
+    <mergeCell ref="AV43:AW43"/>
+    <mergeCell ref="AX43:AY43"/>
+    <mergeCell ref="AZ43:BA43"/>
+    <mergeCell ref="BB43:BC43"/>
+    <mergeCell ref="BD43:BE43"/>
+    <mergeCell ref="BF43:BI43"/>
     <mergeCell ref="B44:I44"/>
     <mergeCell ref="J44:K44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="N44:O44"/>
     <mergeCell ref="P44:Q44"/>
     <mergeCell ref="R44:S44"/>
     <mergeCell ref="T44:U44"/>
     <mergeCell ref="V44:W44"/>
     <mergeCell ref="X44:Y44"/>
     <mergeCell ref="Z44:AA44"/>
     <mergeCell ref="AB44:AC44"/>
     <mergeCell ref="AD44:AE44"/>
     <mergeCell ref="AF44:AG44"/>
     <mergeCell ref="AH44:AI44"/>
     <mergeCell ref="AJ44:AK44"/>
     <mergeCell ref="AL44:AM44"/>
     <mergeCell ref="AN44:AO44"/>
     <mergeCell ref="AP44:AQ44"/>
     <mergeCell ref="AR44:AS44"/>
     <mergeCell ref="AT44:AU44"/>
     <mergeCell ref="AV44:AW44"/>
     <mergeCell ref="AX44:AY44"/>
     <mergeCell ref="AZ44:BA44"/>
     <mergeCell ref="BB44:BC44"/>
     <mergeCell ref="BD44:BE44"/>
     <mergeCell ref="BF44:BI44"/>
-    <mergeCell ref="Z43:AA43"/>
-    <mergeCell ref="AB43:AC43"/>
+    <mergeCell ref="B45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="V45:W45"/>
+    <mergeCell ref="X45:Y45"/>
+    <mergeCell ref="Z45:AA45"/>
+    <mergeCell ref="AB45:AC45"/>
+    <mergeCell ref="AD45:AE45"/>
+    <mergeCell ref="AF45:AG45"/>
+    <mergeCell ref="AH45:AI45"/>
+    <mergeCell ref="AJ45:AK45"/>
+    <mergeCell ref="AL45:AM45"/>
+    <mergeCell ref="AN45:AO45"/>
+    <mergeCell ref="AP45:AQ45"/>
+    <mergeCell ref="AR45:AS45"/>
+    <mergeCell ref="AT45:AU45"/>
+    <mergeCell ref="AV45:AW45"/>
+    <mergeCell ref="AX45:AY45"/>
+    <mergeCell ref="AZ45:BA45"/>
+    <mergeCell ref="BB45:BC45"/>
+    <mergeCell ref="BD45:BE45"/>
+    <mergeCell ref="BF45:BI45"/>
     <mergeCell ref="B46:I46"/>
     <mergeCell ref="J46:K46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="N46:O46"/>
     <mergeCell ref="P46:Q46"/>
     <mergeCell ref="R46:S46"/>
     <mergeCell ref="T46:U46"/>
     <mergeCell ref="V46:W46"/>
     <mergeCell ref="X46:Y46"/>
     <mergeCell ref="Z46:AA46"/>
     <mergeCell ref="AB46:AC46"/>
     <mergeCell ref="AD46:AE46"/>
     <mergeCell ref="AF46:AG46"/>
     <mergeCell ref="AH46:AI46"/>
     <mergeCell ref="AJ46:AK46"/>
     <mergeCell ref="AL46:AM46"/>
-    <mergeCell ref="X43:Y43"/>
-[...14 lines deleted...]
-    <mergeCell ref="AJ45:AK45"/>
     <mergeCell ref="AN46:AO46"/>
     <mergeCell ref="AP46:AQ46"/>
     <mergeCell ref="AR46:AS46"/>
     <mergeCell ref="AT46:AU46"/>
     <mergeCell ref="AV46:AW46"/>
     <mergeCell ref="AX46:AY46"/>
-    <mergeCell ref="AL45:AM45"/>
-[...5 lines deleted...]
-    <mergeCell ref="AX45:AY45"/>
     <mergeCell ref="AZ46:BA46"/>
     <mergeCell ref="BB46:BC46"/>
     <mergeCell ref="BD46:BE46"/>
     <mergeCell ref="BF46:BI46"/>
     <mergeCell ref="B47:I47"/>
     <mergeCell ref="J47:K47"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="N47:O47"/>
     <mergeCell ref="P47:Q47"/>
     <mergeCell ref="R47:S47"/>
     <mergeCell ref="T47:U47"/>
     <mergeCell ref="V47:W47"/>
     <mergeCell ref="X47:Y47"/>
     <mergeCell ref="Z47:AA47"/>
     <mergeCell ref="AB47:AC47"/>
     <mergeCell ref="AD47:AE47"/>
     <mergeCell ref="AF47:AG47"/>
     <mergeCell ref="AH47:AI47"/>
     <mergeCell ref="AJ47:AK47"/>
     <mergeCell ref="AL47:AM47"/>
     <mergeCell ref="AN47:AO47"/>
     <mergeCell ref="AP47:AQ47"/>
     <mergeCell ref="AR47:AS47"/>
     <mergeCell ref="AT47:AU47"/>
     <mergeCell ref="AV47:AW47"/>
     <mergeCell ref="AX47:AY47"/>
+    <mergeCell ref="AZ47:BA47"/>
+    <mergeCell ref="BB47:BC47"/>
     <mergeCell ref="BD47:BE47"/>
     <mergeCell ref="BF47:BI47"/>
-    <mergeCell ref="AZ47:BA47"/>
-[...1 lines deleted...]
-    <mergeCell ref="BB49:BC49"/>
     <mergeCell ref="B48:I48"/>
     <mergeCell ref="J48:K48"/>
     <mergeCell ref="L48:M48"/>
     <mergeCell ref="N48:O48"/>
     <mergeCell ref="P48:Q48"/>
     <mergeCell ref="R48:S48"/>
     <mergeCell ref="T48:U48"/>
     <mergeCell ref="V48:W48"/>
     <mergeCell ref="X48:Y48"/>
     <mergeCell ref="Z48:AA48"/>
     <mergeCell ref="AB48:AC48"/>
     <mergeCell ref="AD48:AE48"/>
     <mergeCell ref="AF48:AG48"/>
     <mergeCell ref="AH48:AI48"/>
     <mergeCell ref="AJ48:AK48"/>
     <mergeCell ref="AL48:AM48"/>
     <mergeCell ref="AN48:AO48"/>
-    <mergeCell ref="AL50:AM50"/>
-    <mergeCell ref="AN50:AO50"/>
     <mergeCell ref="AP48:AQ48"/>
     <mergeCell ref="AR48:AS48"/>
     <mergeCell ref="AT48:AU48"/>
     <mergeCell ref="AV48:AW48"/>
     <mergeCell ref="AX48:AY48"/>
     <mergeCell ref="AZ48:BA48"/>
     <mergeCell ref="BB48:BC48"/>
     <mergeCell ref="BD48:BE48"/>
     <mergeCell ref="BF48:BI48"/>
+    <mergeCell ref="AN50:AO50"/>
+    <mergeCell ref="AP50:AQ50"/>
+    <mergeCell ref="AR50:AS50"/>
+    <mergeCell ref="AT50:AU50"/>
+    <mergeCell ref="AV50:AW50"/>
+    <mergeCell ref="AX50:AY50"/>
+    <mergeCell ref="AZ50:BA50"/>
+    <mergeCell ref="B49:I49"/>
+    <mergeCell ref="J49:K49"/>
     <mergeCell ref="L49:M49"/>
     <mergeCell ref="N49:O49"/>
     <mergeCell ref="P49:Q49"/>
     <mergeCell ref="R49:S49"/>
     <mergeCell ref="T49:U49"/>
     <mergeCell ref="V49:W49"/>
     <mergeCell ref="X49:Y49"/>
     <mergeCell ref="Z49:AA49"/>
     <mergeCell ref="AB49:AC49"/>
     <mergeCell ref="AD49:AE49"/>
     <mergeCell ref="AF49:AG49"/>
     <mergeCell ref="AH49:AI49"/>
     <mergeCell ref="AJ49:AK49"/>
     <mergeCell ref="AL49:AM49"/>
     <mergeCell ref="AN49:AO49"/>
+    <mergeCell ref="BB50:BC50"/>
+    <mergeCell ref="BD50:BE50"/>
+    <mergeCell ref="BF50:BI50"/>
+    <mergeCell ref="A51:I51"/>
+    <mergeCell ref="J51:AG51"/>
+    <mergeCell ref="AH51:BE51"/>
+    <mergeCell ref="BF51:BI51"/>
+    <mergeCell ref="AP49:AQ49"/>
+    <mergeCell ref="AR49:AS49"/>
     <mergeCell ref="AT49:AU49"/>
     <mergeCell ref="AV49:AW49"/>
     <mergeCell ref="AX49:AY49"/>
     <mergeCell ref="AZ49:BA49"/>
+    <mergeCell ref="BB49:BC49"/>
     <mergeCell ref="BD49:BE49"/>
     <mergeCell ref="BF49:BI49"/>
-    <mergeCell ref="AV50:AW50"/>
-[...16 lines deleted...]
-    <mergeCell ref="B50:I50"/>
+    <mergeCell ref="A50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="N50:O50"/>
     <mergeCell ref="P50:Q50"/>
     <mergeCell ref="R50:S50"/>
     <mergeCell ref="T50:U50"/>
     <mergeCell ref="V50:W50"/>
     <mergeCell ref="X50:Y50"/>
     <mergeCell ref="Z50:AA50"/>
     <mergeCell ref="AB50:AC50"/>
     <mergeCell ref="AD50:AE50"/>
     <mergeCell ref="AF50:AG50"/>
     <mergeCell ref="AH50:AI50"/>
     <mergeCell ref="AJ50:AK50"/>
-    <mergeCell ref="J51:K51"/>
-[...78 lines deleted...]
-    <mergeCell ref="AT50:AU50"/>
+    <mergeCell ref="AL50:AM50"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.36458333333333331" right="0.19685039370078741" top="0.6692913385826772" bottom="0.47244094488188981" header="0.6692913385826772" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <rowBreaks count="3" manualBreakCount="3">
-[...2 lines deleted...]
-    <brk id="91" max="16383" man="1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="26" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
-    <ignoredError sqref="N36:O36 N38:O39" formulaRange="1"/>
+    <ignoredError sqref="AL41:AM42" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B50" sqref="B50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <sheetData/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>