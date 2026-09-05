--- v0 (2026-04-17)
+++ v1 (2026-09-05)
@@ -1,141 +1,2495 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0868BD3F" w14:textId="7F4E1A43" w:rsidR="007A75F6" w:rsidRPr="009A31A1" w:rsidRDefault="002D486C" w:rsidP="009A31A1">
+    <w:p w14:paraId="6D6B08FA" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00336C25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Додаток №1 до наказу по ДВНЗ "УжНУ" № 366/01-06 від 03.04.2026року</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3E445B80" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00336C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A31A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Державний вищий навчальний заклад "Ужгородський національний університет" Розміри оплати за навчання на 2026/2027 навчальний рік для здобувачів </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7720EE" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00336C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A31A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A31A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> року вступу (1 рік навчання)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="9799" w:type="dxa"/>
+        <w:tblInd w:w="101" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="799"/>
+        <w:gridCol w:w="3211"/>
+        <w:gridCol w:w="3269"/>
+        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="1536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="76AF0D2F" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9799" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="783725B8" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3308"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+              </w:rPr>
+              <w:t>Освітній</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+              </w:rPr>
+              <w:t>ст</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+              </w:rPr>
+              <w:t>упінь</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>БАКАЛАВРИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="1B2C8E46" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="623"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4010" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3499C254" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Спеціальність</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09C0ECE8" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="494D3255" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Освітня програма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3190CD9B" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вартість</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>одного</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="25"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>року</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">навчання </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="58D6B303" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="175ADA8A" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="137EA213" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Назва</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C1C6061" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67AA7341" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Денна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="111474EF" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Заочна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="3C67B0B2" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9799" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F9E7127" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Біологічний</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>факультет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="634D9258" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="617"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70F27A19" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А4.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2142FE54" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Середня освіта. Біологія </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> здоров'я</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>людини</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2223B010" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Біологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E261D98" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="002B7217" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="274A2A82" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="002B7217" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="1524B912" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31F420FF" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Е1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DA2A71B" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Біологія та біохімія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F1BA28" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Біологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B7F7A68" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="002B7217" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7487B481" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="002B7217" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>46000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="7B4897B3" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CDC92EC" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Н1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74FD4817" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Агрономія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33C38AD3" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Садівництво</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>та виноградарство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FB18CDA" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09757CFC" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>46000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2AF0AB29" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00336C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A31A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Державний вищий навчальний заклад "Ужгородський національний університет" </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE3048E" w14:textId="77777777" w:rsidR="00336C25" w:rsidRDefault="00336C25" w:rsidP="00336C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A31A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Державний вищий навчальний заклад "Ужгородський національний університет" Розміри оплати за навчання на 2026/2027 навчальний рік для здобувачів </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3932B26C" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00336C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A31A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A31A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> року вступу (1 рік навчання)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F3B65E" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00336C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="9799" w:type="dxa"/>
+        <w:tblInd w:w="101" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="799"/>
+        <w:gridCol w:w="3211"/>
+        <w:gridCol w:w="3269"/>
+        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="1536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="16A860FC" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9799" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A82BE2" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3308"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+              </w:rPr>
+              <w:t>Освітній</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+              </w:rPr>
+              <w:t>ст</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+              </w:rPr>
+              <w:t>упінь</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single" w:color="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>МАГІСТРИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="256273A8" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="704"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4010" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="549D5BE4" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Спеціальність</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33DB2A72" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79F8317A" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Освітня програма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="418EFBE6" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вартість</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>одного</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="25"/>
+                <w:w w:val="102"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>року</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">навчання </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="2C01DBA2" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CFBCA59" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="728E9BC2" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Назва</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63FA631A" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17B8BF94" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Денна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="259A5028" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Заочна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="4B00D10D" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9799" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E53AC2B" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Біологічний</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>факультет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="56F0C6BE" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="617"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7960BAFB" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А4.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EF23888" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Середня освіта. Біологія </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> здоров'я</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>людини</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D6F6AEE" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Біологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36662F23" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="001D0551" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0551">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">57600 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="092B232A" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="001D0551" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0551">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>51000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="1B0FEAAB" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E05419C" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Е1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AB2EEAA" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Біологія та біохімія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D7AC64D" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Біологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A1649F3" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="001D0551" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0551">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">59000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="141F97D1" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="001D0551" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0551">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>52000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336C25" w:rsidRPr="009A31A1" w14:paraId="3E517777" w14:textId="77777777" w:rsidTr="00E4523A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CAA6F5F" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Н1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="417F73C4" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Агрономія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51890164" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Садівництво</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A31A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>та виноградарство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10073558" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="001D0551" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0551">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">59000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F96268A" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="001D0551" w:rsidRDefault="00336C25" w:rsidP="00E4523A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0551">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>52000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5660E978" w14:textId="77777777" w:rsidR="00336C25" w:rsidRDefault="00336C25" w:rsidP="00336C25">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B84D75F" w14:textId="77777777" w:rsidR="00336C25" w:rsidRPr="009A31A1" w:rsidRDefault="00336C25" w:rsidP="009A31A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3B84B959" w14:textId="77777777" w:rsidR="003B6B0C" w:rsidRPr="009A31A1" w:rsidRDefault="002D486C" w:rsidP="009A31A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Державний вищий навчальний заклад "Ужгородський національний університет" Розміри оплати за навчання на 2026/2027 навчальний рік для </w:t>
       </w:r>
       <w:r w:rsidR="003B6B0C" w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>здобувачів</w:t>
       </w:r>
       <w:r w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099D32F2" w14:textId="545EAD52" w:rsidR="002D486C" w:rsidRPr="009A31A1" w:rsidRDefault="002D486C" w:rsidP="009A31A1">
+    <w:p w14:paraId="099D32F2" w14:textId="3FF64FE2" w:rsidR="002D486C" w:rsidRPr="009A31A1" w:rsidRDefault="002D486C" w:rsidP="009A31A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025 року вступу (</w:t>
       </w:r>
+      <w:r w:rsidR="00336C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B6B0C" w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>рік навчання</w:t>
       </w:r>
       <w:r w:rsidR="000C1495" w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
@@ -1860,50 +4214,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D1F0D3B" w14:textId="273CB9C2" w:rsidR="00A12431" w:rsidRPr="009A31A1" w:rsidRDefault="00DC5650" w:rsidP="009A31A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A31A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>014.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B4B664E" w14:textId="77777777" w:rsidR="00A12431" w:rsidRPr="009A31A1" w:rsidRDefault="00A12431" w:rsidP="009A31A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A31A1">
               <w:rPr>
@@ -2406,91 +4761,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13BF5613" w14:textId="625B5F0C" w:rsidR="00091B6C" w:rsidRPr="009A31A1" w:rsidRDefault="00091B6C" w:rsidP="009A31A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Державний вищий навчальний заклад "Ужгородський національний університет" Розміри оплати за навчання на 2026/2027 навчальний рік для здобувачів  202</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> курс)</w:t>
+        <w:t>Державний вищий навчальний заклад "Ужгородський національний університет" Розміри оплати за навчання на 2026/2027 навчальний рік для здобувачів  2023 року вступу (4 курс)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="9979" w:type="dxa"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="799"/>
         <w:gridCol w:w="3870"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="1716"/>
       </w:tblGrid>
       <w:tr w:rsidR="00091B6C" w:rsidRPr="009A31A1" w14:paraId="2BE8A0EC" w14:textId="77777777" w:rsidTr="008466F7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9979" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
@@ -3545,91 +5860,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="204A9F54" w14:textId="2753621E" w:rsidR="00AA3BAC" w:rsidRPr="009A31A1" w:rsidRDefault="00AA3BAC" w:rsidP="009A31A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Державний вищий навчальний заклад "Ужгородський національний університет" Розміри оплати за навчання на 2026/2027 навчальний рік для здобувачів  202</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> курс)</w:t>
+        <w:t>Державний вищий навчальний заклад "Ужгородський національний університет" Розміри оплати за навчання на 2026/2027 навчальний рік для здобувачів  2022 року вступу (5 курс)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="9619" w:type="dxa"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="799"/>
         <w:gridCol w:w="3211"/>
         <w:gridCol w:w="3269"/>
         <w:gridCol w:w="2340"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA3BAC" w:rsidRPr="009A31A1" w14:paraId="4B5CADF7" w14:textId="77777777" w:rsidTr="008466F7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9619" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
@@ -4577,75 +6852,94 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FD2D2A0" w14:textId="77777777" w:rsidR="008466F7" w:rsidRDefault="008466F7" w:rsidP="008466F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Державний вищий навчальний заклад "Ужгородський національний університет" Розміри оплати за навчання на 2026/2027 навчальний рік для здобувачів </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51466DA4" w14:textId="77777777" w:rsidR="00702372" w:rsidRPr="009A31A1" w:rsidRDefault="00702372" w:rsidP="00702372">
+    <w:p w14:paraId="51466DA4" w14:textId="69D9EA70" w:rsidR="00702372" w:rsidRPr="009A31A1" w:rsidRDefault="00702372" w:rsidP="00702372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A31A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025 року вступу (1 рік навчання)</w:t>
+        <w:t>2025 року вступу (</w:t>
+      </w:r>
+      <w:r w:rsidR="00336C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A31A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рік навчання)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B6A78C" w14:textId="77777777" w:rsidR="00702372" w:rsidRPr="009A31A1" w:rsidRDefault="00702372" w:rsidP="008466F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="9799" w:type="dxa"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="799"/>
@@ -5840,151 +8134,152 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00516883">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00302CD5"/>
     <w:rsid w:val="00091B6C"/>
     <w:rsid w:val="000A334B"/>
     <w:rsid w:val="000C1495"/>
     <w:rsid w:val="00110DC8"/>
     <w:rsid w:val="0011430B"/>
     <w:rsid w:val="002A1238"/>
     <w:rsid w:val="002D486C"/>
     <w:rsid w:val="00302CD5"/>
+    <w:rsid w:val="00336C25"/>
     <w:rsid w:val="00376F59"/>
     <w:rsid w:val="003B6B0C"/>
     <w:rsid w:val="003F3FA7"/>
     <w:rsid w:val="00516883"/>
     <w:rsid w:val="005D7284"/>
     <w:rsid w:val="007003B7"/>
     <w:rsid w:val="00702372"/>
     <w:rsid w:val="007A75F6"/>
     <w:rsid w:val="008466F7"/>
     <w:rsid w:val="009A31A1"/>
     <w:rsid w:val="009D75BB"/>
     <w:rsid w:val="00A12431"/>
     <w:rsid w:val="00AA3BAC"/>
     <w:rsid w:val="00C834F8"/>
     <w:rsid w:val="00CB5DA3"/>
     <w:rsid w:val="00DC5650"/>
     <w:rsid w:val="00EA35BE"/>
     <w:rsid w:val="00F56362"/>
     <w:rsid w:val="00F57EF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="13F74A72"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3172707A-2F97-46FB-BA93-47BF252C77F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6542,50 +8837,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00302CD5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -6885,51 +9181,51 @@
     <w:qFormat/>
     <w:rsid w:val="009D75BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -7195,54 +9491,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1620</Words>
-  <Characters>924</Characters>
+  <Words>2305</Words>
+  <Characters>1314</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2539</CharactersWithSpaces>
+  <CharactersWithSpaces>3612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Вікторія Шкоба</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>