--- v0 (2025-10-01)
+++ v1 (2026-05-09)
@@ -1,3225 +1,2237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="667DEACD" w14:textId="77777777" w:rsidR="00D02C30" w:rsidRDefault="00D02C30" w:rsidP="00D02C30">
-[...40 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4313CF0F" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="76Ch6"/>
+        <w:ind w:left="4592"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Додаток 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">до Порядку реєстрації вступників </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">для участі у вступних випробуваннях, що проводяться з використанням організаційно-технологічних процесів здійснення зовнішнього незалежного оцінювання для вступу на навчання </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>для здобуття ступеня доктора філософії, доктора мистецтва</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(підпункт 1 пункту 8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FB5700" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch60"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява-анкета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">для оформлення екзаменаційного листка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(у разі дистанційної реєстрації)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A45920F" w14:textId="7D47A656" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Прошу зареєструвати мене для участі у 202_ році у вступному(их) випробуванні(ях) для вступу на навчання для здобуття ступеня доктора філософії та/або доктора мистецтва в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A013B58" w14:textId="67B929CD" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4E560A" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="StrokeCh6"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(найменування закладу вищої освіти)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1447AAE2" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Для реєстрації надаю такі дані:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C734D49" w14:textId="41E8A2D6" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прізвище </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E68B14E" w14:textId="3483E42B" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">власне ім’я </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6166B142" w14:textId="6E212121" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по батькові (за наявності) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAB2C75" w14:textId="71C8DFE9" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дата народження </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D56B88" w14:textId="5988BF56" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">документ, що посвідчує особу ____________________     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   _</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068B10E2" w14:textId="1A31918A" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="StrokeCh6"/>
+        <w:ind w:left="2636"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(тип документа)                                         (серія (за наявності)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201364BA" w14:textId="795EA6D9" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">реєстраційний номер облікової картки платника податків (РНОКПП) (за наявності) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230BF702" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rStyle w:val="Bold"/>
+          <w:bCs/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rStyle w:val="Bold"/>
+          <w:bCs/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дані про освіту:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0FCD7D" w14:textId="3E73BD36" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>здобуду освітній ступінь магістра у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024AEC03" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="StrokeCh6"/>
+        <w:ind w:left="2840"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(найменування закладу вищої освіти)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4CDA07" w14:textId="0C3028F2" w:rsidR="005D09CC" w:rsidRPr="00EA001A" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1254F519" w14:textId="39A75CD3" w:rsidR="005D09CC" w:rsidRPr="00EA001A" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дані довідки, що підтверджує факт замовлення диплома магістра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...153 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604B6D30" w14:textId="64A0ED55" w:rsidR="005D09CC" w:rsidRPr="00EA001A" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>здобув(ла) освітній ступінь магістра або освітньо-кваліфікаційний рівень спеціаліста</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A8B19D" w14:textId="40DB19FD" w:rsidR="005D09CC" w:rsidRPr="00EA001A" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB2B273" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="StrokeCh6"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(рік здобуття, найменування закладу вищої освіти)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04749429" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дані документа про здобутий ступінь магістра або освітньо-кваліфікаційний рівень спеціаліста</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0764AD15" w14:textId="252C5EA5" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C50BD58" w14:textId="7E9B2589" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="StrokeCh6"/>
+        <w:ind w:left="794"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(серія)                                                                                                          (номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007CB416" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rStyle w:val="Bold"/>
+          <w:bCs/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rStyle w:val="Bold"/>
+          <w:bCs/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дані, необхідні для формування екзаменаційного листка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B155EAC" w14:textId="2688B2FC" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">номер(и) телефону(ів) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDDCC8C" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відмітка про бажання проходити єдине вступне випробування з методології наукових досліджень (ЄВВ)    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> так    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ні</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FCD08F" w14:textId="65473A1F" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">населений пункт, у якому бажаю пройти ЄВВ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD9AC2E" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відмітка про бажання скласти єдиний вступний іспит (ЄВІ)    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> так    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ні</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AF3D53" w14:textId="788DA986" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">назва іноземної мови, із якої бажаю скласти ЄВІ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D0601D" w14:textId="6DAD79F4" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">населений пункт, у якому бажаю скласти ЄВІ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6003EC89" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Прошу екзаменаційний листок, сформований за підсумками реєстрації:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11961FDC" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зберігати в приймальній комісії до мого особистого звернення;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4750F777" w14:textId="4DE98349" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> надіслати мені засобами поштового зв’язку на таку поштову адресу: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08326115" w14:textId="4925FF77" w:rsidR="005D09CC" w:rsidRPr="00EA001A" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC315BC" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Pragmatica-Bold" w:hAnsi="Pragmatica-Bold" w:cs="Pragmatica-Bold"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2860 lines deleted...]
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Зазначені мною дані правильні</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        __________________                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A257C20" w14:textId="2F3C0D56" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="StrokeCh6"/>
+        <w:ind w:left="3345"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(підпис)                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="00EA001A">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Власне ім’я ПРІЗВИЩЕ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B17C59F" w14:textId="40EB26D7" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="113"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">електронна адреса для листування </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006745D1" w:rsidRPr="006745D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A05311C" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>До заяви додаю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343A02E6" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="28"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> копію документа, що посвідчує особу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308DF19F" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="28"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> копію документа, що підтверджує інформацію про РНОКПП (за наявності);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507B1FDA" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="28"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> копію документа, що підтверджує причину невнесення до анкети інформації про РНОКПП</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E81C5CA" w14:textId="25060FE1" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="28"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> копію довідки, виданої за місцем навчання, щодо планового завершення навчання та отримання диплома в рік вступу (для осіб, які завершують навчання в поточному році, персональні дані яких не вносять до Єдиної державної бази з питань освіти);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738D96D1" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="28"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> копію документа про здобутий ступінь магістра або освітньо-кваліфікаційний рівень спеціаліста (для осіб, які завершили навчання в минулі роки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DFD839" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="Ch61"/>
+        <w:spacing w:before="28"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings-Regular" w:hAnsi="Wingdings-Regular" w:cs="Wingdings-Regular"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фотокартку для документів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B76C5C5" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="SnoskaSNOSKI"/>
+        <w:spacing w:before="397"/>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Зазначають особи, які завершують здобуття освітнього ступеня магістра в рік проведення вступних випробувань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568DDFD8" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="SnoskaSNOSKI"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Зазначають особи, персональні дані яких не вносять до Єдиної державної бази з питань освіти та які завершують здобуття освітнього ступеня магістра в рік проведення вступних випробувань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD15409" w14:textId="77777777" w:rsidR="005D09CC" w:rsidRPr="00913C43" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="SnoskaSNOSKI"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Зазначають особи, які завершили здобуття другого (магістерського) рівня вищої освіти в минулі роки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4891ACB1" w14:textId="61B2E269" w:rsidR="005D09CC" w:rsidRDefault="005D09CC" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="SnoskaSNOSKI"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913C43">
+        <w:rPr>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Надають громадяни України, які в установленому законодавством порядку відмовилися від прийняття РНОКПП, та особи, які не є громадянами України й не отримували РНОКПП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A4C770" w14:textId="1A83DFBE" w:rsidR="00F43F51" w:rsidRDefault="00F43F51" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="SnoskaSNOSKI"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502B3D83" w14:textId="25E39AFD" w:rsidR="00F43F51" w:rsidRDefault="00F43F51" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="SnoskaSNOSKI"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BDB1EE" w14:textId="335FBF05" w:rsidR="00F43F51" w:rsidRDefault="00F43F51" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="SnoskaSNOSKI"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2FE832" w14:textId="77EBCE02" w:rsidR="00F43F51" w:rsidRDefault="00F43F51" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="SnoskaSNOSKI"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4B08B5" w14:textId="45099D2C" w:rsidR="00F43F51" w:rsidRPr="00F43F51" w:rsidRDefault="00F43F51" w:rsidP="005D09CC">
+      <w:pPr>
+        <w:pStyle w:val="SnoskaSNOSKI"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43F51">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{Додаток 1 із змінами, внесеними згідно з Наказом Міністерства освіти і науки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43F51">
+        <w:rPr>
+          <w:rStyle w:val="st131"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ 334 від 23.02.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43F51">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F43F51" w:rsidRPr="00F43F51" w:rsidSect="006745D1">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7D4AFF5F" w14:textId="77777777" w:rsidR="00E33EF5" w:rsidRDefault="00E33EF5" w:rsidP="001D21C5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7FB26EDC" w14:textId="77777777" w:rsidR="00E33EF5" w:rsidRDefault="00E33EF5" w:rsidP="001D21C5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Pragmatica-Book">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Pragmatica-Bold">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings-Regular">
+    <w:altName w:val="Wingdings"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7D76C8F0" w14:textId="77777777" w:rsidR="00E33EF5" w:rsidRDefault="00E33EF5" w:rsidP="001D21C5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2CA5AF36" w14:textId="77777777" w:rsidR="00E33EF5" w:rsidRDefault="00E33EF5" w:rsidP="001D21C5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D02C30"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D02C30"/>
+    <w:rsidRoot w:val="005D09CC"/>
+    <w:rsid w:val="001D21C5"/>
+    <w:rsid w:val="001F57AB"/>
+    <w:rsid w:val="00287A25"/>
+    <w:rsid w:val="003864DB"/>
+    <w:rsid w:val="003A3576"/>
+    <w:rsid w:val="004428A0"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rsid w:val="006745D1"/>
+    <w:rsid w:val="006C0B77"/>
+    <w:rsid w:val="006F34B9"/>
+    <w:rsid w:val="008242FF"/>
+    <w:rsid w:val="00870751"/>
+    <w:rsid w:val="00922C48"/>
+    <w:rsid w:val="00B915B7"/>
+    <w:rsid w:val="00DD54D2"/>
+    <w:rsid w:val="00E33EF5"/>
+    <w:rsid w:val="00EA001A"/>
+    <w:rsid w:val="00EA59DF"/>
+    <w:rsid w:val="00EE4070"/>
+    <w:rsid w:val="00F12C76"/>
+    <w:rsid w:val="00F43F51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0CF51482"/>
+  <w14:docId w14:val="1C78E679"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{339173C6-5A79-4045-9F0E-2FD3AC8B753D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3547,267 +2559,1035 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B915B7"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Назва Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Підзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Цитата Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Насичена цитата Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ch6">
+    <w:name w:val="Основной текст (Ch_6 Міністерства)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="7710"/>
+        <w:tab w:val="right" w:pos="11514"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+      <w:ind w:firstLine="283"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Pragmatica-Book" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Pragmatica-Book" w:cs="Pragmatica-Book"/>
+      <w:color w:val="000000"/>
+      <w:w w:val="90"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76Ch6">
+    <w:name w:val="Затверджено_76 (Ch_6 Міністерства)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="underscore" w:pos="7710"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="397" w:after="0" w:line="257" w:lineRule="auto"/>
+      <w:ind w:left="4309"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Pragmatica-Book" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Pragmatica-Book" w:cs="Pragmatica-Book"/>
+      <w:color w:val="000000"/>
+      <w:w w:val="90"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SnoskaSNOSKI">
+    <w:name w:val="Snoska_цифра (SNOSKI)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="11" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="60"/>
+        <w:tab w:val="left" w:pos="119"/>
+        <w:tab w:val="left" w:pos="180"/>
+        <w:tab w:val="left" w:pos="240"/>
+        <w:tab w:val="left" w:pos="300"/>
+        <w:tab w:val="left" w:pos="360"/>
+        <w:tab w:val="left" w:pos="420"/>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="540"/>
+        <w:tab w:val="left" w:pos="600"/>
+        <w:tab w:val="left" w:pos="660"/>
+        <w:tab w:val="left" w:pos="720"/>
+        <w:tab w:val="left" w:pos="780"/>
+        <w:tab w:val="left" w:pos="840"/>
+        <w:tab w:val="left" w:pos="900"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1020"/>
+        <w:tab w:val="left" w:pos="1080"/>
+        <w:tab w:val="left" w:pos="1140"/>
+        <w:tab w:val="right" w:pos="6350"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Pragmatica-Book" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Pragmatica-Book" w:cs="Pragmatica-Book"/>
+      <w:color w:val="000000"/>
+      <w:w w:val="90"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ch60">
+    <w:name w:val="Заголовок Додатка (Ch_6 Міністерства)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="7710"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="283" w:after="113" w:line="257" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Pragmatica-Bold" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Pragmatica-Bold" w:cs="Pragmatica-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:w w:val="90"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ch61">
+    <w:name w:val="Основной текст (без абзаца) (Ch_6 Міністерства)"/>
+    <w:basedOn w:val="Ch6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="underscore" w:pos="7710"/>
+        <w:tab w:val="right" w:leader="underscore" w:pos="11514"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StrokeCh6">
+    <w:name w:val="Stroke (Ch_6 Міністерства)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="7710"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="17" w:after="0" w:line="257" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Pragmatica-Book" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Pragmatica-Book" w:cs="Pragmatica-Book"/>
+      <w:color w:val="000000"/>
+      <w:w w:val="90"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bold">
+    <w:name w:val="Bold"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D09CC"/>
+    <w:rPr>
+      <w:b/>
+      <w:u w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D21C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Верхній колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001D21C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D21C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Нижній колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001D21C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st131">
+    <w:name w:val="st131"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F43F51"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0000FF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st46">
+    <w:name w:val="st46"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F43F51"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...54 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3916,57 +3696,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>3053</Words>
-  <Characters>1741</Characters>
+  <Words>2957</Words>
+  <Characters>1687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4785</CharactersWithSpaces>
+  <CharactersWithSpaces>4635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Пользователь Windows</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>