--- v0 (2026-03-28)
+++ v1 (2026-05-10)
@@ -1,316 +1,345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10205"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0088680E" w:rsidRPr="00E12CC2" w14:paraId="7B3575F5" w14:textId="77777777" w:rsidTr="00E12CC2">
+      <w:tr w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidTr="00E12CC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="45" w:rightFromText="45" w:vertAnchor="text" w:tblpXSpec="right" w:tblpYSpec="center"/>
               <w:tblW w:w="2250" w:type="pct"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4495"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0088680E" w:rsidRPr="00304574" w14:paraId="25BEE258" w14:textId="77777777" w:rsidTr="00E12CC2">
+            <w:tr w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidTr="00E12CC2">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5000" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="7B0263E3" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00304574" w:rsidRDefault="0088680E">
+                <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
                   <w:pPr>
                     <w:pStyle w:val="a3"/>
                     <w:rPr>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00304574">
+                  <w:r w:rsidRPr="00E12CC2">
                     <w:rPr>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <w:t>Додаток 2</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00304574">
+                  <w:r w:rsidRPr="00E12CC2">
                     <w:rPr>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <w:br/>
                     <w:t>до Порядку організації та проведення вступних випробувань, що проводяться з використанням організаційно-технологічних процесів здійснення зовнішнього незалежного оцінювання для вступу на другий (магістерський) рівень вищої освіти</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00304574">
+                  <w:r w:rsidRPr="00E12CC2">
                     <w:rPr>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
                       <w:lang w:val="uk-UA"/>
                     </w:rPr>
                     <w:br/>
                     <w:t>(підпункт 1 пункту 4 розділу V)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="26FE0C95" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E5187DC" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E" w:rsidP="00E12CC2">
+    <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E" w:rsidP="00FD4ABC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E" w:rsidP="00E12CC2">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="497"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ЗАЯВА-АНКЕТА</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12CC2">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br/>
         <w:t>для оформлення екзаменаційного листка (у разі дистанційної реєстрації)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10500" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4095"/>
         <w:gridCol w:w="3045"/>
         <w:gridCol w:w="3360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0088680E" w:rsidRPr="00E12CC2" w14:paraId="77CD9600" w14:textId="77777777" w:rsidTr="00E12CC2">
+      <w:tr w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidTr="00E12CC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="78D5E72C" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="498"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Прошу зареєструвати мене для участі у вступному(их) випробуванні(ях) для вступу для здобуття другого (магістерського) рівня вищої освіти в ___</w:t>
+              <w:t>Прошу зареєструвати мене для участі у вступному(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>их</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>) випробуванні(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ях</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>) для вступу для здобуття другого (магістерського) рівня вищої освіти в ___</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>____________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
               <w:t>_____________________________________________________________________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>                                                                        (найменування закладу вищої освіти)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41128489" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="499"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>за спеціальністю ______________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E7357DA" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="500"/>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Для реєстрації надаю такі дані:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29FE4F77" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="501"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>прізвище _____________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C3B5915" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="502"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ім'я __________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD52DBB" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="503"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>по батькові (за наявності) _______________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C483421" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="504"/>
             <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>дата народження ______________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69049D9E" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="505"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>документ, що посвідчує особу ___________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_______ _______________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_________________</w:t>
@@ -366,69 +395,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">реєстраційний номер облікової картки платника податків </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(РНОКПП) (за наявності) _______</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>______</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="711FA91C" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="506"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дані про освіту:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66A79AE5" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="507"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">здобуду освітній ступінь бакалавра </w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE">
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
               <w:t>(магістра медичного, фармацевтичного або ветеринарного спрямування) у</w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE">
               <w:rPr>
                 <w:rStyle w:val="st30"/>
                 <w:lang w:val="x-none"/>
@@ -492,102 +521,102 @@
               </w:rPr>
               <w:t>        (найменування закладу вищої освіти)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_____________________________________________________________________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
               <w:t>_____________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46EE299E" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="508"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">дані довідки, що підтверджує факт замовлення диплома </w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE">
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
               <w:t>бакалавра (магістра медичного, фармацевтичного або ветеринарного спрямування)</w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE">
               <w:rPr>
                 <w:rStyle w:val="st30"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> __________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE" w:rsidRPr="00CF22EE">
               <w:t>_____________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39BF77DA" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="509"/>
             <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">здобув(ла) освітній ступінь </w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE">
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
               <w:t>бакалавра (магістра) або освітньо-кваліфікаційний рівень спеціаліста</w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE">
               <w:rPr>
                 <w:rStyle w:val="st30"/>
                 <w:lang w:val="x-none"/>
@@ -597,51 +626,51 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ______________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_________________</w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE" w:rsidRPr="00CF22EE">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_________________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0165BDCA" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="510"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>дані документа про здобутий</w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE">
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
@@ -729,645 +758,715 @@
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>      </w:t>
             </w:r>
             <w:r w:rsidR="00CF22EE" w:rsidRPr="00CF22EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>          (номер)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="372EAED2" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="511"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дані, необхідні для формування екзаменаційного листка:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14F59039" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="512"/>
             <w:bookmarkEnd w:id="15"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Загальна інформація:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BAAA929" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="513"/>
             <w:bookmarkEnd w:id="16"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>номер(и) контактного(их) телефону(ів) ___________________________________________________</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D284430" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+              <w:t>номер(и) контактного(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>их</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>) телефону(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>) ___________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="514"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>інформація про необхідність створення особливих умов _____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CCCCB6B" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="515"/>
             <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>код особливих (спеціальних) умов для осіб з особливими</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> освітніми потребами __________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77A48383" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="516"/>
             <w:bookmarkEnd w:id="19"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>дата та номер медичного висновку _______________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D5628E7" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="517"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Інформація про вступні випробування:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D6C30E8" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="518"/>
             <w:bookmarkEnd w:id="21"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>відмітка про бажання скласти єдиний вступний іспит (ЄВІ)   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> так  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> ні</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A9D3262" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="22" w:name="519"/>
             <w:bookmarkEnd w:id="22"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>назва іноземної мови, із якої бажаю скласти ЄВІ ___________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA2CE6B" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="520"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>населений пункт, у якому бажаю скласти ЄВІ ______________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FD5992B" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="24" w:name="521"/>
             <w:bookmarkEnd w:id="24"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>відмітка про бажання пройти єдине фахове вступне випробування (ЄФВВ)   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> так  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> ні</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6061C63C" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="522"/>
             <w:bookmarkEnd w:id="25"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>населений пункт, у якому бажаю пройти ЄФВВ ____________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21FECDCE" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="523"/>
             <w:bookmarkEnd w:id="26"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>спрямування предметного(их) тестування(ань), з якого(их) бажаю пройти ЄФВВ:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="472A21CA" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+              <w:t>спрямування предметного(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>их</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>) тестування(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>), з якого(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>их</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>) бажаю пройти ЄФВВ:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="524"/>
             <w:bookmarkEnd w:id="27"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1. _____________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="365F26F0" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="525"/>
             <w:bookmarkEnd w:id="28"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2. _____________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B6595E2" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="526"/>
             <w:bookmarkStart w:id="30" w:name="527"/>
             <w:bookmarkEnd w:id="29"/>
             <w:bookmarkEnd w:id="30"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Прошу екзаменаційний листок, сформований за підсумками реєстрації:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0333F0FF" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="31" w:name="528"/>
             <w:bookmarkEnd w:id="31"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> зберігати в приймальній комісії до мого особистого звернення;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AB11DB5" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="32" w:name="529"/>
             <w:bookmarkEnd w:id="32"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> надіслати мені засобами поштового зв'язку на таку п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>оштову адресу: _______________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
               <w:t>_____________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0088680E" w:rsidRPr="00E12CC2" w14:paraId="1877E1B5" w14:textId="77777777" w:rsidTr="00E12CC2">
+      <w:tr w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidTr="00E12CC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2500687A" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="33" w:name="530"/>
             <w:bookmarkEnd w:id="33"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Зазначені мною дані правильні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1450" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB4C825" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="34" w:name="531"/>
             <w:bookmarkEnd w:id="34"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>____________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(підпис)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="016EF349" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="35" w:name="532"/>
             <w:bookmarkEnd w:id="35"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(Власне ім'я ПРІЗВИЩЕ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0088680E" w:rsidRPr="00E12CC2" w14:paraId="34B7F54D" w14:textId="77777777" w:rsidTr="00E12CC2">
+      <w:tr w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidTr="00E12CC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1A9A59" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="36" w:name="533"/>
             <w:bookmarkEnd w:id="36"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Електронна адреса для листування _______________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79A01325" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="37" w:name="534"/>
             <w:bookmarkEnd w:id="37"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>До заяви додаю:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D0B6DA0" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="38" w:name="535"/>
             <w:bookmarkEnd w:id="38"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> копію документа, що посвідчує особу;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A795E48" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="39" w:name="536"/>
             <w:bookmarkEnd w:id="39"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> копію документа, що підтверджує інформацію про РНОКПП (за наявності);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D22AABF" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="40" w:name="537"/>
             <w:bookmarkEnd w:id="40"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> копію документа, що підтверджує причину невнесення до анкети інформації про </w:t>
@@ -1378,411 +1477,963 @@
                 <w:lang w:val="x-none"/>
               </w:rPr>
               <w:t>РНОКПП</w:t>
             </w:r>
             <w:r w:rsidR="001213D1">
               <w:rPr>
                 <w:rStyle w:val="st30"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D2D6C">
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65FD633C" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="41" w:name="538"/>
             <w:bookmarkEnd w:id="41"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>копію довідки, виданої за місцем навчання, щодо планового завершення навчання та отримання диплома в рік вступу (для осіб, які завершують навчання в поточному році, персональні дані яких</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
               <w:t>не вносять до Єдиної державної бази з питань освіти);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44D4ECC2" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="42" w:name="539"/>
             <w:bookmarkEnd w:id="42"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>копію документа про здобутий ступінь вищої освіти (освітньо-кваліфікаційний рівень) (для осіб, які завершили навчання в минулі роки);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="378BA0E6" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="43" w:name="540"/>
             <w:bookmarkEnd w:id="43"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> копію медичного висновку за формою первинної облікової документації 086-3/о (у разі необхідності створення особливих умов для проходження зовнішнього незалежного оцінювання);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02A869E8" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="44" w:name="541"/>
             <w:bookmarkEnd w:id="44"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> фотокартку для документів.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11F38E4D" w14:textId="77777777" w:rsidR="0088680E" w:rsidRDefault="0088680E">
+          <w:p w:rsidR="0088680E" w:rsidRDefault="0088680E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="45" w:name="542"/>
             <w:bookmarkEnd w:id="45"/>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>____________</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Зазначають особи, які завершують здобуття </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>освітнього ступня бакалавра чи магістра медичного, фармацевтичного або ветеринарного спрямування</w:t>
-            </w:r>
+              <w:t>освітнього</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
               <w:rPr>
                 <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ступня бакалавра </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>чи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>магістра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>медичного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>фармацевтичного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ветеринарного </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>спрямування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006D2D6C" w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>в рік проведення вступних випробувань.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47A6C91C" w14:textId="77777777" w:rsidR="006D2D6C" w:rsidRPr="006D2D6C" w:rsidRDefault="006D2D6C">
+          <w:p w:rsidR="006D2D6C" w:rsidRPr="006D2D6C" w:rsidRDefault="006D2D6C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D2D6C">
               <w:rPr>
                 <w:rStyle w:val="st30"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D2D6C">
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Зазначають особи, персональні дані яких не вносять до Єдиної державної бази з питань освіти та які завершують здобуття освітнього ступня бакалавра чи магістра медичного, фармацевтичного або ветеринарного спрямування в рік проведення вступних випробувань.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="647E1D4C" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="006D2D6C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Зазначають</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> особи, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>персональні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>дані</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>яких</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>вносять</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Єдиної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>державної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бази</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>питань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>освіти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>які</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>завершують</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>здобуття</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>освітнього</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ступня бакалавра </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>чи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>магістра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>медичного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>фармацевтичного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ветеринарного </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>спрямування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>рік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>проведення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>вступних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>випробувань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D2D6C">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="006D2D6C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="46" w:name="543"/>
             <w:bookmarkEnd w:id="46"/>
             <w:r w:rsidRPr="006D2D6C">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="0088680E" w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0088680E" w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Зазначають особи, які завершили здобуття першого (бакалаврського) рівня вищої освіти в минулі роки.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5536DC8D" w14:textId="77777777" w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="001213D1">
+          <w:p w:rsidR="0088680E" w:rsidRPr="00E12CC2" w:rsidRDefault="001213D1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="47" w:name="544"/>
             <w:bookmarkStart w:id="48" w:name="545"/>
             <w:bookmarkEnd w:id="47"/>
             <w:bookmarkEnd w:id="48"/>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="0088680E" w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0088680E" w:rsidRPr="00E12CC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Надають громадяни України, які в установленому законодавством порядку відмовилися від прийняття РНОКПП, та особи, які не є громадянами України й не отримували РНОКПП.</w:t>
+              <w:t>Надають громадяни України, які в установленому законодавством порядку відмовилися від прийняття РНОКПП, та особи,</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="49" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="49"/>
+            <w:r w:rsidR="0088680E" w:rsidRPr="00E12CC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> які не є громадянами України й не отримували РНОКПП.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="104A49EA" w14:textId="77777777" w:rsidR="0088680E" w:rsidRDefault="0088680E">
+    <w:p w:rsidR="0088680E" w:rsidRDefault="0088680E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="546"/>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkStart w:id="50" w:name="546"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="0D025FAA" w14:textId="77777777" w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
+    <w:p w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F1CC571" w14:textId="77777777" w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
+    <w:p w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DCF3ADE" w14:textId="77777777" w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
+    <w:p w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1212470B" w14:textId="77777777" w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
+    <w:p w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="623C3627" w14:textId="77777777" w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
+    <w:p w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF6691C" w14:textId="77777777" w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
+    <w:p w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A2B2314" w14:textId="77777777" w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
+    <w:p w:rsidR="00CF22EE" w:rsidRDefault="00CF22EE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03ED69D2" w14:textId="77777777" w:rsidR="006D2D6C" w:rsidRDefault="006D2D6C">
+    <w:p w:rsidR="006D2D6C" w:rsidRDefault="006D2D6C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46014F91" w14:textId="77777777" w:rsidR="006D2D6C" w:rsidRDefault="006D2D6C">
+    <w:p w:rsidR="006D2D6C" w:rsidRDefault="006D2D6C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B5642F2" w14:textId="77777777" w:rsidR="006D2D6C" w:rsidRDefault="006D2D6C">
+    <w:p w:rsidR="006D2D6C" w:rsidRDefault="006D2D6C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77530C83" w14:textId="77777777" w:rsidR="00CF22EE" w:rsidRPr="006D2D6C" w:rsidRDefault="00CF22EE">
+    <w:p w:rsidR="00CF22EE" w:rsidRPr="006D2D6C" w:rsidRDefault="00CF22EE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D6C">
         <w:rPr>
           <w:rStyle w:val="st46"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>{Додаток 2 із змінами, внесеними згідно з Наказ</w:t>
       </w:r>
       <w:r w:rsidR="00117D69">
         <w:rPr>
           <w:rStyle w:val="st46"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ами</w:t>
       </w:r>
@@ -1862,164 +2513,162 @@
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>№ 408 від 04.03.2025</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2D6C">
         <w:rPr>
           <w:rStyle w:val="st46"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CF22EE" w:rsidRPr="006D2D6C" w:rsidSect="00FD4ABC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E12CC2"/>
     <w:rsid w:val="0003310D"/>
     <w:rsid w:val="00117D69"/>
     <w:rsid w:val="001213D1"/>
     <w:rsid w:val="001B46D8"/>
     <w:rsid w:val="001C1AF1"/>
     <w:rsid w:val="002F080A"/>
-    <w:rsid w:val="00304574"/>
     <w:rsid w:val="005116F7"/>
     <w:rsid w:val="006D2D6C"/>
     <w:rsid w:val="006F12B1"/>
     <w:rsid w:val="007366B8"/>
     <w:rsid w:val="0088680E"/>
     <w:rsid w:val="008C2237"/>
     <w:rsid w:val="008E3D2B"/>
     <w:rsid w:val="00A30C53"/>
     <w:rsid w:val="00A769EF"/>
     <w:rsid w:val="00A934DA"/>
     <w:rsid w:val="00BB00DC"/>
     <w:rsid w:val="00CA0037"/>
     <w:rsid w:val="00CF22EE"/>
     <w:rsid w:val="00DB1A10"/>
     <w:rsid w:val="00E12CC2"/>
     <w:rsid w:val="00E57284"/>
     <w:rsid w:val="00FD4ABC"/>
-    <w:rsid w:val="00FE5A7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="46B77BF4"/>
+  <w14:docId w14:val="5E2C260C"/>
   <w15:docId w15:val="{257B3CDE-068E-4516-AA4F-4647094E2DDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -2347,55 +2996,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005116F7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00E12CC2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
@@ -2496,51 +3140,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st131">
     <w:name w:val="st131"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D2D6C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0000FF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st121">
     <w:name w:val="st121"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00117D69"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="2045515258">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2808,68 +3452,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>3840</Words>
-  <Characters>2189</Characters>
+  <Characters>2190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6017</CharactersWithSpaces>
+  <CharactersWithSpaces>6018</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>