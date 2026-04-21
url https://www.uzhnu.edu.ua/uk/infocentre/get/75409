--- v0 (2025-11-23)
+++ v1 (2026-04-21)
@@ -347,225 +347,383 @@
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CD373D2" w14:textId="77777777" w:rsidR="00690E81" w:rsidRDefault="00690E81" w:rsidP="005B28AE">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Виконання освiтньо-науковоï програми</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F8DFF11" w14:textId="3FC71CF3" w:rsidR="003923B0" w:rsidRDefault="003923B0" w:rsidP="005B28AE">
+        <w:t xml:space="preserve">Виконання </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освiтньо-науковоï</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> програми</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8DFF11" w14:textId="5C28B2D3" w:rsidR="003923B0" w:rsidRDefault="003923B0" w:rsidP="005B28AE">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Здобувачка ступеня доктора філософії</w:t>
       </w:r>
       <w:r w:rsidR="00FD7A71">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, аспірантка 4 курсу заочної форми навчання</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">, аспірантка 4 </w:t>
+      </w:r>
+      <w:r w:rsidR="001F412F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>року</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7A71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заочної форми навчання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (надалі – </w:t>
       </w:r>
       <w:r w:rsidR="00FD14FD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Аспірантка/Здобувачка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00FD14FD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ПІБ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> у повному обсязі виконала індивідуальний навчальний план відповідно до освiтньо-науковоï програми аспірантури ДВНЗ «Ужгородський національний університет», що повністю відповідає вимогам Національної рамки кваліфікацій та вимогам Порядку підготовки здобувачів вищої освіти ступеню доктора філософії та доктора наук у закладах вищої освіти (наукових установах), затвердженого постановою Кабінету Міністрів України від 23.03.2016 № 261 (зі змінами). </w:t>
+        <w:t xml:space="preserve"> у повному обсязі виконала індивідуальний навчальний план відповідно до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освiтньо-науковоï</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> програми аспірантури ДВНЗ «Ужгородський національний університет», що повністю відповідає вимогам Національної рамки кваліфікацій та вимогам Порядку підготовки здобувачів вищої освіти ступен</w:t>
+      </w:r>
+      <w:r w:rsidR="00486CD3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доктора філософії та доктора наук у закладах вищої освіти (наукових установах), затвердженого постановою Кабінету Міністрів України від 23.03.2016 № 261 (зі змінами). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257F0379" w14:textId="513782FF" w:rsidR="003923B0" w:rsidRDefault="003923B0" w:rsidP="005B28AE">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Здобувачка </w:t>
       </w:r>
       <w:r w:rsidR="00FD14FD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ПІБ</w:t>
       </w:r>
       <w:r w:rsidR="00600EF9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>в процесі виконання освітньо-наукової програми здобула глибокі ґрунтовні знання за фахом, в повній мірі опанувала чітко окреслений програмою обсяг загальнонаукових навичок та компетентностей, необхідних для реалізації послідовного обґрунтованого наукового дослідження, а також пов’язаних із формуванням у Здобувачки загальнонаукового світогляду та дотриманням норм професійної етики.</w:t>
+        <w:t xml:space="preserve">в процесі виконання </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освітньо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-наукової програми здобула глибокі ґрунтовні знання за фахом, в повній мірі опанувала чітко окреслений програмою обсяг загальнонаукових навичок та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>компетентностей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, необхідних для реалізації послідовного обґрунтованого наукового дослідження, а також пов’язаних із формуванням у Здобувачки загальнонаукового світогляду та дотриманням норм професійної етики.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B4F9B3" w14:textId="77777777" w:rsidR="003923B0" w:rsidRDefault="003923B0" w:rsidP="005B28AE">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Здобувачка в повному обсязі оволоділа комплексом необхідних дослідницьких умінь та навичок, зокрема тих, які стосуються планування та формування дизайну дослідження, організації послідовності його виконання та безпосереднього проведення етапів у відповідності до попередньо сформульованих мети та завдання, застосування комплексну методів та технологій, в тому числі і комп’ютерно-інформаційних, необхідних для отримання, структурування, аналітичного опрацювання та синтезу даних, перевірки достовірно отриманих результатів, їх систематизації та категоризації.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DDBF91A" w14:textId="77777777" w:rsidR="003923B0" w:rsidRDefault="003923B0" w:rsidP="005B28AE">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Здобувачка в повній мірі оволоділа необхідними мовними компетентностями для репрезентації результатів власного наукового дослідження англійською мовою в усній та письмовій формах, а також для повного розуміння та глибокого якісно-кількісного аналізу іноземних джерел наукової літератури з подальшою формалізацією отриманих даних. </w:t>
+        <w:t xml:space="preserve">Здобувачка в повній мірі оволоділа необхідними </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мовними</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>компетентностями</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для репрезентації результатів власного наукового дослідження англійською мовою в усній та письмовій формах, а також для повного розуміння та глибокого якісно-кількісного аналізу іноземних джерел наукової літератури з подальшою формалізацією отриманих даних. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9717EA" w14:textId="77777777" w:rsidR="00690E81" w:rsidRDefault="00690E81" w:rsidP="00690E81">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="427D66AA" w14:textId="77777777" w:rsidR="00690E81" w:rsidRDefault="00690E81" w:rsidP="00690E81">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Виконання індивідуального плану наукової роботи (наукова складова освiтньо-науковоï програми) </w:t>
+        <w:t xml:space="preserve">Виконання індивідуального плану наукової роботи (наукова складова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освiтньо-науковоï</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> програми) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD86EDC" w14:textId="34078BD1" w:rsidR="00690E81" w:rsidRPr="00E45A4F" w:rsidRDefault="00690E81" w:rsidP="00690E81">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E45A4F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Індивідуальний план наукової роботи </w:t>
       </w:r>
       <w:r w:rsidR="00600EF9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Здобувачки </w:t>
       </w:r>
@@ -1628,51 +1786,59 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008E4632">
         <w:t xml:space="preserve">В ході написання дисертаційної роботи </w:t>
       </w:r>
       <w:r w:rsidR="0017564C">
         <w:t>Здобувачкою</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4632">
         <w:t xml:space="preserve"> були враховано абсолютно усі зауваження та рекомендації надані науково-педагогічними </w:t>
       </w:r>
       <w:r w:rsidRPr="008E4632">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">працівниками кафедри </w:t>
       </w:r>
       <w:r w:rsidR="000A7376">
         <w:t xml:space="preserve">назва </w:t>
       </w:r>
       <w:r w:rsidRPr="008E4632">
         <w:t xml:space="preserve"> ДВНЗ «Ужгородський національний університет» в процесі попередніх обговорень роботи під час проміжних, піврічних та річних звітів </w:t>
       </w:r>
       <w:r w:rsidR="0017564C">
         <w:t>Здобувачки</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4632">
-        <w:t xml:space="preserve"> на засіданнях кафедри. Відмічені зауваження та побажання носять суто рекомендаційно-консультативний характер і в жодній мірі не впливають на загальну позитивну оцінку дисертаційної роботи, а також не зменшують рівнів її наукової новизни та практичної значимості, і відтак не є перешкодою для її подання в</w:t>
+        <w:t xml:space="preserve"> на засіданнях кафедри. Відмічені зауваження та побажання носять суто </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4632">
+        <w:t>рекомендаційно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4632">
+        <w:t>-консультативний характер і в жодній мірі не впливають на загальну позитивну оцінку дисертаційної роботи, а також не зменшують рівнів її наукової новизни та практичної значимості, і відтак не є перешкодою для її подання в</w:t>
       </w:r>
       <w:r w:rsidR="000A7376">
         <w:t xml:space="preserve"> разову</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4632">
         <w:t xml:space="preserve"> спеціалізовану вчену раду для офіційного захисту.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBA0E47" w14:textId="77777777" w:rsidR="00690E81" w:rsidRPr="00CC281A" w:rsidRDefault="00690E81" w:rsidP="00690E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1869,82 +2035,110 @@
       </w:r>
       <w:r w:rsidRPr="007B3BB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> наукових працях, загальним обсягом </w:t>
       </w:r>
       <w:r w:rsidR="00296F4F" w:rsidRPr="00296F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3,15</w:t>
       </w:r>
       <w:r w:rsidRPr="00296F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B3BB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">д.а, з яких: </w:t>
+        <w:t>д.а</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B3BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, з яких: </w:t>
       </w:r>
       <w:r w:rsidR="000A7376">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B3BB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>статті – у наукових фахових виданнях України, внесених до реєстру міжнародних наукометричних баз</w:t>
+        <w:t xml:space="preserve">статті – у наукових фахових виданнях України, внесених до реєстру міжнародних </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B3BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>наукометричних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B3BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баз</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> та</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3BB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
@@ -2335,52 +2529,63 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B28AE" w:rsidRPr="009E05A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B28AE" w:rsidRPr="00606863">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0,2. д.а.</w:t>
       </w:r>
       <w:r w:rsidR="005B28AE" w:rsidRPr="009E05A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B28AE" w:rsidRPr="00606863">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Особистий внесок: обґрунтовано особливості розвитку територіальних громад. – 0,11 д.а</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Особистий внесок: обґрунтовано особливості розвитку територіальних громад. – 0,11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B28AE" w:rsidRPr="00606863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д.а</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00606863">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BAEAAD2" w14:textId="77777777" w:rsidR="00606863" w:rsidRPr="00606863" w:rsidRDefault="00606863" w:rsidP="00606863">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -2939,395 +3144,524 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51C3FAF4" w14:textId="77777777" w:rsidR="00A4580F" w:rsidRDefault="00A4580F" w:rsidP="00690E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27776C27" w14:textId="77777777" w:rsidR="00690E81" w:rsidRPr="00EA6ED9" w:rsidRDefault="00690E81" w:rsidP="00690E81">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA6ED9">
         <w:t>Головуючий на засіданні</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7CE7B7" w14:textId="5707DA4A" w:rsidR="00690E81" w:rsidRPr="00EA6ED9" w:rsidRDefault="006E2222" w:rsidP="00606863">
+    <w:p w14:paraId="6D1DD41A" w14:textId="77777777" w:rsidR="008C4D16" w:rsidRDefault="006E2222" w:rsidP="00606863">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>д.</w:t>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">октор </w:t>
       </w:r>
       <w:r w:rsidR="00606863">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ю</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008C4D16">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">.н., професор, професор кафедри </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00606863">
+        <w:t xml:space="preserve">ридичних </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>назва</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="782B20AE" w14:textId="3D2AF936" w:rsidR="00690E81" w:rsidRPr="00321CF0" w:rsidRDefault="00690E81" w:rsidP="00690E81">
+        <w:t>аук</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, професор,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7CE7B7" w14:textId="627AE852" w:rsidR="00690E81" w:rsidRPr="00EA6ED9" w:rsidRDefault="006E2222" w:rsidP="00606863">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">професор кафедри </w:t>
+      </w:r>
+      <w:r w:rsidR="00606863">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>назва</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Іван ІВАНОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782B20AE" w14:textId="6DC1D0F3" w:rsidR="00690E81" w:rsidRPr="00321CF0" w:rsidRDefault="00690E81" w:rsidP="00690E81">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EA6ED9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ДВНЗ «УжНУ»</w:t>
       </w:r>
       <w:r w:rsidR="006E2222">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6ED9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E2222">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>ІВАНОВ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2991A135" w14:textId="77777777" w:rsidR="00690E81" w:rsidRPr="00EA6ED9" w:rsidRDefault="00690E81" w:rsidP="00690E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52E23A9B" w14:textId="7873EEFC" w:rsidR="00690E81" w:rsidRPr="00EA6ED9" w:rsidRDefault="00690E81" w:rsidP="00690E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Підпис д.</w:t>
+        <w:t xml:space="preserve">Підпис </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д.</w:t>
       </w:r>
       <w:r w:rsidR="00606863">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ю</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">.н., проф. </w:t>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., проф. </w:t>
       </w:r>
       <w:r w:rsidR="00606863">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Іванова</w:t>
       </w:r>
       <w:r w:rsidR="001B6F62" w:rsidRPr="001B6F62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B6F62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>І.І.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BEF29AB" w14:textId="77777777" w:rsidR="00690E81" w:rsidRPr="00EA6ED9" w:rsidRDefault="00690E81" w:rsidP="00690E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">засвідчую </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311E6B66" w14:textId="77777777" w:rsidR="00690E81" w:rsidRPr="00EA6ED9" w:rsidRDefault="00690E81" w:rsidP="00690E81">
+    <w:p w14:paraId="311E6B66" w14:textId="4DDCFA8C" w:rsidR="00690E81" w:rsidRPr="00EA6ED9" w:rsidRDefault="00690E81" w:rsidP="00690E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Вчений секретар ДВНЗ «УжНУ»                                 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>Вчений секретар ДВНЗ «УжНУ»</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C4D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EA6ED9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Олена МЕЛЬНИК </w:t>
+        <w:t xml:space="preserve">Олена МЕЛЬНИК </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00690E81" w:rsidRPr="00EA6ED9" w:rsidSect="0044588E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="566" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F4E054D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C638EA58"/>
     <w:lvl w:ilvl="0" w:tplc="5684A058">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5684A058">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3882,118 +4216,123 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00690E81"/>
     <w:rsid w:val="00024A89"/>
     <w:rsid w:val="00041324"/>
     <w:rsid w:val="00070893"/>
     <w:rsid w:val="00071A67"/>
     <w:rsid w:val="000A7376"/>
     <w:rsid w:val="00126BB1"/>
     <w:rsid w:val="0017564C"/>
     <w:rsid w:val="00194366"/>
     <w:rsid w:val="001A2016"/>
     <w:rsid w:val="001B6F62"/>
     <w:rsid w:val="001D7994"/>
+    <w:rsid w:val="001F412F"/>
     <w:rsid w:val="002442F1"/>
     <w:rsid w:val="00251DF4"/>
     <w:rsid w:val="00255FF2"/>
     <w:rsid w:val="00275496"/>
     <w:rsid w:val="00296F4F"/>
     <w:rsid w:val="002A67D4"/>
     <w:rsid w:val="002E6C6A"/>
     <w:rsid w:val="002F2188"/>
     <w:rsid w:val="00300354"/>
     <w:rsid w:val="00306EEA"/>
     <w:rsid w:val="00321CF0"/>
     <w:rsid w:val="00323B97"/>
     <w:rsid w:val="00376374"/>
     <w:rsid w:val="003846CE"/>
     <w:rsid w:val="003923B0"/>
     <w:rsid w:val="003A3D44"/>
     <w:rsid w:val="003E40FB"/>
     <w:rsid w:val="003F2E4C"/>
     <w:rsid w:val="00403046"/>
     <w:rsid w:val="00404E09"/>
     <w:rsid w:val="0044588E"/>
+    <w:rsid w:val="00486CD3"/>
     <w:rsid w:val="004D356C"/>
     <w:rsid w:val="005239E4"/>
     <w:rsid w:val="00537B91"/>
     <w:rsid w:val="0057420A"/>
     <w:rsid w:val="005815EA"/>
     <w:rsid w:val="00590076"/>
     <w:rsid w:val="005A7184"/>
     <w:rsid w:val="005B28AE"/>
     <w:rsid w:val="00600EF9"/>
     <w:rsid w:val="00606863"/>
     <w:rsid w:val="00673992"/>
     <w:rsid w:val="00690E81"/>
     <w:rsid w:val="0069458B"/>
+    <w:rsid w:val="00695731"/>
     <w:rsid w:val="006B4F5D"/>
     <w:rsid w:val="006C3177"/>
     <w:rsid w:val="006E2222"/>
     <w:rsid w:val="0071707A"/>
     <w:rsid w:val="00780B12"/>
     <w:rsid w:val="00785195"/>
     <w:rsid w:val="007A3836"/>
     <w:rsid w:val="00811479"/>
     <w:rsid w:val="00814559"/>
+    <w:rsid w:val="008C4D16"/>
     <w:rsid w:val="008F7A08"/>
     <w:rsid w:val="00902C1F"/>
     <w:rsid w:val="009A2D04"/>
     <w:rsid w:val="00A10A83"/>
     <w:rsid w:val="00A4580F"/>
     <w:rsid w:val="00A5259E"/>
     <w:rsid w:val="00A54341"/>
     <w:rsid w:val="00A64447"/>
     <w:rsid w:val="00A70485"/>
     <w:rsid w:val="00A71960"/>
     <w:rsid w:val="00AC65BD"/>
     <w:rsid w:val="00AD0BAF"/>
     <w:rsid w:val="00BC2164"/>
     <w:rsid w:val="00BD0D5E"/>
     <w:rsid w:val="00C079FA"/>
     <w:rsid w:val="00C425CF"/>
     <w:rsid w:val="00CC336E"/>
     <w:rsid w:val="00CE4E8D"/>
     <w:rsid w:val="00D04FD7"/>
     <w:rsid w:val="00D7345B"/>
     <w:rsid w:val="00D87AF6"/>
     <w:rsid w:val="00DB23BD"/>
     <w:rsid w:val="00E11D66"/>
     <w:rsid w:val="00E135BA"/>
     <w:rsid w:val="00E15716"/>
@@ -4999,85 +5338,85 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>916</Words>
-  <Characters>6458</Characters>
+  <Words>4687</Words>
+  <Characters>2672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>157</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7306</CharactersWithSpaces>
+  <CharactersWithSpaces>7345</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Viktoriya Hotra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ce8b04bab11c2620b32225cb14cb3f0790674e591a69f1e94b5800b0c0a6e809</vt:lpwstr>
   </property>