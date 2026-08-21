--- v1 (2026-05-27)
+++ v2 (2026-08-21)
@@ -560,103 +560,142 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>4. Не є співавтором наукових публікацій із здобувачем</w:t>
       </w:r>
       <w:r w:rsidR="00197210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165763AD" w14:textId="65D02F41" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
+    <w:p w14:paraId="165763AD" w14:textId="0C182137" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>5. Не працюю в одному і тому ж закладі, не маю спільні публікації за останні п’ять років з головою, рецензентами та науковим керівником здобувач</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F0F84">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>а</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00197210">
+        <w:t>5. Не працюю в одному і тому ж закладі, не маю спільні публікації за останні п’ять років з головою, рецензентами та науковим керівником здобувач</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00197210">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3197A4BD" w14:textId="77777777" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
+    <w:p w14:paraId="14BEFC8C" w14:textId="724C46B4" w:rsidR="002C2CB9" w:rsidRDefault="002C2CB9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>6. Публікації з наукового напряму, за яким підготовлено дисертацію здобувача:</w:t>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Зобов’язуюся повідомити відділ СРСВР про зміну місця роботи у разі, якщо така зміна відбудеться до дня захисту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3197A4BD" w14:textId="44D25A68" w:rsidR="00012D88" w:rsidRDefault="002C2CB9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Публікації з наукового напряму, за яким підготовлено дисертацію здобувача:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2197A5AD" w14:textId="77777777" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00F00666">
         <w:rPr>
@@ -1258,65 +1297,66 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00012D88"/>
     <w:rsid w:val="00012D88"/>
     <w:rsid w:val="000A0BAC"/>
     <w:rsid w:val="00197210"/>
     <w:rsid w:val="00200A0F"/>
     <w:rsid w:val="002078D1"/>
+    <w:rsid w:val="002C2CB9"/>
     <w:rsid w:val="008E6433"/>
     <w:rsid w:val="008F0F84"/>
     <w:rsid w:val="00CB52F7"/>
     <w:rsid w:val="00DC608C"/>
     <w:rsid w:val="00F00666"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -2237,73 +2277,73 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miSVzYFsdwVndXVNvyQEwQC2WmfvQ==">CgMxLjA4AHIhMURfcUlHaEp3QTdtWHdxZEttc0ZqTHFkUF9EOHNBYTdk</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1312</Words>
-  <Characters>748</Characters>
+  <Words>1385</Words>
+  <Characters>790</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2056</CharactersWithSpaces>
+  <CharactersWithSpaces>2171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Miroslava</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>630f687d-7c73-470a-9325-2ac72229806e</vt:lpwstr>
   </property>
 </Properties>
 </file>