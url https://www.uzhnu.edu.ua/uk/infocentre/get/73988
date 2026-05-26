--- v0 (2025-11-23)
+++ v1 (2026-05-26)
@@ -79,69 +79,81 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Д</w:t>
             </w:r>
             <w:r w:rsidRPr="0026152D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>о публічної презентації здобувачем наукових результатів дисертації</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5F6ADF" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D">
+          <w:p w14:paraId="7B3CA1D1" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>(документи приносяться складені в папці)</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5E5F6ADF" w14:textId="469E9C23" w:rsidR="00950343" w:rsidRDefault="00950343">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002200EC" w14:paraId="19268E4E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AA4DAD4" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -250,576 +262,601 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="396DF6E4" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
-[...409 lines deleted...]
-          <w:p w14:paraId="07104089" w14:textId="51DEA9A9" w:rsidR="0026152D" w:rsidRDefault="00485A80">
+          <w:p w14:paraId="5D5BC50A" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дисертація (оформлена згідно вимог чинного законодавства, завірена електронним підписом до написання заяви)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A2EA2D" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18FE7626" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нормативна база (детальна інформація за цим посиланням):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75075350" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00090414" w:rsidP="00950343">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidR="00E47C53" w:rsidRPr="00E4405F">
+              <w:r w:rsidR="00950343" w:rsidRPr="00E4405F">
                 <w:rPr>
                   <w:rStyle w:val="a7"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://www.uzhnu.edu.ua/uk/infocentre/60275</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="63766243" w14:textId="77777777" w:rsidR="00E47C53" w:rsidRDefault="00E47C53">
-[...36 lines deleted...]
-            <w:r w:rsidR="00424B6E">
+          <w:p w14:paraId="35141727" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EC90D01" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Електронний варіант до перевірки на плагіат надсилається на </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
-            <w:r w:rsidR="00424B6E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00424B6E" w:rsidRPr="00424B6E">
-              <w:t>maryana.kayla@uzhnu.edu.ua</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00607BC9">
+                <w:rPr>
+                  <w:rStyle w:val="a7"/>
+                </w:rPr>
+                <w:t>maryana.kayla@uzhnu.edu.ua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6204D766" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="396DF6E4" w14:textId="6EC83D71" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Перевірка проводиться </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B15C18">
+              <w:t>Центром наукометрії та інформаційної підтримки (наукова бібліотека)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06631720" w14:textId="1090FA98" w:rsidR="002200EC" w:rsidRDefault="005F0AE5">
+          <w:p w14:paraId="7994040B" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Мінімум 2 примірника</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AA55D46" w14:textId="3E6C24EA" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(друковані примірники подаються на 2 ЕТАП)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002200EC" w14:paraId="0B65100E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C4E7C01" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69F83257" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Копія 1-ої сторінки паспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71B016BC" w14:textId="368467D2" w:rsidR="002200EC" w:rsidRDefault="005F0AE5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 примірник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002200EC" w14:paraId="14D5285A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F258FF9" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F1127B7" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Копія диплому</w:t>
+            </w:r>
+            <w:r w:rsidR="0026152D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по якому відбувався вступ/прикріплення до аспірантури</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="702D4C4D" w14:textId="108FB7F6" w:rsidR="002200EC" w:rsidRDefault="005F0AE5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 примірник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002200EC" w14:paraId="227AC8DF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5079BA45" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41E4ECF4" w14:textId="6EA59DCC" w:rsidR="00B15C18" w:rsidRPr="00424B6E" w:rsidRDefault="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Титульна сторінка атестаційної справи </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06631720" w14:textId="791325FF" w:rsidR="002F5349" w:rsidRDefault="00950343" w:rsidP="00950343">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 примірник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002200EC" w14:paraId="5D50A492" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B78C6DC" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="00DA6EF4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
@@ -831,68 +868,76 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4371DA6F" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="00DA6EF4">
+          <w:p w14:paraId="4371DA6F" w14:textId="70C7566D" w:rsidR="0026152D" w:rsidRDefault="00DA6EF4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анотація</w:t>
             </w:r>
+            <w:r w:rsidR="00AC1A9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (подається документом)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="01D5BF7A" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="001F550F" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D" w:rsidP="0026152D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -907,68 +952,76 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У</w:t>
             </w:r>
             <w:r w:rsidR="00DA6EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>країнська</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE4E842" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D" w:rsidP="0026152D">
+          <w:p w14:paraId="4DE4E842" w14:textId="4089E424" w:rsidR="0026152D" w:rsidRDefault="0026152D" w:rsidP="0026152D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Англійська</w:t>
             </w:r>
+            <w:r w:rsidR="00AC1A9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (переклад української частини)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="61AEFCE6" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D" w:rsidP="0026152D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026152D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Список публікацій</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1128E3FE" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D" w:rsidP="0026152D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -994,67 +1047,83 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Підпис здобувача</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09ED588E" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D" w:rsidP="0026152D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="716B086A" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D" w:rsidP="0026152D">
-[...15 lines deleted...]
-              <w:t>Нормативна база:</w:t>
+          <w:p w14:paraId="716B086A" w14:textId="5B7CC4D6" w:rsidR="0026152D" w:rsidRDefault="0026152D" w:rsidP="0026152D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нормативна база</w:t>
+            </w:r>
+            <w:r w:rsidR="00017296">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (детальна інформація за цим посиланням)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="322EB9A1" w14:textId="77777777" w:rsidR="0026152D" w:rsidRDefault="0026152D" w:rsidP="0026152D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026152D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>https://www.uzhnu.edu.ua/uk/infocentre/60275</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
@@ -1259,151 +1328,140 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Академічна довідка (береться у відділі аспірантури, вул. Підгірна, 46)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64CB064B" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
-[...54 lines deleted...]
-          </w:p>
           <w:p w14:paraId="2DDA885C" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="141AD3E8" w14:textId="676478DC" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">*Важливо: </w:t>
             </w:r>
             <w:r w:rsidRPr="00485A80">
               <w:t>Документи з відділу аспірантури – пункти 7, 8, 9, 10 – виготовляються до 10 робочих днів і замовляються заздалегідь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
+          <w:p w14:paraId="7273C5F9" w14:textId="77777777" w:rsidR="007A3891" w:rsidRDefault="007A3891" w:rsidP="007A3891">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 оригінал</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E7ECEDA" w14:textId="77777777" w:rsidR="007A3891" w:rsidRDefault="007A3891" w:rsidP="007A3891">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 копія</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="644028F2" w14:textId="71FA3580" w:rsidR="005F0AE5" w:rsidRDefault="005F0AE5" w:rsidP="005F0AE5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="3A847448" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1667,88 +1725,98 @@
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71158B88" w14:textId="2BF49B71" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Витяг з наказу про завершення навчання (якщо було відрахування!!!;  береться у відділі аспірантури, вул. Підгірна, 46)</w:t>
+              <w:t xml:space="preserve">Витяг з наказу про завершення навчання (якщо було відрахування!!!;  береться у відділі аспірантури, вул. Підгірна, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>46)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6296E015" w14:textId="2B40C122" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1 примірник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="637E71E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35082E53" w14:textId="66724101" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
@@ -1777,98 +1845,88 @@
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15E600F8" w14:textId="7007D542" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Витяг з протоколу про затвердження теми (у службі Вченого </w:t>
-[...8 lines deleted...]
-              <w:t>секретаря; пл. Народна, 3)</w:t>
+              <w:t>Витяг з протоколу про затвердження теми (у службі Вченого секретаря; пл. Народна, 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33BFE344" w14:textId="4D9601A2" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1 примірник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="3862E919" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C99573F" w14:textId="703EF765" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
@@ -2015,74 +2073,90 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4845F96D" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
-[...22 lines deleted...]
-              <w:t>Біоетика (Галузі знань: Охорона здоров</w:t>
+          <w:p w14:paraId="4845F96D" w14:textId="5550A153" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Біоетика (</w:t>
+            </w:r>
+            <w:r w:rsidR="00741160">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Потрібно тільки для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Галузі знань: Охорона здоров</w:t>
             </w:r>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>я, Біологія)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
@@ -2149,74 +2223,90 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BDAC484" w14:textId="64929984" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
-[...22 lines deleted...]
-              <w:t>Акт перевірки первинної документації (Галузі знань: Охорона здоров</w:t>
+          <w:p w14:paraId="7BDAC484" w14:textId="1D1F84D5" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Акт перевірки первинної документації (</w:t>
+            </w:r>
+            <w:r w:rsidR="00741160">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Потрібно тільки для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Галузі знань: Охорона здоров</w:t>
             </w:r>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>я)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
@@ -2503,67 +2593,91 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29D0A690" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
-[...15 lines deleted...]
-              <w:t>Висновок наукового керівника / плагіат</w:t>
+          <w:p w14:paraId="29D0A690" w14:textId="585BAF38" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Висновок наукового керівника /</w:t>
+            </w:r>
+            <w:r w:rsidR="00B04460">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00741160">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>по результатам перевірки на</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> плагіат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4492AA52" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2613,112 +2727,219 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="273BD01B" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="17E6A1E0" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Список публікацій, завірений науковим керівником</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="273BD01B" w14:textId="20724BCF" w:rsidR="00A06CFD" w:rsidRPr="00A06CFD" w:rsidRDefault="00A06CFD" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">також надсилається електронний варіант на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CAB61B8" w14:textId="09BDAE13" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="00B98422" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1 примірник</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ECE6F19" w14:textId="77777777" w:rsidR="00A06CFD" w:rsidRDefault="00A06CFD" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CAB61B8" w14:textId="7AAAA024" w:rsidR="00A06CFD" w:rsidRDefault="00A06CFD" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Електронний варіант на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="55160250" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DFF734A" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
@@ -3018,291 +3239,546 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exel</w:t>
             </w:r>
             <w:r w:rsidRPr="003C697D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>таблиці- згідно зразку)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46FF63D1" w14:textId="5A3A2C29" w:rsidR="00485A80" w:rsidRPr="004E62B2" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="331C99ED" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E62B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>* з березня 2025 року склад ради на попередній розгляд приймається тільки в форматі даного файлу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E52FA5D" w14:textId="77777777" w:rsidR="005C42E0" w:rsidRDefault="005C42E0" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46FF63D1" w14:textId="0339675B" w:rsidR="005C42E0" w:rsidRPr="004E62B2" w:rsidRDefault="005C42E0" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E62B2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>* з березня 2025 року склад ради на попередній розгляд приймається тільки в форматі даного файлу</w:t>
+              <w:t>* Важливо. Якщо повернута таблиця на доопрацювання</w:t>
+            </w:r>
+            <w:r w:rsidR="0097143C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «колір» тексту не змінюється. У випадку «очищення форматування» таблиця не приймається. Зміни вносяться лише у файлі, що повернуто! Попередній варіант чи новий документ не приймається.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EA511AE" w14:textId="27CD5C2C" w:rsidR="00485A80" w:rsidRPr="00542160" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Електронний варіант на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C31C1" w14:paraId="148889A4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52425F1D" w14:textId="79CB5E8C" w:rsidR="005C31C1" w:rsidRDefault="005C31C1" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5747AE41" w14:textId="5A6ED359" w:rsidR="005C31C1" w:rsidRDefault="005C31C1" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C31C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лектронні пошти членів разової спеціалізованої ради для захисту дисертаці</w:t>
+            </w:r>
+            <w:r w:rsidR="00A571F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ї</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73F4E1D4" w14:textId="52A3DB79" w:rsidR="005C31C1" w:rsidRDefault="005C31C1" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Електронний варіант на </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="2E9E00E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9585" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DA15EF6" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="365F8248" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="23DBD4E0" w14:textId="77777777" w:rsidR="00950343" w:rsidRDefault="00950343" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F832EC1" w14:textId="77777777" w:rsidR="008D34D4" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Після апробації (дається 2 тижні для написання заяви на захист та накладання електронного ключа)</w:t>
             </w:r>
+            <w:r w:rsidR="008D34D4" w:rsidRPr="00216366">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA15EF6" w14:textId="62173618" w:rsidR="00485A80" w:rsidRPr="008D34D4" w:rsidRDefault="008D34D4" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D34D4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Заява не приймається, якщо відсутній хоча б один із необхідних документів!</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="183B6B57" w14:textId="5CC9CA46" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ДО ВЧЕНОЇ РАДИ ПОВИННІ БУТИ ВСІ ДОКУМЕНТИ 1 та 2 ЕТАПУ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48639027" w14:textId="05C58C9D" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="48639027" w14:textId="48E1F990" w:rsidR="00485A80" w:rsidRPr="00216366" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Для затвердження на Вченій раді ДВНЗ «УжНУ» </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00216366" w:rsidRPr="00216366">
+              <w:t xml:space="preserve">документи для створення РСВР подаються не пізніше ніж за 2 тижні до засідання Вченої ради ДВНЗ "УжНУ". У разі порушення </w:t>
+            </w:r>
+            <w:r w:rsidR="00216366" w:rsidRPr="00216366">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">цього терміну їх розгляд переноситься на наступне засідання. Зверніть увагу! </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="4FFBE189" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E94BA56" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="40CCDCA8" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -3467,121 +3943,181 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A4C4F2B" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E0E4EE0" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00FE7592" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="0E0E4EE0" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00950343" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7592">
+            <w:r w:rsidRPr="00950343">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Аспірант/Аспірантка</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7592">
+            <w:r w:rsidRPr="00950343">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7592">
+            <w:r w:rsidRPr="00950343">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>навчається в аспірантурі</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ABD6616" w14:textId="255B30A4" w:rsidR="00485A80" w:rsidRPr="00FE7592" w:rsidRDefault="00485A80" w:rsidP="00485A80">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4CA00333" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00950343" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950343">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Здобувач/Здобувачка – прикріпленні до кафедри</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="031A5FD8" w14:textId="77777777" w:rsidR="0045384E" w:rsidRPr="00950343" w:rsidRDefault="0045384E" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ABD6616" w14:textId="50AFF50E" w:rsidR="0045384E" w:rsidRPr="00FE7592" w:rsidRDefault="0045384E" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950343">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Головуючий не може бути науковим керівником</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F0222BF" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3631,101 +4167,147 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E4E3888" w14:textId="39164B98" w:rsidR="00485A80" w:rsidRPr="008F36C2" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="0534E562" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Витяг з розширеного засідання </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(2/3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>членів кафедри для кворуму</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="054A5E0D" w14:textId="77777777" w:rsidR="0045384E" w:rsidRDefault="0045384E" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E4E3888" w14:textId="1106CB3A" w:rsidR="0045384E" w:rsidRPr="008F36C2" w:rsidRDefault="0045384E" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Головуючий не може бути науковим керівником</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69DB8276" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4137,51 +4719,50 @@
           </w:tcPr>
           <w:p w14:paraId="790445CF" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33F6FE80" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -4539,67 +5120,75 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Примірник дисертації </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3422593C" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
-[...15 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3422593C" w14:textId="4010FFA4" w:rsidR="00485A80" w:rsidRPr="00090414" w:rsidRDefault="00090414" w:rsidP="00485A80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 примірника</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00485A80" w14:paraId="2950CC22" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="56F993AA" w14:textId="5CD9A8CA" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -4705,50 +5294,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Визначення строків після завантаження матеріалів у систему НАЗЯВО</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0124D818" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Від дати завантаження дисертації та супровідних матеріалів у систему Національного агентства із забезпечення якості вищої освіти (НАЗЯВО) має пройти:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D82CB9C" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>не менше ніж 31 день,</w:t>
             </w:r>
           </w:p>
@@ -4864,110 +5454,126 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">PDF_A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>з текстовим шаром з накладанням електронного ключа)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A40402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="499DA17D" w14:textId="35FD43F8" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="499DA17D" w14:textId="1895A62E" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Також можливі </w:t>
             </w:r>
             <w:r w:rsidRPr="0020119B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>надходження до закладу звернен</w:t>
-[...7 lines deleted...]
-              <w:t>ня</w:t>
+              <w:t xml:space="preserve">надходження до закладу </w:t>
+            </w:r>
+            <w:r w:rsidR="00216366">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>звернень</w:t>
             </w:r>
             <w:r w:rsidRPr="0020119B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> інших осіб з оцінкою дисертації</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="0020119B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> разова рада озвучує їх під час публічного захисту дисертації та з урахуванням результатів їх розгляду приймає відповідне рішення. Такі звернення беруться до розгляду у разі їх надходження не пізніше ніж за три робочих дні до дня захисту дисертації.</w:t>
+              <w:t xml:space="preserve"> разова рада озвучує їх під час публічного захисту дисертації та з урахуванням результатів їх розгляду приймає відповідне рішення. Такі звернення беруться до розгляду у разі їх надходження не пізніше ніж за три </w:t>
+            </w:r>
+            <w:r w:rsidR="00216366">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>робочі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0020119B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дні до дня захисту дисертації.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4878B09B" w14:textId="77777777" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Підготовка протоколу №1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="591C0040" w14:textId="30F73664" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
@@ -5107,51 +5713,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> дати захисту</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="127827E0" w14:textId="4FE430EB" w:rsidR="00485A80" w:rsidRPr="00A40402" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Дата проведення захисту </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>при</w:t>
             </w:r>
             <w:r w:rsidRPr="00A40402">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>значається в межах:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C00CF74" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="1"/>
               </w:numPr>
@@ -5316,68 +5921,76 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">До захисту </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1699C7D6" w14:textId="535D0578" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="1699C7D6" w14:textId="501D905E" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Протокол номер №1</w:t>
             </w:r>
+            <w:r w:rsidR="004D372E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (надсилається тільки 1 раз без можливості зміни дат чи часу)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24942533" w14:textId="32A7A3BD" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -5426,85 +6039,105 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00DB2524" w14:textId="233C0C40" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="6C4648FF" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рішення про присудження (</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71724">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рішення завантажується на наступний день після захисту, а також подається до Бібліотеки після видання наказу про одержання диплома</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="00DB2524" w14:textId="5EA4961C" w:rsidR="00115D4A" w:rsidRPr="00115D4A" w:rsidRDefault="000A406B" w:rsidP="000A406B">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A406B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Важливо! Необхідно внести всю інформацію, передбачену Рішенням, зокрема обов’язково зазначити аналіз щодо дотримання встановлених вимог.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="722C73AC" w14:textId="51AEC931" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5662,75 +6295,84 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3265A746" w14:textId="122511DD" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
+          <w:p w14:paraId="3265A746" w14:textId="0F4BBE27" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Відео захисту. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D63912">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Публічний захист дисертації проводиться на засіданні разової спеціалізованої вченої ради, яке вважається правомочним за умови присутності повного складу ради. Усі члени ради повинні бути присутні на захисті, з можливістю їхньої належної ідентифікації. У разі проведення захисту в онлайн-форматі веб-камера кожного з учасників повинна бути увімкнена. Якість трансляції та тривалість її відеозапису мають забезпечувати повне, безперервне і нередаговане відтворення всієї процедури захисту дисертації. Це стосується виступу здобувача, виступів членів ради, наукової дискусії, а також поіменного голосування кожного члена ради.</w:t>
+              <w:t xml:space="preserve">Публічний захист дисертації проводиться на засіданні разової спеціалізованої вченої ради, яке вважається </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63912">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>правомочним за умови присутності повного складу ради. Усі члени ради повинні бути присутні на захисті з можливістю їхньої належної ідентифікації. У разі проведення захисту в онлайн-форматі веб-камера кожного з учасників повинна бути увімкнена. Якість трансляції та тривалість її відеозапису мають забезпечувати повне, безперервне і нередаговане відтворення всієї процедури захисту дисертації. Це стосується виступу здобувача, виступів членів ради, наукової дискусії, а також поіменного голосування кожного члена ради.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00CEE773" w14:textId="77777777" w:rsidR="00485A80" w:rsidRDefault="00485A80" w:rsidP="00485A80">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5968,72 +6610,72 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46DAA150" w14:textId="77777777" w:rsidR="002200EC" w:rsidRDefault="002200EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002200EC" w:rsidSect="009E0F89">
+    <w:sectPr w:rsidR="002200EC" w:rsidSect="00FB1FE5">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="850" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
@@ -6166,97 +6808,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002200EC"/>
+    <w:rsid w:val="00017296"/>
     <w:rsid w:val="00030A86"/>
+    <w:rsid w:val="00090414"/>
     <w:rsid w:val="00092958"/>
+    <w:rsid w:val="000A406B"/>
+    <w:rsid w:val="000D2CA8"/>
     <w:rsid w:val="000E0C49"/>
     <w:rsid w:val="000E5C99"/>
+    <w:rsid w:val="00115D4A"/>
     <w:rsid w:val="001449B0"/>
     <w:rsid w:val="0015794E"/>
     <w:rsid w:val="001C6520"/>
+    <w:rsid w:val="001C6E26"/>
+    <w:rsid w:val="001E0E56"/>
+    <w:rsid w:val="001F1128"/>
     <w:rsid w:val="0020119B"/>
+    <w:rsid w:val="00216366"/>
     <w:rsid w:val="002200EC"/>
     <w:rsid w:val="0026152D"/>
+    <w:rsid w:val="00293BA5"/>
     <w:rsid w:val="002A28A7"/>
+    <w:rsid w:val="002F5349"/>
     <w:rsid w:val="003937BF"/>
     <w:rsid w:val="003C697D"/>
+    <w:rsid w:val="003E4F99"/>
     <w:rsid w:val="00424B6E"/>
+    <w:rsid w:val="00452248"/>
+    <w:rsid w:val="0045384E"/>
     <w:rsid w:val="00460662"/>
     <w:rsid w:val="00485A80"/>
+    <w:rsid w:val="004D372E"/>
+    <w:rsid w:val="004D3D67"/>
     <w:rsid w:val="004D4468"/>
     <w:rsid w:val="004E62B2"/>
     <w:rsid w:val="00542160"/>
+    <w:rsid w:val="00555293"/>
+    <w:rsid w:val="005A5498"/>
+    <w:rsid w:val="005C31C1"/>
+    <w:rsid w:val="005C42E0"/>
     <w:rsid w:val="005F0AE5"/>
+    <w:rsid w:val="006119B5"/>
     <w:rsid w:val="00625342"/>
     <w:rsid w:val="00657DA7"/>
     <w:rsid w:val="00712E95"/>
+    <w:rsid w:val="00741160"/>
     <w:rsid w:val="00753E29"/>
+    <w:rsid w:val="007A3891"/>
     <w:rsid w:val="007B41D1"/>
+    <w:rsid w:val="007B5D92"/>
+    <w:rsid w:val="007C18CB"/>
     <w:rsid w:val="0081444E"/>
     <w:rsid w:val="00893E2A"/>
     <w:rsid w:val="008A0AD1"/>
     <w:rsid w:val="008B6672"/>
+    <w:rsid w:val="008D34D4"/>
     <w:rsid w:val="008F36C2"/>
+    <w:rsid w:val="00950343"/>
     <w:rsid w:val="00954576"/>
+    <w:rsid w:val="0097143C"/>
     <w:rsid w:val="009A3400"/>
     <w:rsid w:val="009D67B9"/>
     <w:rsid w:val="009E0F89"/>
+    <w:rsid w:val="00A06CFD"/>
+    <w:rsid w:val="00A571F6"/>
+    <w:rsid w:val="00AB5690"/>
+    <w:rsid w:val="00AC1A9C"/>
     <w:rsid w:val="00AE05FC"/>
+    <w:rsid w:val="00B04460"/>
     <w:rsid w:val="00B1443A"/>
+    <w:rsid w:val="00B15C18"/>
     <w:rsid w:val="00B65C69"/>
+    <w:rsid w:val="00BA1328"/>
     <w:rsid w:val="00C10D4E"/>
+    <w:rsid w:val="00C219FF"/>
     <w:rsid w:val="00C4207A"/>
+    <w:rsid w:val="00C43C11"/>
     <w:rsid w:val="00CA2A45"/>
     <w:rsid w:val="00D14330"/>
+    <w:rsid w:val="00DA3371"/>
     <w:rsid w:val="00DA6EF4"/>
+    <w:rsid w:val="00DD6AEE"/>
+    <w:rsid w:val="00DE3AC9"/>
     <w:rsid w:val="00E46F5F"/>
     <w:rsid w:val="00E47C53"/>
     <w:rsid w:val="00E81372"/>
     <w:rsid w:val="00EC67AF"/>
     <w:rsid w:val="00EE2FCC"/>
+    <w:rsid w:val="00EF77AB"/>
+    <w:rsid w:val="00F203DA"/>
+    <w:rsid w:val="00FB1FE5"/>
     <w:rsid w:val="00FE01A1"/>
     <w:rsid w:val="00FE7592"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6643,51 +7328,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009E0F89"/>
+    <w:rsid w:val="007A3891"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009E0F89"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
@@ -6916,51 +7601,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="626619920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzhnu.edu.ua/uk/infocentre/89707" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzhnu.edu.ua/uk/infocentre/60275" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryana.kayla@uzhnu.edu.ua" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzhnu.edu.ua/uk/infocentre/60275" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7237,75 +7922,75 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhPZ3Uhbl6jKxXT7gAmJ1Q9YXjfXA==">CgMxLjA4AHIhMTJyMTlWaU1PNnY1MTJUbmhqS25UT0hRZm1TaExKNDZr</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5857</Characters>
+  <Pages>5</Pages>
+  <Words>5027</Words>
+  <Characters>2866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>254</Lines>
-  <Paragraphs>179</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6660</CharactersWithSpaces>
+  <CharactersWithSpaces>7878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>c77a6ede5fed06fe85aadbe2a1cc458293fe9f71ab86d626ab8b846546808165</vt:lpwstr>
   </property>
 </Properties>
 </file>