--- v0 (2026-06-10)
+++ v1 (2026-06-30)
@@ -1,27835 +1,16722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00972F08" w:rsidRPr="00BC73CD" w:rsidRDefault="0010406A" w:rsidP="00972F08">
+    <w:p w14:paraId="14CD8266" w14:textId="0366AC55" w:rsidR="006E1D5A" w:rsidRDefault="00AD0EED" w:rsidP="006E1D5A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РОЗКЛАД      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EDDEDF" w14:textId="4D80BD8B" w:rsidR="00AD0EED" w:rsidRDefault="00AD0EED" w:rsidP="006E1D5A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC73CD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>РОЗКЛА</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">       ПЕРЕСКЛАДАННЯ</w:t>
+        <w:t>ліквідації академічної заборгованості</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972F08" w:rsidRPr="00BC73CD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
+    <w:p w14:paraId="2B104D4F" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRDefault="006E1D5A" w:rsidP="006E1D5A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC73CD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">зимової </w:t>
+        <w:t xml:space="preserve">літньої </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0010406A" w:rsidRPr="00BC73CD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>заліково</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0010406A" w:rsidRPr="00BC73CD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>-екзаменаційної сесії 2025-2026 навчального року І-ІІ етапи</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC73CD">
-[...27 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00972F08" w:rsidRPr="00BC73CD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
+    <w:p w14:paraId="2B72A9C4" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRDefault="006E1D5A" w:rsidP="006E1D5A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC73CD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>для студентів фізичного факультету Ужгородського національного університету</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidRDefault="00972F08" w:rsidP="00972F08">
+    <w:p w14:paraId="68E7846A" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRDefault="006E1D5A" w:rsidP="006E1D5A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14928" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="871"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="5694"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1535"/>
         <w:gridCol w:w="2771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidTr="00972F08">
+      <w:tr w:rsidR="006E1D5A" w:rsidRPr="00AA0D89" w14:paraId="044AA0BD" w14:textId="77777777" w:rsidTr="00406467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="14CFC9E6" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRPr="009B6C10" w:rsidRDefault="006E1D5A" w:rsidP="00406467">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рік навчання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="02814BE8" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRPr="009B6C10" w:rsidRDefault="006E1D5A" w:rsidP="00406467">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Шифр спеціальності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3549C478" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRPr="009B6C10" w:rsidRDefault="006E1D5A" w:rsidP="00406467">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6A030A7B" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRPr="009B6C10" w:rsidRDefault="006E1D5A" w:rsidP="00406467">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Що складати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="11B60E31" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRPr="009B6C10" w:rsidRDefault="006E1D5A" w:rsidP="00406467">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дата складання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="104B2ACC" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRPr="009B6C10" w:rsidRDefault="006E1D5A" w:rsidP="00406467">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Аудиторія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2EB5820B" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRPr="009B6C10" w:rsidRDefault="006E1D5A" w:rsidP="00406467">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Прізвище екзаменатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidTr="009543EE">
+      <w:tr w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w14:paraId="51AB7DBD" w14:textId="77777777" w:rsidTr="00866C7F">
+        <w:trPr>
+          <w:trHeight w:val="664"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="002A5BDD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3E0523BD" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="002A5BDD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...16 lines deleted...]
-              <w:t>Е5</w:t>
+          <w:p w14:paraId="6638E286" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>F5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...15 lines deleted...]
-              <w:t>Аналітична геометрія і вища алгебра</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5718DB" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="002A5BDD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3B614BCC" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...31 lines deleted...]
-              <w:t>16.02.2026</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6770A844" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3A49" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA59A77" w14:textId="251D0D6F" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:t>244</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52239A66" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="002A5BDD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3AE72CB9" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Радченко Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w14:paraId="3EFA7FAC" w14:textId="77777777" w:rsidTr="00866C7F">
+        <w:trPr>
+          <w:trHeight w:val="702"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B038EE8" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="128E2C8E" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="735007FE" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фізичні основи захисту інформації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="604F9541" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73478B2A" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3A49" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="681DD3B9" w14:textId="60305A06" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B505CBD" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35029428" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t>Семчишин</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Чобаль</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Г. Я.</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.І</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidTr="009543EE">
-[...224 lines deleted...]
-      <w:tr w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidTr="00E8125C">
+      <w:tr w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w14:paraId="68A2779A" w14:textId="77777777" w:rsidTr="00406467">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="002A5BDD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2B00CBB8" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...15 lines deleted...]
-            </w:r>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58940A57" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="425D83CC" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Теорії кіл, сигнали та процеси в електроніці</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1895FAEF" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7057A4" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3A49" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CC863C9" w14:textId="7569985D" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA9025E" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74CC9CA6" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гуранич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w14:paraId="76E33FCA" w14:textId="77777777" w:rsidTr="00406467">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11744784" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34E85185" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F8C287E" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Теорії кіл, сигнали та процеси в електроніці (к/р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EFA470F" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>диф.залік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EEA387E" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3A49" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7284E9C1" w14:textId="343C19C3" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7008931C" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14009F12" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гуранич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w14:paraId="006152CB" w14:textId="77777777" w:rsidTr="00406467">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="071328D0" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="051173EE" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09992610" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Програмування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5355FAEB" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8F4656" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3A49" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2487F1AC" w14:textId="756C23D3" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4F2755" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA4A52C" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Попович Н.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E1D5A" w:rsidRPr="00AA0D89" w14:paraId="5E7D0D9F" w14:textId="77777777" w:rsidTr="00C201E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30B1E600" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRPr="00AA0D89" w:rsidRDefault="006E1D5A" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33D166F1" w14:textId="77777777" w:rsidR="006E1D5A" w:rsidRPr="00AA0D89" w:rsidRDefault="006E1D5A" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="002A5BDD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="036704B8" w14:textId="7FEED2D5" w:rsidR="006E1D5A" w:rsidRPr="00AA0D89" w:rsidRDefault="006E1D5A" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="002A5BDD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="222CC02B" w14:textId="3387E87D" w:rsidR="006E1D5A" w:rsidRPr="00AA0D89" w:rsidRDefault="006E1D5A" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRDefault="0010406A" w:rsidP="00972F08">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6723A4BA" w14:textId="3C6616DD" w:rsidR="006E1D5A" w:rsidRPr="00AA0D89" w:rsidRDefault="006E1D5A" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="002A5BDD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5D735F04" w14:textId="5619F202" w:rsidR="006E1D5A" w:rsidRPr="00AA0D89" w:rsidRDefault="006E1D5A" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00972F08" w:rsidRPr="002A5BDD" w:rsidRDefault="00972F08" w:rsidP="00972F08">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2E11086D" w14:textId="02CEE453" w:rsidR="006E1D5A" w:rsidRPr="00AA0D89" w:rsidRDefault="006E1D5A" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w14:paraId="35AFF029" w14:textId="77777777" w:rsidTr="00406467">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E80664C" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EE17423" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A312660" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Вища математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A9A0B89" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65E9DD46" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3A49" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3A49" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B97EBA" w14:textId="11D3EA0C" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="013F9E5C" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00AADB69" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t>Росола</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Євич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> І.Й.</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.Я.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009543EE" w:rsidRPr="00972F08" w:rsidTr="0010406A">
+      <w:tr w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w14:paraId="7E5ECFA9" w14:textId="77777777" w:rsidTr="00406467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009543EE" w:rsidRPr="002A5BDD" w:rsidRDefault="009543EE" w:rsidP="00972F08">
-            <w:pPr>
+          <w:p w14:paraId="399D2FE5" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009543EE" w:rsidRPr="002A5BDD" w:rsidRDefault="009543EE" w:rsidP="0010406A">
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5E432AFF" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="51D56B6D" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Іноземна мова</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009543EE" w:rsidRPr="002A5BDD" w:rsidRDefault="009543EE" w:rsidP="0010406A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="038718EE" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009543EE" w:rsidRPr="002A5BDD" w:rsidRDefault="009543EE" w:rsidP="0010406A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="16FA5588" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3A49" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D41E40" w14:textId="01459336" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009543EE" w:rsidRPr="002A5BDD" w:rsidRDefault="009543EE" w:rsidP="0010406A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="14997B82" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>249</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009543EE" w:rsidRPr="002A5BDD" w:rsidRDefault="009543EE" w:rsidP="0010406A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5F23E040" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Бура І.О.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009543EE" w:rsidRPr="00972F08" w:rsidTr="009543EE">
+      <w:tr w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w14:paraId="0E465DE3" w14:textId="77777777" w:rsidTr="00406467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009543EE" w:rsidRPr="002A5BDD" w:rsidRDefault="009543EE" w:rsidP="00972F08">
-            <w:pPr>
+          <w:p w14:paraId="1651937D" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="5293D715" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A5BDD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...16 lines deleted...]
-              <w:t>Інформатика</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0CAF3512" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Архітектура інформаційних систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="3893B15B" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009543EE" w:rsidRDefault="0010406A" w:rsidP="0010406A">
-[...32 lines deleted...]
-              <w:t>16.02.2026</w:t>
+          <w:p w14:paraId="02A629C6" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3A49" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1507C448" w14:textId="6D3D0F08" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>09.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009543EE" w:rsidRPr="002A5BDD" w:rsidRDefault="009543EE" w:rsidP="00972F08">
-[...4209 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6601B7ED" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>251</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...15 lines deleted...]
-              <w:t>Пирогов О.О.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6AF9DAA8" w14:textId="77777777" w:rsidR="00BF3A49" w:rsidRPr="00AA0D89" w:rsidRDefault="00BF3A49" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Євдокімов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5BDD" w:rsidRPr="00972F08" w:rsidTr="009543EE">
+      <w:tr w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w14:paraId="43ABA517" w14:textId="77777777" w:rsidTr="00406467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-            <w:pPr>
+          <w:p w14:paraId="3C8C94DF" w14:textId="77777777" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002A5BDD">
+          </w:tcPr>
+          <w:p w14:paraId="78380CD2" w14:textId="77777777" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>125</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Основи STEM-освіти   </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1950BE04" w14:textId="14F519DB" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:tcPr>
+          <w:p w14:paraId="49965E51" w14:textId="19ED9CF6" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRDefault="0010406A" w:rsidP="00972F08">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7D9603D7" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28AD327A" w14:textId="7F1E3BE6" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17763F20" w14:textId="028C44AE" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E606912" w14:textId="5A337DAF" w:rsidR="001A53E1" w:rsidRPr="00AA0D89" w:rsidRDefault="001A53E1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Філак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І.Я.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w14:paraId="626E44E9" w14:textId="77777777" w:rsidTr="00406467">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6461C571" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15E06399" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C5990CA" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="731475AA" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72F2E441" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B2B8839" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0015E13B" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00406467" w:rsidRPr="00AA0D89" w14:paraId="2C3143CA" w14:textId="77777777" w:rsidTr="00055F73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AE93D1F" w14:textId="58D38744" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50DA98F7" w14:textId="71222F62" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D2B193D" w14:textId="107FCEDF" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29742D60" w14:textId="122FE9ED" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25A3DE37" w14:textId="77777777" w:rsidR="00445611" w:rsidRPr="00AA0D89" w:rsidRDefault="00445611" w:rsidP="00445611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68FD8B39" w14:textId="1A90B056" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00445611" w:rsidP="00445611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61D2F142" w14:textId="22767970" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="747E4BDD" w14:textId="361D7D74" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Філак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І.Я.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00406467" w:rsidRPr="00AA0D89" w14:paraId="3D2B8CE9" w14:textId="77777777" w:rsidTr="00346A60">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="400E82F0" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07C1FC0B" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37EEF715" w14:textId="36E3C3ED" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6589A63C" w14:textId="5AE029B2" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D679856" w14:textId="77777777" w:rsidR="00445611" w:rsidRPr="00AA0D89" w:rsidRDefault="00445611" w:rsidP="00445611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBB422E" w14:textId="5A4BCAD2" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00445611" w:rsidP="00445611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66E6DE9D" w14:textId="48C141B6" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>181</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41F70946" w14:textId="3902C5E0" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Радченко Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00406467" w:rsidRPr="00AA0D89" w14:paraId="428BADF0" w14:textId="77777777" w:rsidTr="00D70232">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="061DA0DB" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39B0A110" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="481FC2CC" w14:textId="68B5B059" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Іноземна мова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0580D9BD" w14:textId="1D3B3F6C" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BD7107A" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2DE208" w14:textId="25ACDAAC" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A45137D" w14:textId="70FA401F" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7709804B" w14:textId="4B7ADD72" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Вінницька М.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w14:paraId="451517A3" w14:textId="77777777" w:rsidTr="00D70232">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="434694B1" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05C327F7" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AE0E428" w14:textId="45ECDCDE" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Інформатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="109D9991" w14:textId="6B948F9F" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44ABA872" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>18.02.2026</w:t>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09190AA6" w14:textId="6544DE84" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>08.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...14 lines deleted...]
-              <w:t>251</w:t>
+          <w:p w14:paraId="20BA33E9" w14:textId="1E194FF6" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...9494 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="22662E90" w14:textId="4C1D5A52" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>зв"язку</w:t>
-[...1086 lines deleted...]
-              <w:t>Рубіш</w:t>
+              <w:t>Кедюлич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> В. В.</w:t>
+              <w:t xml:space="preserve"> В.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5BDD" w:rsidRPr="00972F08" w:rsidTr="009543EE">
+      <w:tr w:rsidR="00406467" w:rsidRPr="00AA0D89" w14:paraId="065CE781" w14:textId="77777777" w:rsidTr="006B1A98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7A36F856" w14:textId="0869FE13" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...11 lines deleted...]
-                <w:b/>
+          </w:tcPr>
+          <w:p w14:paraId="29E1FD8B" w14:textId="74594C49" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>G22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DC8928A" w14:textId="7346A173" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72AA9830" w14:textId="77ACACB0" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3669DC24" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159D6466" w14:textId="162F22D4" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52215360" w14:textId="2957D903" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>181</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63887E29" w14:textId="2A2D1232" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Радченко Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00406467" w:rsidRPr="00AA0D89" w14:paraId="562CD1AA" w14:textId="77777777" w:rsidTr="0020620A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F2DC2EB" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="299B9387" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="507779EF" w14:textId="72F04DEC" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фізичний практикум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="128DA224" w14:textId="07EA4675" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="141340B8" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E91EA29" w14:textId="4A043C1E" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ED111BF" w14:textId="5791DF3C" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55A2809C" w14:textId="122DEB93" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Горват</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00406467" w:rsidRPr="00AA0D89" w14:paraId="51E43A96" w14:textId="77777777" w:rsidTr="009B1946">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="364A94C1" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="663986CE" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47F56CBE" w14:textId="57387111" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Електрика і магнетизм, оптика </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D59A20C" w14:textId="2B567736" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="143C0157" w14:textId="77777777" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62AA64D9" w14:textId="3ADD61E6" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DEBC567" w14:textId="3301F8E5" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1900E1D4" w14:textId="6DB62608" w:rsidR="00406467" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Горват</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.А. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w14:paraId="3FECE09E" w14:textId="77777777" w:rsidTr="009B1946">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2532CE8D" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="292AB3EB" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6644F6CA" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EBC9AF7" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2491F20A" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DFF2A4D" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11067616" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w14:paraId="7F4C681D" w14:textId="77777777" w:rsidTr="002910D3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="745042E3" w14:textId="08971176" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4622E68A" w14:textId="38E00307" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...15 lines deleted...]
-              <w:t>Фізичні процеси в напівпровідниках і діелектриках</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="43F32183" w14:textId="2466660D" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Безпілотні літальні апарати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:tcPr>
+          <w:p w14:paraId="61596F36" w14:textId="0765B913" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRDefault="00044CFE" w:rsidP="0010406A">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0805847C" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0C558A" w14:textId="564A8DB2" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="573A70B0" w14:textId="2BA692D0" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7801FCCE" w14:textId="305AF5C7" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гойдра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w14:paraId="5168A70B" w14:textId="77777777" w:rsidTr="002910D3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B3B434F" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B92048B" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BC50FFA" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0202CE9A" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40BCA943" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B6357A" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="092E5467" w14:textId="77777777" w:rsidR="00044A4C" w:rsidRPr="00AA0D89" w:rsidRDefault="00044A4C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w14:paraId="5008DE4F" w14:textId="77777777" w:rsidTr="00D97864">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50094516" w14:textId="052AC248" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EAC48D1" w14:textId="32FA58A0" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02723C04" w14:textId="5F1504E4" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Базова загальновійськова підготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="737520DE" w14:textId="446979B7" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DE1F6D3" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F7AE66D" w14:textId="48096EC3" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58E6C53A" w14:textId="5129549B" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        в/к</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="282935FC" w14:textId="399F91C8" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Слюсаренко О.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w14:paraId="7F9BB889" w14:textId="77777777" w:rsidTr="001F5D63">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5809CAA9" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AB0A830" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3630F767" w14:textId="685B5AF3" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Організація баз даних і знань</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F900C94" w14:textId="13BCFB70" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21732EE0" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="243F3B4C" w14:textId="166715AF" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28D2888F" w14:textId="22CF4EAB" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FCDA766" w14:textId="0609B896" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мисло</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.М. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w14:paraId="4E2E1283" w14:textId="77777777" w:rsidTr="00CB18F1">
+        <w:trPr>
+          <w:trHeight w:val="1223"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29F66BF9" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D98FEE1" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2176EC42" w14:textId="3DFB0A64" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальні математичні методи в інформатиці та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>кібербезпеці</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A5276D1" w14:textId="62CA6522" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D54EBD1" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A51DC4" w14:textId="7A236384" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7173F358" w14:textId="76BC9567" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="084B5CA6" w14:textId="3BBC98F0" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Пагіря</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w14:paraId="7F4F9E66" w14:textId="77777777" w:rsidTr="001F5D63">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="773988B5" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="753E72F9" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77CDB7F5" w14:textId="4D44073A" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основи </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>кібербезпеки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та захисту інформації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A173BCC" w14:textId="45D62652" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DCD38A1" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>02.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="585DDC72" w14:textId="4F41B3D6" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>09.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23DEEB5D" w14:textId="752C5BDE" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39F8227B" w14:textId="41CD4D8F" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Попович Н.І. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w14:paraId="79F274B8" w14:textId="77777777" w:rsidTr="001F5D63">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28B3BA1F" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11F7FA2D" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71454BB0" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A7599C0" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C980323" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EBD2BE2" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A495298" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w14:paraId="02D29307" w14:textId="77777777" w:rsidTr="005F20DA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="437593E1" w14:textId="5C547D61" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10B6FAAE" w14:textId="13C6778F" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56BB93D1" w14:textId="0FE11F6A" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Основи схемотехніки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75229203" w14:textId="4A7EDE3A" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C24D669" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A487C2B" w14:textId="7F51AF53" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59D059DB" w14:textId="70E3EB14" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>264</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29141767" w14:textId="72BE46B7" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гуранич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w14:paraId="78B32D27" w14:textId="77777777" w:rsidTr="005F20DA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40F2D0E9" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E454905" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="030F1E82" w14:textId="7FAEA386" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Безпілотні літальні апарати</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="761224F5" w14:textId="69C459AB" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CB0D70E" w14:textId="77777777" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3120D301" w14:textId="1736F713" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="534B8B7A" w14:textId="32B15637" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1432B76B" w14:textId="58454C4D" w:rsidR="00AA0D89" w:rsidRPr="00AA0D89" w:rsidRDefault="00AA0D89" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гойдра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w14:paraId="5990AEF4" w14:textId="77777777" w:rsidTr="007B2E07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D212E45" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CF8FDFB" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77347C31" w14:textId="6BA9A2E1" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Філософія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="338D674D" w14:textId="65DA94A3" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FB96637" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C0C66B" w14:textId="52A6B07B" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4888E1B8" w14:textId="45E8D408" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>181</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46482A6F" w14:textId="101B0E80" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мараєва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> У.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w14:paraId="3B264911" w14:textId="77777777" w:rsidTr="007B2E07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5294EBF6" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="362D3022" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E9C542D" w14:textId="790804EF" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Базова загальновійськова підготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E563BA8" w14:textId="43B24D1E" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F41A617" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D3B78DE" w14:textId="6559F49D" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D98B883" w14:textId="42B3766F" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        в/к</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76EB4796" w14:textId="79D34C86" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Слюсаренко О.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w14:paraId="60214984" w14:textId="77777777" w:rsidTr="0039346B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26FE4832" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="042478D0" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="063B8474" w14:textId="1FEF3F45" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Технології оптичних мереж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34551528" w14:textId="385B0CA3" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6041AE1E" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>02.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F197028" w14:textId="1C0D0FD7" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>09.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DF07317" w14:textId="6C7356A2" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>264</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C7C1AEA" w14:textId="1FCF7B77" w:rsidR="00CB18F1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CB18F1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гомоннай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w14:paraId="3037B333" w14:textId="77777777" w:rsidTr="0039346B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74F04CEE" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C43940" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FD53095" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50B57FEC" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DF958A0" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C9CE70" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76017022" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005961D8" w:rsidRPr="00AA0D89" w14:paraId="0E53CB66" w14:textId="77777777" w:rsidTr="00E9457B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46601950" w14:textId="67F0DE97" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FB7FABC" w14:textId="6E6006AA" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="001AF4FD" w14:textId="4A4BA04F" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Базова загальновійськова підготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25353699" w14:textId="5251CA05" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="476732B2" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="057C5744" w14:textId="2E300787" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E2C78BD" w14:textId="2E0F2EBD" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        в/к</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B20A481" w14:textId="1780DCA8" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Слюсаренко О.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w14:paraId="5A2D21AB" w14:textId="77777777" w:rsidTr="00E9457B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C7E8478" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CACA937" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46E4709B" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44C0CB0B" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="333A2B94" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59A6AAA6" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69ED92FF" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005961D8" w:rsidRPr="00AA0D89" w14:paraId="1FF05F63" w14:textId="77777777" w:rsidTr="00667533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B36D460" w14:textId="039D9386" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="017E56F9" w14:textId="4C40398F" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66DB37BE" w14:textId="04FA073F" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Електродинаміка та теорія поля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02F65117" w14:textId="06F4A2EE" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7861C660" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E918EDC" w14:textId="57B37A63" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71226DE8" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50DF41E9" w14:textId="17243C0C" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гайсак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w14:paraId="0334BA72" w14:textId="77777777" w:rsidTr="00667533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28CFF01A" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C3AEE60" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BD7BAC6" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E24EA49" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="193CE0BE" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F8693FE" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78E84F3C" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005961D8" w:rsidRPr="00AA0D89" w14:paraId="3DD578A2" w14:textId="77777777" w:rsidTr="003B4DCB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="146B9113" w14:textId="1B6B14D7" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DA930E8" w14:textId="632EC833" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EC63E86" w14:textId="3D2E4F30" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>КК</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>: Принципи інженерної творчості</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76597976" w14:textId="34A0C9E4" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45450B6F" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61959B73" w14:textId="687BFEA3" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43798715" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28401795" w14:textId="731F7AAB" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Юркович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Н.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005961D8" w:rsidRPr="00AA0D89" w14:paraId="7CA74F6A" w14:textId="77777777" w:rsidTr="003B4DCB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64037877" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74315621" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23C21538" w14:textId="19B1FA6B" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ДКК</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>: «Фізичні основи напівпровідникової електроніки»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67B4C81A" w14:textId="5BE09DEE" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CF82443" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6D8795" w14:textId="5E013FA3" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DF71575" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AFED111" w14:textId="4CD90F03" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Хархаліс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Л.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005961D8" w:rsidRPr="00AA0D89" w14:paraId="404E8BBA" w14:textId="77777777" w:rsidTr="003B4DCB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C01428" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00D21807" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16F081B0" w14:textId="3E21B584" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Основи фізіології</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23ABF8CF" w14:textId="2E3D511C" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C647323" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>02.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1774E133" w14:textId="2D1F4864" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>09.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79F02200" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C55529A" w14:textId="79825F10" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Савка Ю.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005961D8" w:rsidRPr="00AA0D89" w14:paraId="3392D333" w14:textId="77777777" w:rsidTr="00897E38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="111F20B7" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7236C247" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39C807AB" w14:textId="6CAB8D13" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Цифрова схемотехніка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49DAF7EC" w14:textId="0C500153" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44E97951" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7065F98A" w14:textId="53F31340" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1323170D" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44380133" w14:textId="299BEB70" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Глухов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.Є.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w14:paraId="31C2439A" w14:textId="77777777" w:rsidTr="00897E38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52471405" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BD7DBB6" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73148B10" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7627DC9F" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7247AAAF" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="426BDD35" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F1207CE" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005961D8" w:rsidRPr="00AA0D89" w14:paraId="5B94FD9D" w14:textId="77777777" w:rsidTr="00CC025B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C9E32A8" w14:textId="2F3673E4" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C0A11A0" w14:textId="2D9C2747" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1953029D" w14:textId="114432FD" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Квантова механіка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2098128F" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C96CDA5" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050CC368" w14:textId="24CDDD61" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55B11CE2" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06ADFB79" w14:textId="38588613" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Лазур В.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w14:paraId="74D006FF" w14:textId="77777777" w:rsidTr="00CC025B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FFF87BE" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19075FE3" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AF65577" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67399370" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26DA2E65" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B329217" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E1B3513" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005961D8" w:rsidRPr="00AA0D89" w14:paraId="7FA4CFEF" w14:textId="77777777" w:rsidTr="00051EF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25DE0C72" w14:textId="08B28C29" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="529037EC" w14:textId="5F98C19C" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01BE2FA8" w14:textId="7E16D98E" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сучасні інформаційні технології</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7836E81D" w14:textId="4DA5166B" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18525190" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="005961D8" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="005961D8" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D73A78E" w14:textId="6EAB01A1" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08EFEFA5" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77C9468F" w14:textId="0213E084" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Корченко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005961D8" w:rsidRPr="00AA0D89" w14:paraId="641B05E2" w14:textId="77777777" w:rsidTr="00051EF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="515DD2F7" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1773374F" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A1D828E" w14:textId="4F98CE17" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Основи обробки та передачі інформації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1926458C" w14:textId="342733A8" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D72B4B0" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="005961D8" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="005961D8" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C46DC08" w14:textId="442ABA0F" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75740661" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F25B198" w14:textId="0BA428F5" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фролов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005961D8" w:rsidRPr="00AA0D89" w14:paraId="15AEDC4B" w14:textId="77777777" w:rsidTr="00051EF9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E83447E" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CE75EFA" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6333886A" w14:textId="33C3F242" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основи етичного </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>хакінгу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B05446A" w14:textId="7F318ABD" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2376CA54" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="005961D8" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="005961D8" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241E84A8" w14:textId="5D578BEA" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41D3D4F5" w14:textId="77777777" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="769D901F" w14:textId="03ED1F8C" w:rsidR="005961D8" w:rsidRPr="00AA0D89" w:rsidRDefault="005961D8" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Корченко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="7F5ACFAB" w14:textId="77777777" w:rsidTr="004930C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5815C356" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55F38CE3" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B70C7B6" w14:textId="7C06D8D4" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Теорія інформації і кодування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30AA9CDC" w14:textId="2DB9434A" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E9189DC" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C50749F" w14:textId="594D1CE0" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5596C34A" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13CECB52" w14:textId="278776FD" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Попович Н.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="5B5A4EA4" w14:textId="77777777" w:rsidTr="004930C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65A9C8FB" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D902DEF" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F3F011D" w14:textId="12EC8E1F" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Спеціальні розділи математики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F1AA6D4" w14:textId="1814F64F" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09912611" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C7EDF12" w14:textId="091B0DFD" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A407706" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="162317F2" w14:textId="04504F3B" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Пагіря</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="6206527A" w14:textId="77777777" w:rsidTr="004930C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FC1394" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0287BF7B" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CC97354" w14:textId="17FC31EC" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прикладна </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>криптологія</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="475A2659" w14:textId="4113FA02" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E5DFE78" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>04.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687E0417" w14:textId="6EFEFC82" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="456FC571" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BF646C8" w14:textId="41D158B5" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Пагіря</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="2290EC84" w14:textId="77777777" w:rsidTr="004930C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49B298B2" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6398D295" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78D389DF" w14:textId="1744FDE2" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Програмні методи та засоби захисту інформації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="665D37DB" w14:textId="4CCC90AE" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="155442F7" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>02.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2134B28A" w14:textId="0334FBFF" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>09.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DB213C6" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33AD8340" w14:textId="047014D4" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Чобаль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w14:paraId="4510A7BF" w14:textId="77777777" w:rsidTr="004930C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AB206D6" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ABCFA69" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EDF7099" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CEF915A" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DA7CF3C" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09C60AB7" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D95C0C3" w14:textId="77777777" w:rsidR="00CD1FF1" w:rsidRPr="00AA0D89" w:rsidRDefault="00CD1FF1" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="1C08C301" w14:textId="77777777" w:rsidTr="0062798D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D88ED4A" w14:textId="22B42853" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="290400F5" w14:textId="672D72B3" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19A57F03" w14:textId="639939CD" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проектування біомедичних електронних пристроїв </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D065EEB" w14:textId="084B59E6" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3975940B" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78744C7D" w14:textId="0721E3C5" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20A73FA3" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B411D2A" w14:textId="057C2F93" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Глухов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.Є.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="41E12073" w14:textId="77777777" w:rsidTr="00257F96">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03ED6C3A" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="465D9622" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F555E83" w14:textId="7E8C14BE" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Цифрова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>схемотехніка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="591777FE" w14:textId="5F04C936" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72414C3C" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74633226" w14:textId="28FD8DB6" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C87C4B5" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F92129F" w14:textId="2C8BFFCB" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Глухов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.Є.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w14:paraId="3CA39FF3" w14:textId="77777777" w:rsidTr="00257F96">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7406626B" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33FAA9D1" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32519603" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EF4B7D2" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D3CDF1D" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73481DB2" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30A81E6A" w14:textId="77777777" w:rsidR="00F3064C" w:rsidRPr="00AA0D89" w:rsidRDefault="00F3064C" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="5AC20BB7" w14:textId="77777777" w:rsidTr="00CD2A3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76014CBE" w14:textId="22323B23" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AEA1BF9" w14:textId="03F2AFC3" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="723FD82D" w14:textId="13A90DBC" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Захист інформації в інформаційно-комунікаційних системах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16552372" w14:textId="5780A4FC" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B3D91DF" w14:textId="4236757A" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00866C7F" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>13.02.2026</w:t>
-[...18 lines deleted...]
-              <w:t>20.02.2026</w:t>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00694A56" w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="0010406A">
-            <w:pPr>
+          <w:p w14:paraId="64120076" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="21A890A7" w14:textId="0B261A84" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t>Росола</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мисло</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> І. Й. </w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5BDD" w:rsidRPr="00972F08" w:rsidTr="00972F08">
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="41B7FDB1" w14:textId="77777777" w:rsidTr="00CD2A3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3C1E3773" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6E4206B9" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7608E023" w14:textId="4FD3F885" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комплексні системи захисту інформації: проектування, впровадження, супровід</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4D8BA583" w14:textId="11F1D37F" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="015963BE" w14:textId="39481B1C" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-            <w:pPr>
+          <w:p w14:paraId="5D5418A2" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7E41E9EC" w14:textId="38972CC2" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Трикур</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І.І.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5BDD" w:rsidRPr="00972F08" w:rsidTr="009543EE">
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="4AE79B37" w14:textId="77777777" w:rsidTr="00CD2A3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="30DC2E2F" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:b/>
+          </w:tcPr>
+          <w:p w14:paraId="09E494CF" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A5BDD">
-[...2 lines deleted...]
-                <w:b/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="212D8F39" w14:textId="1A9CEA1E" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Захист інформації в комп'ютерних мережах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BDC3A82" w14:textId="10CE39FF" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ABD89A4" w14:textId="69FDCB44" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54565D46" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10453AA6" w14:textId="06A7920D" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мисло</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="715F61EB" w14:textId="77777777" w:rsidTr="00CD2A3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3899D10B" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FF55AEC" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>125</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> менеджменту і маркетингу</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="02AE1E54" w14:textId="124C13A1" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ДКК: Організація та документальне забезпечення проведення робіт, пов’язаних з захистом інформації</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCE231A" w14:textId="0B99B2CD" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRDefault="00044CFE" w:rsidP="00972F08">
-[...30 lines deleted...]
-              <w:t>19.02.2026</w:t>
+          <w:p w14:paraId="3B258B31" w14:textId="41C1AFE2" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>22.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-            <w:pPr>
+          <w:p w14:paraId="2A59B330" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3C10DA" w14:textId="4DDE9DBA" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t>Горват</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Трикур</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Г.Т.</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5BDD" w:rsidRPr="00972F08" w:rsidTr="009543EE">
+      <w:tr w:rsidR="00694A56" w:rsidRPr="00AA0D89" w14:paraId="02D01FC1" w14:textId="77777777" w:rsidTr="009B6C10">
+        <w:trPr>
+          <w:trHeight w:val="1245"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="757AD6E4" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0492F0C1" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>125</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Комплексні  системи захисту інформації: </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="142ABC69" w14:textId="7055B452" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Курсова робота з «Комплексні системи захисту інформації: проектування,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>впровадження,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t>проекування</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>супров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t>, впровадження, супровід</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F3A022" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="468AC6A2" w14:textId="7752F304" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.з</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>алік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4441E946" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54F3216C" w14:textId="48BAD360" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E560DA5" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F6949F2" w14:textId="77777777" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16562B84" w14:textId="0546B9FC" w:rsidR="00694A56" w:rsidRPr="00AA0D89" w:rsidRDefault="00694A56" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Трикур</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B6C10" w:rsidRPr="00AA0D89" w14:paraId="71B3223D" w14:textId="77777777" w:rsidTr="009B6C10">
+        <w:trPr>
+          <w:trHeight w:val="498"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AACD22A" w14:textId="77777777" w:rsidR="009B6C10" w:rsidRPr="00AA0D89" w:rsidRDefault="009B6C10" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6307679A" w14:textId="77777777" w:rsidR="009B6C10" w:rsidRPr="00AA0D89" w:rsidRDefault="009B6C10" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E1E70B0" w14:textId="77777777" w:rsidR="009B6C10" w:rsidRPr="00AA0D89" w:rsidRDefault="009B6C10" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60D5DF6F" w14:textId="77777777" w:rsidR="009B6C10" w:rsidRPr="00AA0D89" w:rsidRDefault="009B6C10" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07E99AD1" w14:textId="77777777" w:rsidR="009B6C10" w:rsidRPr="00AA0D89" w:rsidRDefault="009B6C10" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27E4F036" w14:textId="77777777" w:rsidR="009B6C10" w:rsidRPr="00AA0D89" w:rsidRDefault="009B6C10" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E00882" w14:textId="77777777" w:rsidR="009B6C10" w:rsidRPr="00AA0D89" w:rsidRDefault="009B6C10" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w14:paraId="0AEA3528" w14:textId="77777777" w:rsidTr="00CD2A3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F600C20" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="560035DA" w14:textId="24B49809" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Маг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="611EE01C" w14:textId="456C1311" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Е6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78886BEF" w14:textId="6A8DB166" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Іноваційні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> технології викладання спеціальних фізичних дисциплін у вищій школі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24A1A0E5" w14:textId="58DB7F8D" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRDefault="00044CFE" w:rsidP="00972F08">
-[...30 lines deleted...]
-              <w:t>16.02.2026</w:t>
+          <w:p w14:paraId="0CB67D02" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67A62869" w14:textId="4C12112D" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-            <w:pPr>
+          <w:p w14:paraId="6C693F53" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CAF44AC" w14:textId="1812EBD3" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t>Трикур</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Біланич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> І. І. </w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  В.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5BDD" w:rsidRPr="00972F08" w:rsidTr="009543EE">
+      <w:tr w:rsidR="00B36E91" w:rsidRPr="00AA0D89" w14:paraId="30241AE8" w14:textId="77777777" w:rsidTr="00CD2A3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="5CE89B47" w14:textId="77777777" w:rsidR="00B36E91" w:rsidRPr="00AA0D89" w:rsidRDefault="00B36E91" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6299DD90" w14:textId="77777777" w:rsidR="00B36E91" w:rsidRPr="00AA0D89" w:rsidRDefault="00B36E91" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43D5D74C" w14:textId="77777777" w:rsidR="00B36E91" w:rsidRPr="00AA0D89" w:rsidRDefault="00B36E91" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DB14D5B" w14:textId="77777777" w:rsidR="00B36E91" w:rsidRPr="00AA0D89" w:rsidRDefault="00B36E91" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15F19898" w14:textId="77777777" w:rsidR="00B36E91" w:rsidRPr="00AA0D89" w:rsidRDefault="00B36E91" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7077AE7F" w14:textId="77777777" w:rsidR="00B36E91" w:rsidRPr="00AA0D89" w:rsidRDefault="00B36E91" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A6E2F94" w14:textId="77777777" w:rsidR="00B36E91" w:rsidRPr="00AA0D89" w:rsidRDefault="00B36E91" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w14:paraId="25EEFF6A" w14:textId="77777777" w:rsidTr="00CD2A3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="497568BA" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="383F836F" w14:textId="1750ED34" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>125</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>F5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...15 lines deleted...]
-              <w:t>Управління інформаційною безпекою</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="77A20752" w14:textId="40BBB354" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Методика викладання фахових дисциплін у вищій школі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFFD85E" w14:textId="7BDB66F1" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRDefault="00044CFE" w:rsidP="00972F08">
-[...30 lines deleted...]
-              <w:t>18.02.2026</w:t>
+          <w:p w14:paraId="365BB028" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1C401F" w14:textId="7D6A12CB" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-            <w:pPr>
+          <w:p w14:paraId="05D4EB63" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...15 lines deleted...]
-              <w:t>Суховія М. І.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5456EDD6" w14:textId="19EBDC58" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Різак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. М. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5BDD" w:rsidRPr="00972F08" w:rsidTr="00972F08">
+      <w:tr w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w14:paraId="38C9FEAF" w14:textId="77777777" w:rsidTr="00CD2A3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="06FD6E16" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4374ECA0" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>125</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...13 lines deleted...]
-              <w:t>Системи технічного захисту інформації</w:t>
+          <w:p w14:paraId="77A69D86" w14:textId="0870EBD9" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДКК: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Технології створення та застосування систем захисту ІКС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4DF610FE" w14:textId="6F148912" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRDefault="00044CFE" w:rsidP="00972F08">
-[...32 lines deleted...]
-              <w:t>17.02.2026</w:t>
+          <w:p w14:paraId="04E9DCED" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F6CF17" w14:textId="1D1FA02D" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-            <w:pPr>
+          <w:p w14:paraId="5E7397FF" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="139AE82F" w14:textId="576315AD" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t>Гойдра</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фролов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Ю.Ю.</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А. О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5BDD" w:rsidRPr="00972F08" w:rsidTr="00972F08">
+      <w:tr w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w14:paraId="4F1D4727" w14:textId="77777777" w:rsidTr="00CD2A3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0077C1E7" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0D567BE2" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>125</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...13 lines deleted...]
-              <w:t>Основи охорони праці  та БЖД</w:t>
+          <w:p w14:paraId="49DB5316" w14:textId="0F4361A0" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДКК: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Технології стиску інформаційних потоків)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7E0F4AFE" w14:textId="2704DE17" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRDefault="00044CFE" w:rsidP="00972F08">
-[...30 lines deleted...]
-              <w:t>20.02.2026</w:t>
+          <w:p w14:paraId="57649952" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BBCEC42" w14:textId="2DBA7B25" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-            <w:pPr>
+          <w:p w14:paraId="09C06EBB" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3664ABBD" w14:textId="34DB5E0C" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Маліцький</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Б.В. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w14:paraId="4C27277B" w14:textId="77777777" w:rsidTr="00AD0EED">
+        <w:trPr>
+          <w:trHeight w:val="973"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EE0DE64" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03C0646B" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06D9184B" w14:textId="5EB3CEBF" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Росола</w:t>
+              <w:t xml:space="preserve">ДКК: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Автоматизація обробки даних з обмеженим доступом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5185AA4B" w14:textId="330F594E" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27F9BF29" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE2F02B" w14:textId="09F09B2B" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10244AD6" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B57A378" w14:textId="689AC5C5" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Євдокімов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002A5BDD">
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.А. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w14:paraId="0DEDB698" w14:textId="77777777" w:rsidTr="00CD2A3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63AE4B3F" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3089A680" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BC54495" w14:textId="7376D7D7" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Безпека хмарних технологій та розподілених обчислень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49E4D7ED" w14:textId="31434333" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C7F0EFB" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3C8A18" w14:textId="676602D5" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C8AA33F" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DA56A59" w14:textId="4E005A68" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> І.</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A5BDD">
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Пирогов О.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w14:paraId="54C3BAA3" w14:textId="77777777" w:rsidTr="00CD2A3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B7F0FBE" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="448BAE7C" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DB1A94F" w14:textId="7E9938B2" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Моніторинг та аудит інформаційно-комунікаційних систем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63B90281" w14:textId="5720FA9A" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17A50746" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BA201A7" w14:textId="33995743" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21264800" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54A4E3CB" w14:textId="135259E7" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Й.</w:t>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Чобаль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. І. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5BDD" w:rsidRPr="00972F08" w:rsidTr="0010406A">
+      <w:tr w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w14:paraId="3C14459D" w14:textId="77777777" w:rsidTr="00CD2A3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6D5FDAEC" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="0010406A">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="115E8141" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A5BDD">
-[...2 lines deleted...]
-                <w:b/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71915548" w14:textId="594FABF0" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наукові комунікації та основи наукових досліджень в сферах </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>кіберзахисту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і технічного ЗІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F818D9C" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="578AEB1A" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>03.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58228D96" w14:textId="7CB58BB9" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="409E8D55" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DA0C78E" w14:textId="41EC5F15" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Пагіря</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0EED" w:rsidRPr="00AA0D89" w14:paraId="4D57A0AB" w14:textId="77777777" w:rsidTr="00866C7F">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="399594D3" w14:textId="77777777" w:rsidR="00AD0EED" w:rsidRPr="00AA0D89" w:rsidRDefault="00AD0EED" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A7B2544" w14:textId="77777777" w:rsidR="00AD0EED" w:rsidRPr="00AA0D89" w:rsidRDefault="00AD0EED" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>125</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...16 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="2151678A" w14:textId="77777777" w:rsidR="00AD0EED" w:rsidRPr="00AA0D89" w:rsidRDefault="00AD0EED" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="0010406A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="002A5BDD">
+          <w:p w14:paraId="4AFDD7B3" w14:textId="77777777" w:rsidR="00AD0EED" w:rsidRPr="00AA0D89" w:rsidRDefault="00AD0EED" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0748BB35" w14:textId="77777777" w:rsidR="00AD0EED" w:rsidRPr="00AA0D89" w:rsidRDefault="00AD0EED" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C42972E" w14:textId="77777777" w:rsidR="00AD0EED" w:rsidRPr="00AA0D89" w:rsidRDefault="00AD0EED" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71AE78A7" w14:textId="77777777" w:rsidR="00AD0EED" w:rsidRPr="00AA0D89" w:rsidRDefault="00AD0EED" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w14:paraId="1DE4DDFB" w14:textId="77777777" w:rsidTr="00CD2A3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36DEDFC2" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F3AE31B" w14:textId="2C10DFAF" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31273D2E" w14:textId="6A08DBE1" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Широкосмугові технології телекомунікацій</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4962D44B" w14:textId="70E82FB6" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRDefault="00044CFE" w:rsidP="0010406A">
-[...30 lines deleted...]
-              <w:t>25.02.2026</w:t>
+          <w:p w14:paraId="444574AA" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F771F21" w14:textId="173275B9" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="0010406A">
-            <w:pPr>
+          <w:p w14:paraId="47F225AE" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="0010406A">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="2F9C653F" w14:textId="121EF2FE" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t>Мисло</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кедюлич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Ю.М.</w:t>
+            <w:r w:rsidRPr="00AA0D89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.М. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5BDD" w:rsidRPr="00972F08" w:rsidTr="0010406A">
+      <w:tr w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w14:paraId="785A87C8" w14:textId="77777777" w:rsidTr="00CD2A3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="00972F08">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="310BA6AA" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="0010406A">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="270595C3" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00AA0D89" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>125</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...15 lines deleted...]
-              <w:t>Програмні методи та засоби захисту інформації (4 курс)</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1C4F10B1" w14:textId="564D4D59" w:rsidR="00943FFB" w:rsidRPr="00C201E5" w:rsidRDefault="00B36E91" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C201E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ДКК: Супутникові інформаційні системи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="0010406A">
-[...13 lines deleted...]
-              <w:t>екзамен</w:t>
+          <w:p w14:paraId="20400848" w14:textId="52476B50" w:rsidR="00943FFB" w:rsidRPr="00C201E5" w:rsidRDefault="00C201E5" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C201E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRDefault="00044CFE" w:rsidP="0010406A">
-[...30 lines deleted...]
-              <w:t>26.02.2026</w:t>
+          <w:p w14:paraId="2FDA6C0B" w14:textId="77777777" w:rsidR="00C201E5" w:rsidRPr="00C201E5" w:rsidRDefault="00C201E5" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C201E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="538A6B8D" w14:textId="696FB910" w:rsidR="00943FFB" w:rsidRPr="00C201E5" w:rsidRDefault="00C201E5" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C201E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="0010406A">
-            <w:pPr>
+          <w:p w14:paraId="004CDF50" w14:textId="77777777" w:rsidR="00943FFB" w:rsidRPr="00C201E5" w:rsidRDefault="00943FFB" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A5BDD" w:rsidRPr="002A5BDD" w:rsidRDefault="002A5BDD" w:rsidP="0010406A">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="201FA06F" w14:textId="7E1B7732" w:rsidR="00943FFB" w:rsidRPr="00C201E5" w:rsidRDefault="00C201E5" w:rsidP="00866C7F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...5 lines deleted...]
-              <w:t>Чобаль</w:t>
+            <w:r w:rsidRPr="00C201E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Гомонай</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A5BDD">
-[...2649 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C201E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...6561 lines deleted...]
-              <w:t>Бура І.О.</w:t>
+              <w:t xml:space="preserve"> О.О</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidRDefault="00972F08" w:rsidP="00E8125C">
+    <w:p w14:paraId="4C95468D" w14:textId="77777777" w:rsidR="00CB18F1" w:rsidRDefault="00CB18F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741BF30A" w14:textId="22BF7FAF" w:rsidR="008520F1" w:rsidRPr="0095023A" w:rsidRDefault="008520F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="0095023A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00972F08">
+        <w:t xml:space="preserve">В.о. декана фізичного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0095023A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>В. о. декана  фізичного факультету                                                                                                    Володимир Лазур</w:t>
+        <w:t>факультета</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0095023A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00866C7F" w:rsidRPr="0095023A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                    Володимир ЛАЗУР</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972F08" w:rsidRPr="00972F08" w:rsidRDefault="00972F08">
+    <w:p w14:paraId="79026270" w14:textId="7C00FA75" w:rsidR="00647A39" w:rsidRPr="00AA0D89" w:rsidRDefault="00406467">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00AA0D89">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:br w:type="page"/>
+        <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C112DB" w:rsidRDefault="00C112DB"/>
-    <w:sectPr w:rsidR="00C112DB" w:rsidSect="00972F08">
+    <w:sectPr w:rsidR="00647A39" w:rsidRPr="00AA0D89" w:rsidSect="006E1D5A">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="850" w:bottom="850" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00972F08"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00E8125C"/>
+    <w:rsidRoot w:val="006E1D5A"/>
+    <w:rsid w:val="00044A4C"/>
+    <w:rsid w:val="00160F57"/>
+    <w:rsid w:val="001A53E1"/>
+    <w:rsid w:val="002811C8"/>
+    <w:rsid w:val="00406467"/>
+    <w:rsid w:val="00445611"/>
+    <w:rsid w:val="005961D8"/>
+    <w:rsid w:val="0061782C"/>
+    <w:rsid w:val="00647A39"/>
+    <w:rsid w:val="00694A56"/>
+    <w:rsid w:val="006E0AC9"/>
+    <w:rsid w:val="006E1D5A"/>
+    <w:rsid w:val="008520F1"/>
+    <w:rsid w:val="008530F1"/>
+    <w:rsid w:val="00866C7F"/>
+    <w:rsid w:val="00932C55"/>
+    <w:rsid w:val="00943FFB"/>
+    <w:rsid w:val="0095023A"/>
+    <w:rsid w:val="009B6C10"/>
+    <w:rsid w:val="00AA0D89"/>
+    <w:rsid w:val="00AD0EED"/>
+    <w:rsid w:val="00AE7314"/>
+    <w:rsid w:val="00B2765D"/>
+    <w:rsid w:val="00B36E91"/>
+    <w:rsid w:val="00BF3A49"/>
+    <w:rsid w:val="00C201E5"/>
+    <w:rsid w:val="00CB18F1"/>
+    <w:rsid w:val="00CC1580"/>
+    <w:rsid w:val="00CD1FF1"/>
+    <w:rsid w:val="00E53529"/>
+    <w:rsid w:val="00F3064C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="55E41D00"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Balloon Text" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -27902,259 +16789,125 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...20 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006E1D5A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...110 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Balloon Text" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -28227,217 +16980,99 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...20 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006E1D5A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...110 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="628241816">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -28697,78 +17332,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5965AF4C-7808-44C7-8DCD-1E42688F6B94}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E49432A8-9563-41DD-ADB7-A59477CD2E1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>3829</Characters>
+  <Pages>6</Pages>
+  <Words>3523</Words>
+  <Characters>2009</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10523</CharactersWithSpaces>
+  <CharactersWithSpaces>5521</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>admin</dc:creator>
+  <dc:creator>adminka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>