--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -185,129 +185,129 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00A97986" w:rsidRPr="00A97986" w:rsidRDefault="00A97986" w:rsidP="00A97986">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97986">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4F84">
+      <w:r w:rsidR="00833EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>4</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97986">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> / 202</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4F84">
+      <w:r w:rsidR="00833EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A97986">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A97986">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>н.р</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A97986">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A97986" w:rsidRPr="00A97986" w:rsidRDefault="00A97986" w:rsidP="00A97986">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A97986">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">для </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A97986">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>студентів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BC0324">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -3976,50 +3976,51 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00612A3E"/>
     <w:rsid w:val="002537EC"/>
     <w:rsid w:val="002C7168"/>
     <w:rsid w:val="00612A3E"/>
     <w:rsid w:val="006666E9"/>
+    <w:rsid w:val="00833EAC"/>
     <w:rsid w:val="00895028"/>
     <w:rsid w:val="008F45BE"/>
     <w:rsid w:val="009C0C32"/>
     <w:rsid w:val="00A97986"/>
     <w:rsid w:val="00BC0324"/>
     <w:rsid w:val="00CA4F84"/>
     <w:rsid w:val="00D433C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -4789,51 +4790,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>3</Pages>
   <Words>640</Words>
   <Characters>3648</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4280</CharactersWithSpaces>