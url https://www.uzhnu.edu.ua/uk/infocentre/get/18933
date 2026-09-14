--- v0 (2026-05-26)
+++ v1 (2026-09-14)
@@ -1,12393 +1,10491 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ У</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РАIHИ                 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>УжНУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IОЦ   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ужго</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>одський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>нацiональний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>унiвеpситет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I В                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>зг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>дно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> рейтингу)                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     30/06/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iнст.хiмii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Екологiя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                     -  E2  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ткач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Верон</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        81.26     0  95 92 90 93 91 78 90 95 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidRDefault="00FF5050" w:rsidP="00FF5050">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="009D109A" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Бобрик Богдана       80.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>УБД</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05138" w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1  95 93 90 82 85 80 85 96 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="009D109A" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF5050">
-[...11587 lines deleted...]
-        <w:t>-------------------------------------------------------------------------------</w:t>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+      <w:r w:rsidR="009D109A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1180.00</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00FF5050" w:rsidRPr="00FF5050" w:rsidSect="00FF5050">
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iнст.хiмii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Екологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     -   101</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чекрякова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  92.89     10  93 96 90 93 95 90 90 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Брензович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мелан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    81.87 УБД  4  85 95 93 95 94 74 77 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.51.01.01.01.01.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Воронков </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    0.00 УБД 0  69  0  1 90 90 35 74 76  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.51.01.01.01.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iнст.хiмii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Екологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     -   101</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         9  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дьорд</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        92.29    10  90 93 90 93 97 82 92 90 96   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Суббота </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>коль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       90.40     6  93 91 95 93 97 94 93 90 97   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бомбушкар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тетяна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     84.09     0  90 90 92 93 97 95 93 91 97   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Керечан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Богдан       77.17     0  85 82 78 90 96 82 90 74 92   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Стойка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          73.28     3  75 74 74 90 94 77 60 63 96      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бойко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     70.08     0  60 82 76 85 95 64 69 74 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Дмитренко Роман       0.00     0  35 75 75 60 96 65 60 74 91      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Бойко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Стан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>слав</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00 УБД10  85 74 70 93 96  0 90 74 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Висоцький</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     0  35 60 64 63 95  0 55 61 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iнст.хiмii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Екологi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маг.)               -  E2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Федор</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>шко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      81.94     0  93 90 91 95 94 85 90 85 97   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Варваринець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Валентин 78.47     0  93 90 74 92 95 80 86 78 97      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Русин </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           0.00     0  60  0 15 60 60  0 75  0  1      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирослава </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  1.01.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iнст.хiмii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)                  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чейпеш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          67.56     0   62 74 74 91 60 91 74       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.01.01.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iнст.хiмii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.)             -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фогорош</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iзабелла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    82.72     0  98 90 96 96 94 79 84 95 98   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iнст.хiмii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        -  E3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ференчик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Евел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     91.35     6   98 90 94 90100 96 95       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Волкова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       77.70     2   60 61 90 80 98 93 93          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iнст.хiмii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        -   102</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Коневич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослав      0.00      0   0  0  1  0  0  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.01.01.01.51.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Варгулич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Єва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00     0    0 95 85 70 64 70 77          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олег</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Котора</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>колєтта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00 УБД 0    0 95 83 72 65 75 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iнст.хiмii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хiмiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        -   102</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тот</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ерiк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            86.18     0  93 97 95 93100              2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.5          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Лях Василь            81.98     0  91 94 90 91 90                 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.5          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фаринюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Адр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00     0  60 66  1 65 60                 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.5          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рущак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максим           0.00     0  60  1  1  0 60                 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.51.5          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iнст.хiмii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хiмi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маг.)                  -  E3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Магада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       86.30      0  95 96 97 96 90 95 96100    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фогорош</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гойнолко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    83.15      0  96 92 94 94 90 94 81100       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Завадська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     81.95      0  92 94 95 96 90 90 80 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidRDefault="00A05138" w:rsidP="00A05138">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05138">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A05138" w:rsidRPr="00A05138" w:rsidSect="00A05138">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -12398,91 +10496,91 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008F04CD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FF5050"/>
+    <w:rsidRoot w:val="00A81056"/>
+    <w:rsid w:val="009D109A"/>
+    <w:rsid w:val="00A05138"/>
+    <w:rsid w:val="00A81056"/>
+    <w:rsid w:val="00BF46A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -12628,51 +10726,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -13110,55 +11208,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8061</Characters>
+  <Pages>3</Pages>
+  <Words>8766</Words>
+  <Characters>4997</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22158</CharactersWithSpaces>
+  <CharactersWithSpaces>13736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Вікторія Легеза</dc:creator>
+  <dc:creator>Администратор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>