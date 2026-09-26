--- v0 (2026-08-27)
+++ v1 (2026-09-26)
@@ -1,30353 +1,17940 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...396 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     15/09/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Системний аналiз НРК5        -  F4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...244 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Куцак Олександр      81.86     0  92100 94 94 82 92 91 84 92   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Математика) НРК5        -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ласло Катерина       83.88 УБД  0  90 94 91100 93 90 96 92    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Сюзева Евелiна       68.14      5  74 65 93 60 74 60 60 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                        1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Системний аналiз             -  F4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         9  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Перевузник Iван      187.70                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Гапак Дiана          171.36                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Тилищак Марiя        166.44                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Завражна Єва         165.04                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Костянтинiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Тангел Денис         160.86                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бухтiяров Дмитро     154.15                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Булгакова Марiя      152.15                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Трофимлюк Артем      151.78                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Мешко Олександр      151.70                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Системний аналiз             -  F4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сливка Олексiй       85.57      2  83100 83100 92 85 98100    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...750 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Севч Вiкторiя        84.93      6  89100 83 95 91 69 90 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Медвiдь Артур        73.67      0  61 98 75100 87 74 75 87       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Панько Iван          73.56      7  74 85 72 90 60 70 74 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Павльо Катерина      71.82      0  69100 66 95 86 70 74 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Афанасьєв Вадим       0.00      0   0 65 60  0 90 60  0 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Системний аналiз             -   124</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        13  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...126 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Нечипорук Єлизавета  94.93 ВПО 8  90100 96100 90100 99 92100   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Новак Тамара         94.03 УБД10  93 74 92100 92100 94 90100   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Петрiченко Олександр 93.34 УБД 6  99 95100100 90100 99 90100   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                    1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Стрижак Камiла       92.58     9  95 78 94 94 92 98 95 86100   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Король Сергiй        90.64     6  90 95100 94 90100 90 92 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Староста Анастасiя   89.52     3  95 97 98 94 90 98 97 94100      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Брич Iван            89.45    10  90 93 85 90 82100 90 74 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Мойсей Катерина      86.95 УБД 3  95 78 92 92 90 98 97 91100      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Минда Олексiй        85.33 УБД 4  90 97 90 94 80100 91 81 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Брила Павло          84.15     2  90100 85 94 74100 90 84100      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Логойда Владислав    80.18     0  87 76 95 94 64100 97 87 92      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Цанько Валерiй       73.53     3  78 65 74 75 66 98 70 78 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Дубський Iгор         0.00     0  60 60 60 75  0 74 60 65 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">  2 </w:t>
-[...848 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Системний аналiз             -   124</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        10  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кобаль Вiкторiя      90.89      3  90100100100100 95 98 98    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Фейса Богдан         87.28      2  90 90100 90100 95 90100    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Ковач Роман          86.07      3  90 97100 93100 90 74 98    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Трикур Артем         83.50      2  85 93 76 74100 95 90100    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Макiвчук Олександра  76.10 Iнв  0  74 74 94 98 95 67 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Сiбулатова Ксенiя    74.16      0  60 77 60 87 95 85 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Борисiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Бiзiля Емiлiя        59.94 УБД  0  60 66 60 60 90 60 60 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Голуб Андрiй          0.00      0  60 60 92 60100  0 67 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Ведернiкова Єва       0.00      0  60 66 92 75  0  0 70 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Дяченко Давид         0.00 УБД  0   0 60 95 64 85 60 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Системний аналiз(Магiстр)    -  F4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        10  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Коваль Софiя         166.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Лижечко Михайло      163.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Король Андрiй        161.20                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Вогар Андрiй         158.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Шпонтак Юлiана       158.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Глуханич Станiслав   153.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Гайович Назар        142.90                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Новiкова Руслана     142.60                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Фiтас Дарина         142.50                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславiвна    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 10 Махрова Марiя        135.70                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Системний аналiз(Магiстр)    -  F4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        12  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Йовбак Нiка          90.47    10   82 99 93 90 92 82 90       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Дем`ян Iван          78.09     0  100 82 80 93 90 75 90       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Мiлюченко Олексiй    72.16     0   70 67 96 87 91 65 85       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Цiптак Вячеслав      71.47     0   67 74 92 88 89 65 82       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславович                      1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Нечай Леонiд         65.91     0   60 64 85 88 92 65 60       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бровдi Вiталiй        0.00     1   60 60 65 91 89  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Саган Микола          0.00     1    0  0 65 90 86  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iллiч                             1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Свида Андрiй          0.00     0    0 60 60 91 88  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Захаркевич Денис      0.00     0   68 82 90 85 80  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Iгнатоля Василь       0.00     0   68 82 95 89 88  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Тромпак Владислав     0.00     0   74 62 78 89 81  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                     1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Сентипал Олександр    0.00     0   77 74 67 95 80  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Прикладна математика         -  F1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        11  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Андрейчик Дмитрiй    176.22                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Окаль Даниїл         169.19                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Деяк Людмила         166.15                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Iванюк Iрина         165.85                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Шпичка Павло         161.70                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Головко Владислав    160.22                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  7 Плоскiна Юрiй        155.14                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Мартинко Наталя      153.04                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Костянтинiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Гонак Михайло        150.82                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Церкуник Назар       147.85                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Гаркушин Дмитро      136.15                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Прикладна математика         -  F1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        13  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кондрук Габрiелла    99.46     10 100100100100100 96100100    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Юрченко Вiкторiя     99.33     10 100100100100100 95100100    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гушвар Андрiй        98.43     10 100100 99100100 97 97 95    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юлiйович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Качмар Вiкторiя      95.14     10  97100 97100 95 77 96100    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Мiговк Олександр     85.05      0  96100 97 91 94 81 99100    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Туряниця Тетяна      83.57 УБД  0  97100 97 90 95 74 97 97       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Шинко Юрiй           82.94      0  94100 95 97100 82 82 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Святославович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Шаркадi Володимир    82.17      0  82 90 90 90 94 95 90 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Анциферов Олександр  81.11      6  71100 74 90 95 90 74 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Алфелдi Юлiанна      78.57      0  70 90 74 90100 92 84 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Мусiєнко Давид       71.84      2  60100 75100 90 83 61 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Райко Вадим           0.00      0   0 75 65 84 60  0 35 35       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Гром Iлля             0.00      0   0 95 90 90 90 74 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Прикладна математика         -   113</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        10  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Тегза Максим         97.18    10  95 93100100100 91100 94100   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  2 Семен Вiталiй        95.66    10  93 98 98100100 85 93 94100   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Кость Анна           94.30     7  95 97100100 96 93 99 94100   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiївна                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Русанюк Камiла       92.79     7  95 99100100 98 83 95 93100   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Сорока Катерина      91.89     7  90 95100100 96 90 91 93 97      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                       1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Лазур Юлiанна        88.04 УБД 7  93 91100100 98 75 77 87100      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Слободян Веронiка    65.21     0  75 65 82 94 82 74 60 67 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ладиславiвна                      1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Зейкан Анна           0.00     0   0 65 75 74 60  0 60  0 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Пуга Юлiя             0.00     4  83 70 74 74 75  0 69 60 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiївна                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Бабяк Олександр       0.00     3  75  0 75 74  0  0  0  0 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Прикладна математика         -   113</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Шулла Андрiй         91.33      3  95100 99100 96100100 95    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Лакота Дар`я         87.26      3  94 90 85 98 95 95 93 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Пуга Юлiя            87.13      3 100 93 85 97 96 90 90 96       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Сiдун Камiла         70.80      3  92 60 60 97 82 60 65 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вагiфiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Сливка Олександр      0.00      0   0 60 60 65 60 60 60 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Прикл.матем-ка(Маг.)         -  F1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Габорець Олександр   191.70                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Жмака Камiла         178.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Борисов Станiслав    170.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Брiла Катерина       165.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Пильник Юлiя         154.50                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  6 Ромочiвська Марiя    137.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Прикл.матем-ка(Маг.)         -  F1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Дiдик Анна           97.00     7  100100100100100100100       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Зiнченко Марина      91.50     6  100 90100 90 90 95100       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Крiчфалушiй Олександ 67.91     2   75 60 60 90 75 90 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Плющ Микола           0.00 УБД 2   75 60  0 74 60 60 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Пирч Михайло          0.00     4   85 95100 95  0 78 70          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Математика                   -  E7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        16  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Максимович Вiталiя   171.59                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Гундерук Василь      159.72                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Чiка Мар`яна         150.05                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Тереняк Роман        145.67                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Скотаренко Валерiя   145.55                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Чегiль Дмитро        145.35                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Матолiнець Алiна     142.72                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Степанцова Нiколєта  139.66                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Максимiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Йовбак Павло         138.19                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Клецко Матеуш        134.04                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколай         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Ладанi Ренат         133.58                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Жолтович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Майор Дем`ян         131.56                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Панчешна Анастасiя   131.23                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Денисiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 14 Малета Максим        130.31                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Боднар Андрiй        130.26                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Костроба Нiколетта   130.17                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Математика                   -  E7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        13  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мельник Надiя        82.58     0   98 90 95 93 86 90            5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Бандурин Олександр   81.39     0   95 90 94 83 90 92            5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Петровцi Максим      76.88     6   82 95 74 75 70 83            5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Приходько Максим     75.88     5   82 86 74 86 74 74            5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiйович                       1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Корж Ольга           75.63     7   82 78 92 84 60 64            5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Ель-Факiх Софiя      74.81     0  100 97 98 74 74 66               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Алi                               1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Романюк Дарина       70.65     0   75 82 92 74 71 77               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Тимкович Уляна       69.53     0   74 61 85 91 64 82               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Чорней Iванна        65.03     0   74 66 95 60 67 70               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Басараб Андрiй       61.99     0   74 90 75 60 63 60               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Зеленяк Василь       56.64     0   60 61 75 60 60 60               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Гоголь Iрина          0.00 УБД 0   35 62 65 62 60 60               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Пал Олександр-Роберт  0.00     0   40 83 65 60 60 60               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                    1.01.01.51.51.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Математика                   -   111</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        11  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Глушко Ангелiна      80.04      3  95100 95 98 92 65 65 90    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Худа Максим          78.57      0  94100100 99 95 65 65 95    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Самко Станiслава     76.46      0  94100 80100 92 65 65 95    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  4 Кошеля Карiна        75.58 УБД  7  87 95 74 86 82 61 62 75    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Монич Вiталiй        67.95      0  64 70 90 90 92 60 60 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Ольховський Iлля      0.00      0   0 74 35 60 90  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Чепара Арсенiй        0.00      0   0 74 60 70 70 60 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Кузьма Олександр      0.00      0  86 96 93 74 60 63 62  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Гайдош Андрiй         0.00      0   0 74 65 70 60 60 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Лiзанець Артем        0.00      0   0 74 35  0 60  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Туряниця Єгор         0.00      0   0 74 60  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiйович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Математика                   -   111</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         9  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Глагола Ярина        97.00     10 100 95100100 93 92 95100    7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Гайович Валентина    83.74      3  98 74 98 93 88 88 86 93    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Чонтош Анастасiя     80.19      0  95 83 96 93 85 78 95 90    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Федорiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Ватаг Михайло        78.51      0  99 90100100 70 74 84 90    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Зеленяк Неля         78.47      0  90 82100 93 86 84 74 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Русин Євгенiя        65.61      0  82 65 65 93 66 60 60 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Бiлокопитов Кирило   60.30      0  60 60 60 90 60 60 65 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Гарбадин Євген        0.00      1  75  0 60 90 60 60 60 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Протас Владислав      0.00      0  60  0 60 90 60 60  0 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Математика(Маг.)             -  E7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        11  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Чанда Iван           183.20                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Клевец Євгенiя       183.00                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  3 Кiщак Максим         164.60                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Вiшован Анатолiй     164.20                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Касич Анастасiя      163.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Страхоцька Лiлiя     162.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Брич Юлiя            161.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Рущак Дiана          158.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Штефан Артур         156.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Токарь Емiлiя        154.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Борисiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Гангур Дмитро        130.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Математика(Маг.)             -  E7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        14  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Тодавчич Магдалина   94.79     10  90 92 97 97 90 98 90 98    7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Йордан Веронiка      84.79      0 100 90 92 93100 98 90 92    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславiвна                      1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Афанасенко Татьяна   80.82     10  75 82 62 85 94 74 82 77    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Молокус Веронiка     77.73      0  90 76 82 90100 82 90 83    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Тереля Аделiна       76.36      0  95 74 95 90 98 65 90 81    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Квич Мирослава       72.28      0  75 76 78 80100 64 82 90    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Попович Алiна        71.53      0  75 84 92 80100 60 82 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Йовбак Марiя         71.48      0  75 66 90 87 96 68 82 77       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Пономарьов Михайло   66.08      0  75 65 60 80 74 82 82 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Малеш Ярослав        65.46      0  75 75 68 80 90 60 82 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Ель-Факiх Мухаммед   63.14      0  69 60 61 70 90 60 82 69       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Алi                               1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Солодовнiк Артем     58.74      0  60 61 60 70 60 64 82 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Ремета Михайло        0.00      0  75 60 65 63  0  0  0 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Скорондяк Станiслав   0.00      0  60 61 60 80 90  0 74 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Математика.Маг.)        -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        11  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Коваль Павло         154.80                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ерфан Ангелiна       154.00                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Писар Марiя          153.20                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Андрусик Веронiка    153.20                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Кучеренко Анна       153.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Грицько Каролiна     143.50                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Кепич Iван           143.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Бабич Михайло        141.90                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Шуба Анастасiя       141.10                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Гулей Богдан         137.30                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ростиславович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Густей Наталiя       131.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Математика.Маг.)        -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         9  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Панько Дiана         97.30     10  98100 96 95 96 98 98 95    7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Цанько Юлiанна       78.54      0  98 90 65 97 77 96 85 87    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шебак Юлiя           72.81      0  74 90 65 74 65 92 85 90    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шулла Алiна          72.57      0  80 90 80 78 60 94 74 84    5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Дубинець Олександр   70.48      0  75 90 74 82 75 68 74 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Базелюк Лiдiя        60.73      0  65 60 60 60 72 73 65 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Бровдi Тетяна         0.00      0  85 80 60 74  0 93 60 68       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Шмiляк Василь         0.00      0  60  0  0 60 65 95  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  9 Мельниченко Алан      0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Математика)             -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        13  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Юришинець Мирослава  183.11                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Олексик Ангелiна     172.84                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Сабадош Дарина       162.48                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Корчинська Анастасiя 158.44                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Симканич Дарина      158.42                                      5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Корчинська Марта     153.41                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Молнар Анатолiй      153.07  УБД                                    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                                                      1180</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Паук Дарина          150.68                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Муска Вiкторiя       147.87                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Дубляк Михайло       147.48                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Кучерява Олеся       135.51                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Гвоздь Святослав     131.62                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Негер Галина         130.07                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Математика)             -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         7  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Рильський Олександр  79.16 ВПО10   74 74 95 95 64 74 60       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мадяр Богдана        78.44     0   90 90100 92 75 85 80       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiївна                        1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Трава Анжелiка       77.16 УБД 0   74 82 98 90 84 82 85       5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Лемак Мар`яна        64.15     2   62 60 95 74 60 64 63          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Кенес Мирослава      63.28 УБД 0   65 60100 82 60 60 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.51.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  6 Боршi Володимир       0.00     0   65 45 97 74 35 60  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Цап Тетяна            0.00    10   60 35100 92 64 65 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                       1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Математика)             -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кунак Мирослава      92.20      4  90100 99100100 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6615">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>98 97 99    9700</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="007A222D">
-[...776 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Попович Аделiя       91.63     10  95 90 90 90 92 82 98 90    7421</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Процишина Iванна     89.14 УБД  4  90 98 94100 98 85 96 97       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.51.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Мойш Мiлена          74.57      0  82 85 74 93 86 60 94 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Сегляник Ольга       64.89      0  82 62 70 61 82 60 87 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Захарiя Анна          0.00      0  60 60 61  0 60  0 60 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                        1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Математики та циф.те   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Математика)             -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         7  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...378 lines deleted...]
-      <w:r w:rsidRPr="0070160A">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidRDefault="0070160A" w:rsidP="0070160A">
-[...24021 lines deleted...]
-    <w:sectPr w:rsidR="0070160A" w:rsidRPr="0070160A" w:rsidSect="00C062F1">
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мадяр Корнелiя       82.10     0  95 90 95 85 92 90 78100 95   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Пукман Ангелiна      79.28     0  95 75 95 85 92 85 85 95 84   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шипович Олександр    75.21 УБД 0  94 72 69 90 85 85 66100 85   5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Либавка Василь       69.42     0  85 70 75 60 85 65 68 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Семак Iванна         67.27     2  85 60 95 60 85 60 67 69 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Маркулинець Андрiяна  0.00     0  94 74 60 74 45 75 67 60 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                        1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Йовдiй Мiлена         0.00     0  74 64 60  0 60 60 61 60 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidRDefault="00B4264D" w:rsidP="00B4264D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B4264D" w:rsidRPr="00B4264D" w:rsidSect="0079733E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="851" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="568" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002D521B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C062F1"/>
+    <w:rsidRoot w:val="00760C5B"/>
+    <w:rsid w:val="00733B54"/>
+    <w:rsid w:val="00760C5B"/>
+    <w:rsid w:val="0079733E"/>
+    <w:rsid w:val="00B4264D"/>
+    <w:rsid w:val="00E5319E"/>
+    <w:rsid w:val="00FC6615"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -30493,51 +18080,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -30975,55 +18562,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>16654</Characters>
+  <Pages>13</Pages>
+  <Words>42084</Words>
+  <Characters>23988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>138</Lines>
-  <Paragraphs>91</Paragraphs>
+  <Lines>199</Lines>
+  <Paragraphs>131</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45780</CharactersWithSpaces>
+  <CharactersWithSpaces>65941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Администратор</dc:creator>
+  <dc:creator>Вікторія Легеза</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>