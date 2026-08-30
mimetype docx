--- v0 (2026-05-26)
+++ v1 (2026-08-30)
@@ -1,33187 +1,12321 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...80 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...3013 lines deleted...]
-        <w:t xml:space="preserve">        82.98      0  93 93 90 8</w:t>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="006D068D" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0E0F" w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00E45641">
-[...803 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+      <w:r w:rsidR="000B0E0F" w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Електр.комунiкацii та радiо  -  G5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        13  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Улинець Андрiй       84.56      5  81 90 92 93 87 90 85 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславович                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Югас Владислав       84.43      5  90 83 90 93 90 82 87 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Петришинець Дарина   84.07      5  82 90 90 93 90 84 85 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Тарахов Дмитро       82.56      3  85 78 84 91 90 98 90 86    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Кiчковський Михайло  81.81      0  90 93 86 91 90 93 90 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Гудачок Денис        77.67      0  90 92 90 90 85 79 80 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Каменца Крiстiна     56.43      0  64 60 60 62 65 65 64 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Петрунь Юлiанус      55.76      0  64 60 60 62 63 60 64 62       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Газiй Георгiй         0.00      0   0 61 62 60  0 55 60 64       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Денисович                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Санич Марк            0.00      0   0 60 74 60  0 50 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Пасербович Михайло    0.00      0   0 80 74 70  0 55 64 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Балог Роберт          0.00      0   0  0 60 60  0 55 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Людвигович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Моняк Iлля            0.00      8  64 65 75 75  0 67 75 64       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Електр.комунiкацii та радiо  -   172</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        11  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Горобченко Анатолiй  84.70     2   90 90 92 93 91 96 91       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимович                         1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Гринюк Домiнiка      83.32     2   90 90 85 86 92 96 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Роля Вiкторiя        80.89     0   90 93 90 80 93 90 91       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Густi Антонiна       75.34     0   80 90 82 62 93 84 88       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Смоленяк Валентин    68.90     0   70 70 74 65 83 74 93          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Грибачов Данило      59.25     0   80 65 61 60 67 64 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Гебрян Микола        59.10     0   82 61 62 60 66 60 64          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Денисик Максим       58.60     0   80 60 64 60 66 60 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В`ячеславович                     1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Гордубей Артур       58.50     0   75 62 64 60 65 62 64          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Костянтинович                     1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Артимич Владислав     0.00     0   80 40 64 60 92 60 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Андрик Олександр      0.00     0   70  0 62 60 75 74  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Електр.комунiкацii та радiо  -   172</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        11  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...638 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Євич Євгенiя         86.44      0  98 94 95 95 95 96 98 97    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Куруц Андрiй         84.39      0  98 93 93 95 90 93 94 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Угляй Iрина          82.93      0  95 88 90 95 90 93 91 94    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Бендзя Юлiанна       82.71      0  98 87 93 90 92 92 90 94    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Логай Микола         82.71      0  98 92 88 90 94 92 90 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Марак Максим         82.41      0  98 91 90 90 92 93 87 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Кривка Iван          82.37      0  98 86 93 90 86 95 92 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Комош Богдан         80.36      0  95 86 86 90 83 92 90 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Ряшко Ангелiна       78.86      0  90 77 75 90 90 88 90 94       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Матьовка Катерина    69.43      0  60 74 76 82 86 76 74 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Крив`яник Мар`ян      0.00      0  60 60 65  0 65 74 75 86       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Кiбербезпека (Маг.)   -  F5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        11  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бородай Юрiй         82.35      0  90 85100 88 94 92 95 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Гребеняк Дмитро      80.96      0  90 85 92 80 90 95 95 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">  8 </w:t>
-[...481 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+        <w:t xml:space="preserve">  3 Пашко Богдан         78.26      0  90 80 86 90 80 90 95 84    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Попович Велеслав     75.83 УБД  0  90 85 68 81 80 90 90 84    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Дешко Антон          73.49      0  90 85 62 79 80 80 90 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мiланович                         1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Сухан Руслан         71.82 УБД  0  90 80 60 77 70 85 95 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.51.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Багрiнець Христина    0.00      0  90 80 74 83 90  0 74 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданiвна                        1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Маргiтич Станiслав    0.00      0   0 75 66 81 70 85 95 66       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Пузяк Денис           0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Шрамко Кирило         0.00 УБД  0   0  0  0  0 70  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Козлюк Володимир      0.00 УБД  0  85 85 60 87 75 80 74  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Кiбербезпека  -  F5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        11  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...1108 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Йовбак Назар         90.43     9  90 90 91 90 95 82 92 94 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Капiтан Єгор         89.70     8  82 90 88 94 95 84 99 92 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Герей Савчинець      88.04     7  82 90 92 92 82 93 98 90 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Крiстiан                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Полажинець Михайло   87.30     7  82 82 93 85 82 90 98 96 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Царенко Юрiй         86.66    10  75 85 90 80 79 85 99 92 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Тимканич Станiслав   78.07 УБД 0  90 82 90 74 90 90 95 90 76      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Гаврик Камiльяна     76.58 УБД 0  82 93 80 83 67 94 84 92 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславiвна                      1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Трунов Володимир     76.06 ВПО 5  80 60 75 69 65 88 98 85 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                     1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Товтин Василь        69.84 УБД 5  75 65 63 69 60 86 90 70 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Хабiбрахманов Iван   58.97 УБД 0  65 60 70 71 60 60 60 75 70      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимович                         1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Мучичка Андрiй        0.00     0  35 60 60  0 60 60 79  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В`ячеславович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Кiбербезпека  -   125</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        13  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Вишня Соф`я          96.66    10   90100100 92 92100 99       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Дубанич Дiана        93.44    10   85 94100 92 93 90 95       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Машiко Iлля          88.55     5   85 99100 83 92 93 99       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Павкевич Дмитро      84.40    10   85 90 88 68 74 78 95       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Захарiя Софiя        82.84     2   88 90 95 93 78 94 93       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Семен Ростислав      79.65 Iнв10   65 82 95 62 75 70 95          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.51.01.01.01.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Пилипчук Дмитро      74.40 УБД 0   90 90 90 78 62 82 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.51.01.01.01.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Пилипчук Данило      73.55 УБД 0   90 90 89 84 61 74 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.51.01.01.01.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Муругов Владислав    70.20     0   83 90 77 70 63 74 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславович                      1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Бонь Степан          69.95     0   82 90 80 66 72 70 85          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Горiн Олег            0.00 УБД 0   70 60 60 60  0  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Томчук Дмитро         0.00 УБД 0   90 65 76 65 67 45 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Палагунич Владислав   0.00     0    0 60 71 60  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович                        1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Кiбербезпека  -   125</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        15  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Решетар Дмитро       96.60     7   98 98100100100100100       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Носок Нiколетта      94.85    10   98 95 96 91 94 96 92       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Плиска Емiлiя        87.40     0   98100 94 99 96100 93       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Перепелиця Владислав 86.45     0   97 95 95100 93100 92       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Бодак Олександр      85.50 Iнв 0   95 96 91 94 93100 95       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Цалан Юлiя           82.85     0   93 92 90 99 92 96 82       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Чернявський Данило   72.80 ВПО 0   95 76 80 76 82 86 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Натуркач Євгенiя     72.75     0   94 71 75 94 90 81 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Подвич Андрiй        59.35 УБД 0   65 61 76 63 74 64 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Мокрянин Микола       0.00     0    0  0  0  0  0  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Чейпеш Федiр          0.00     0   60 10 60  0  0 23  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Попов Владислав       0.00 Iнв 0    0  0  0  0  0  0 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Мiсяйло Мирослава     0.00     0   60 68  0  0  0  0 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Осiйський Валентин    0.00     0   74 60 64  0 85  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Шевляков Максим       0.00 УБД 7   60 63 90  0 95  0 85          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валентинович                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Бiомедична iнженерiя         -  G22 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         6  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...134 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Корогодов Максим     90.86     7   90100 93 95 92 94 90       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Шепа Олександр       83.02     7   80100 75 85 76 86 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Риб`як Анастасiя     80.41    10   91 82 90 75 68 74 76          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Тютченко Антон       68.20 Iнв 7   70 75 65 65 60 60 82          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Кирилович                         1.01.01.01.01.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Батько Нiкiта        65.33     0   85 82 75 75 60 63 77          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Ловшина Вiкторiя      0.00     0   74 35 60 25  0 60 80          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Бiомедична iнженерiя         -   163</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мар`ян Ангелiна      93.27     10  95 90 99 85 90 95 94 91    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кiрясов Нiкiта       92.76     10  95 90100 82 90 95 94 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Бабiй Михайло        91.77     10  95 90 92 80 90 95 94 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Саргсян Варужан       0.00     10  95 90 92  0 65 95 94 91       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Арменович                         1.01.01.01.51.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">  3 </w:t>
-[...679 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Бiомедична iнженерiя         -   163</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мадяр Артур          87.99      3  98 94 90 93 95 95 95 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Робертович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Гiльманова Анна      76.89 УБД  0  75 83 82 81 92 94 81 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Артемiвна                         1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Дамельгарт Роман     74.74      0  75 86 72 71 90 82 93 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юлiйович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Електр.комун.та радiо.Маг.)  -  G5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...926 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мацецка Михайло      83.56      0  99 92 90 91 93 90 90 98    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Гуменюк Степан-Миха 75.41      0  91 85 90 85 82 75 74 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Мiльович Едуард      70.20      0  70 80 88 91 67 74 74 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Мiкро-та наносис.тех.        -  G5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Агоста Едуард        77.09      0  83 92 83 90 82 90 85 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ярмолович Даниїл     68.40      0  75 60 84 88 74 75 74 79       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Мiкро-та наносис.тех.        -   153</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гайович Кирил        72.25     0   92 92 70 66 90 65 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Шляхта Янiслав       71.40     0   90 90 82 60 90 64 80          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Мiкро-та наносис.тех.        -   153</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Копич Володимир       0.00     0    0 35  0  0  0 85               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Прикладна фiзика та наномат  -  E6  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ревенко Семен        78.55     2   74 95 75 90 86 80 95       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Прикладна фiзика та наномат  -   105</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Семак Вiталiй        77.77     0   90 91 91 80 85 80 90       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Шопський Андрiй      77.75     2   83 91 95 75 91 75 82          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мар`янович                        1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Прикладна фiзика та наномат  -   105</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Подолей Олександр    83.60     0   98 93 90 93 92 90 95       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Лишак Ростислав       0.00     0   75 74 74  0 60 50 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Прикладна фiзика та нано(Ма  -  E6  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Безушко Руслан       84.69      0  90 91 95 95 95 97 92 96    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Зубанич Юрiй          0.00      0   0 61 61 87 68 87 62  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Долгош Вадим          0.00      0  72 84 74 70 74 72 83  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Факультет       </w:t>
-[...75 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiзика та астрономiя         -  E5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Болдiжар Ребекка     80.34     0   80 90 98 82 88 90 94       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Назарчук Юлiя        78.06 Iнв 0   91 82 90 90 90 88 76          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.51.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiзика та астрономiя         -   104</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         5  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...1190 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кучак Валентина      83.12     0   90 93 96 90 91 94            2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кемiнь Андрiй        74.16     0   82 82 90 68 90 80            2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.51.01.01.01.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Юрик Мартiн          65.76     0   65 85 85 60 82 65               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Масляник Юрiй        61.74     0   80 64 68 60 75 60               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Софiлканич Богдан     0.00 УБД 0    0 60 75 60 60 60               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.51.01.01.01.51.5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiзика та астрономiя         -   104</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...458 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Лiсовий Устим        82.97      0  95 90 90 95 92 90 95 90    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Оксенович                         1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кiш Олександр        77.79      0  85 95 82 90 92 84 92 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипович                         1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Бомбушкар Михайло     0.00      0  74 90 70 90  0 75  0 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Фiзика та астрономiя)   -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Дацко Павло          70.58     0   68 95 95 69 76 83 65       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">  6 Перепелиця </w:t>
-[...949 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Фiзика та астрономiя)   -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...1451 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Любка Олександр      74.10      0  80 90 74 60 82 85 90 90    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Фiзика та астроном.Маг  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...676 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Попович Владислава   82.75      0  95 90 92 94 90 90 95 90    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кидора Анатолiй      81.09      0  95 87 85 94 90 90 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Тайз Олеся           77.12      0  95 74 90 92 82 90 90 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Кондря Ярослав       71.72      0  68 75 85 88 75 83 85 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Фiзичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiзика та астр.(Маг)  -  E5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00E45641">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidRDefault="00E45641" w:rsidP="00E45641">
-[...16855 lines deleted...]
-    <w:sectPr w:rsidR="00E45641" w:rsidRPr="00E45641" w:rsidSect="00FE3B04">
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Буксар Андрiй        84.27      0  95 90 95 90 94 90 95 97    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Лофердюк Назарiй     82.37      0  92 90 95 90 93 80 95 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Фiалкiн Єгор         79.01      0  85 82 98 90 85 90 90 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Микитович                         1.01.01.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Гарапко Борис        76.22      0  70 84 92 75 85 90 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidRDefault="000B0E0F" w:rsidP="000B0E0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000B0E0F" w:rsidRPr="000B0E0F" w:rsidSect="00BB10BE">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00253ECB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00FE3B04"/>
+    <w:rsidRoot w:val="00266497"/>
+    <w:rsid w:val="000B0E0F"/>
+    <w:rsid w:val="00266497"/>
+    <w:rsid w:val="006D068D"/>
+    <w:rsid w:val="009C5E68"/>
+    <w:rsid w:val="00BB10BE"/>
+    <w:rsid w:val="00FD40F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -33327,51 +12461,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -33809,55 +12943,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>23231</Characters>
+  <Pages>9</Pages>
+  <Words>29545</Words>
+  <Characters>16841</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
-  <Paragraphs>127</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63860</CharactersWithSpaces>
+  <CharactersWithSpaces>46294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Вікторія Легеза</dc:creator>
+  <dc:creator>Администратор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>