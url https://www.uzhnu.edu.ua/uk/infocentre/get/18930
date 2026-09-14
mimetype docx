--- v0 (2026-05-26)
+++ v1 (2026-09-14)
@@ -1,30764 +1,11345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...80 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...16289 lines deleted...]
-    <w:p w:rsidR="00FE2768" w:rsidRPr="00361037" w:rsidRDefault="00FE2768" w:rsidP="00FE2768">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="004F0303" w:rsidP="00C2040B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>2</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2040B" w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...243 lines deleted...]
-        <w:t xml:space="preserve">  0.00     </w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00361037">
-[...217 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+      <w:r w:rsidR="00C2040B" w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiлологiя(Англ.мова i лiт.)  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         9  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...1302 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гецман Софiя         92.24      8 100 95 90 91 90 95 92 95    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.51.51.51.51.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Пашкевич Христина    83.66      0 100 99 92 84 90 90 97 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.51.51.51.51.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Ткаченко Мар`яна     73.58      0  84 87 86 70 74 82 90 86    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданiвна                        1.01.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Грига Оксана          0.00 УБД  0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.51.51.51.51.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Мартиненко Анастасi  0.00 ВПО  8  70 74 70 36 60 60 75  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                        1.51.51.51.51.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Фiзер Анастасiя       0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Марiя                             1.01.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Мадяр Юлiя            0.00      0  84 92 82 50 75 82 91 86       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Дмитрук Юлiанна       0.00      0  85 90 90 36 64 75 89 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.51.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Богдан Софiя          0.00      0  92 98 90 49 74 82 96 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.51.51.51.51.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлологiя(Англ.мова i лiт.)  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         7  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гарагонич Анастасiя  79.25      0  82 90 87 92 95 75 90 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.51.51.51.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Михайленко Альбiна   76.73 ВПО  0  90 78 95 90 93 82 83 75    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.51.51.01.01.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Старицька Христина   68.31 Сир  0  68 62 85 90 85 74 65 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.51.51.51.01.01.01.51.0   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Зихор Олена          67.37 УБД  0  82 65 70 92 75 74 70 77       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславiвна                      1.51.51.51.01.01.01.51.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Щобак Андрiй          0.00 УБД  0   0  0  0 60  0  0 72 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Денисович                         1.51.51.01.01.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бардiн Тимофiй        0.00 УБД  0   0  0  0  0  0 62  0 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.51.51.51.51.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Романчак Михайло      0.00      0  75 74 65  0 65 65 79 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миланович                         1.51.51.51.51.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлологiя(Англ.мова i лiт.)  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         9  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Колiнiченко Аксiнья  91.90     10  98 95 92 82 90 90 90 95    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.51.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Данько Євгенiя       89.80 Iнв 10  82 95 93 90 85 93 91 75    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.51.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Петрук Веронiка      83.86 УБД  5  98 95 90 78 80 85 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Петрук Дарiя         83.77 УБД  5  98 95 94 82 75 80 90 94    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Дужар Оксана         77.66      0  96 95 90 72 76 91 92 81       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.51.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Полiщук Надiя        72.34 УБД  0  76 90 79 80 70 80 90 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.51.01.51.51.51.51.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Овсяннiкова Анастас 70.70 ВПО  0  73 60 75 64 90 93 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                        1.51.51.51.01.01.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Суходольська Свiтла 67.33 УБД  0  78 82 65 75 74 75 71 77       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                       1.01.51.01.51.51.51.51.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Квик Христина         0.00      0  97 95 95 90 90 90  0 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Анг.мова та заруб.лiт.  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        25  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Даниш Анiмаїса       84.60      0  96 92 98 97 90 90 90 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Дувалка Дарина       83.51      5  88 69 95 92 90 90 70100    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Баник Крiстiна       81.76      5  83 74 90 90 90 90 75 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Пуга Юлiанiя         81.33      5  81 69 83 90 76 95 85100    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Лазарь Анелiя        81.26      0  91 74 96 93 90 90 90 98    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Лустенко Анастасiя   80.74      0  95 74 96 95 90 82 92 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiївна                        1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Габрикевич Наталiя   75.99      0  88 63 92 93 80 90 70 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Швець Евелiна        75.73      0  88 70 86 90 82 90 65 97    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Данилiв Юлiя         63.90      0  62 64 78 75 60 61 65 94    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 10 Маринич Софiя        61.89 УБД  0  64 60 61 78 64 64 60 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Полшкова Анна         0.00      0  75 74 85 85 60 60  0 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Мельник Анастасiя     0.00 УБД  0  70 41 60 90 62 82 75 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Леонiдiвна                        1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Петечук Лiлiанна      0.00      0  82 47 75 91 75 82 60 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Мiлеант Корнелiя      0.00      0  90  0 92 90 74 75  0 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Король Назар          0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Арендаш Нiколетта     0.00      0  85  0 90 93 74 78 80 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ростиславiвна                     1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Каменщикова Ольга     0.00      0  97 41 99 96 82 90 90 98       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Соколик Марiя         0.00      0  60 35 72 84 60 75 60 94       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Степаненко Каролiна   0.00      0  86 35 84 90 64 74 60 96       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Совбан Iрина          0.00      0  60 35 53 90 60 60 60 84       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Ряшко Олександра      0.00      0  79 49 74 93 77 74 60 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Манюра Нiколетта      0.00      6  99 48 99100 90 90 75 97       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Думнич Наталiя        0.00      0  65 43 72 84 74 62 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Юдко Катерина         0.00      0  85 74 95 90 60 60  0 84       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Магей Алiна           0.00 УБД  0  74 35 74 75 74 64 65 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданiвна                        1.51.51.51.51.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Анг.мова та заруб.лiт.  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        18  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кравченко Анна       87.21      0  98100 95 95 95 94100100    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Шакоянц Данiелла     86.72      0  98100 95 97 95 95100 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiївна                        1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Волошин Марiя        85.46      0  95100 90 95 95 90100 97    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Унгул Ганна          82.62      0  90100100 70 90100 85 98    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Пйоса Юлiя           82.32      6  95 84 88 75 90 75 85 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  6 Левицька Анастасiя   81.68      0  98100 90 90 95 87 74 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Фотан Богдана        81.19      5  82 78100 71 90100 60 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Сабов Юлiана         80.28      0  98 97 98 74 90 91 74 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Мальованець Антонiн 78.75 УБД  0  90100 91 77 90 86 74 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                         1.01.51.51.51.01.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Маргiта Анастасiя    77.81      5  65 90 84 69 85 83 85 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Ходанич Вiталiя      74.30 УБД  0  65 90 92 69 90100 70 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.51.51.51.01.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Капац Марта          73.26      0  60 90 82 74 90 82 90 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Доценко Євгенiя      73.08 ВПО  0  75 85 90 69 90 90 60 86       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.51.51.51.01.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Заяць Емiлiя         71.82      0  85 70 86 74 85 84 74 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Чепара Вiкторiя      63.05      0  60 85 74 60 90 60 62 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Кашубович Богдана     0.00 УБД  0  60 75 90 48 90 90 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Ус Дар`я              0.00      0  65  0 87 68 90 98 75 73       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Мойш Делiя            0.00     10  95  0  0 90 90  0 90 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.51.51.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Анг.мова та заруб.лiт.  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        18  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Дзурич Євгенiя       92.23     8 100 90 95 93 90100 91 90 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                        1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Тар Карiна           89.15     5  92 95 93 92 90 98 90 98 94   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Горзов Анастасiя     86.41     5  91 93 93 83 77100 90 96 94   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Розман Тетяна        82.73     0  97 95 95 91 76100 82 96 94   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Рачкулинець Анастасi 82.59     5  81 74 92 84 74100 90 97 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                      1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Фулим Вiкторiя       81.53     3  88 85 90 85 78 92 91 85 94   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Козлова Нiколетта    80.19     5  89 77 90 75 76 90 90 75 92   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Отчик Евелiна-Марiя  79.95     0  90 92 90 79 77100 85 97 92   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Геннадiївна                       1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  9 Маринець Мiлана      78.86     0  89 97 82 86 78 93 74 97 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Тимощук Юлiя         78.34     0  88 93 90 78 77 93 82 91 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Тар Нiколетта        78.26     0  91 90 95 85 74100 91 60 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Шеверя Яна           76.84     0  96 68 90 87 76 90 90 90 84      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Ляховець Анна        72.49     0  92 61 82 79 76 95 75 90 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Нестерук Олександра  71.78 УБД 0  79 67 72 85 78 85 77 90 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.51.51.51.51.01.01.01.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Шпаковська Юлiана     0.00     0  80 84  0 86 84 95 62 82 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Керецман Олена        0.00    10  43 50 90 91 78100 90  0 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Симчира Вiолетта      0.00     5  86 90 90 92 79100 90  0 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Шевчик Марiя          0.00     5  79 84 90 84 76100  0 77 92      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiлологiя(Анг.мова i лiт.Ма  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мешко Тетяна         95.14     10  95 90 90 95 95 98 99 99    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Леонiдiвна                        1.51.51.51.51.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ворик Наталiя        83.88 УБД  0  95 90 90 95 95 92 95 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.51.51.51.51.01.01.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Добрий Артур-Георгi  0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                       1.51.51.51.51.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Анг.мова.та зар.лiт.Ма  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        14  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гаврилюк Ольга       94.74     10  94100 95 91 98 82 95 95    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                       1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Дюгованець Карина    94.08     10  94 92 95 90 98 91 93 95    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Лутак Богдана        92.47     10  90 90 95 93 85 95 95 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Дзямко Василь        83.79      0  90100 95 90 85 92 95 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Iваницька Ангелiна   83.75      0  90 95 95 92 94 93 93 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                        1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  6 Бiланинець Марта     83.65      0  91 90 95 90 98 91 95 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Баєва Крiстiна       83.32      0  90100 95 90 90 82 95 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                        1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Герзанич Володимир   80.53      0  82100 95 90 85 74 92 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Кужим Марк           79.72      0  72 92 95 91 90 90 93 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Добра Iлiана         78.02      0  74 90 95 82 75 93 95 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Ковач Золтан          0.00      0  60 90 95 90  0 83 90  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Корнута Богдана       0.00      0   0 90 95 60  0  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Рурич Свiтлана        0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Романчак Альона       0.00      0  72 90  0 60  0  0 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.51.51.01.01.01.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Нiм.мова та заруб. лiт  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гусинець Нiколєтта   75.21      0  90 65 64 92 61 98 90 98    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.51.01.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кривка Лiлiя          0.00      0  82 60 74 60 36  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.51.01.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Нiм.мова та заруб. лiт  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Шевнiна Софiя        78.03      0  95 90 90 75 82 80 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.51.51.01.01.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Нiм.мова та заруб. лiт  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Фревлик Марiя         0.00    10  80 83 74 92 64 74 78 80 35      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.51.51.51.51.01.01.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Палош Павла           0.00     0   0  0 15  0 60 60 75  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.51.51.51.51.01.01.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Нiм.мова.та заруб.Маг.  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Чорiй Юлiя           86.78      0  92100100 95 92 95 92100    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.51.51.01.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ревай Марина         84.98      0  92100100 95 90 95 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.51.51.01.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Столець Андрiяна     74.42      0  65 84 91 85 85 85 74 86       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.51.51.01.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлологiя(Нiмец.мова i лiт.  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Чумак Лада           81.39      0  92 75 90 93 91 98 90 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.51.01.51.51.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Рум.мова та заруб.лiт.  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         5  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Йовдiй Ангелiна      83.39      0  90 90 96 97 95 86 93 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Телюх Амалiя         82.35      0  92100 90 90 90 90 90 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Поп Каролiна          0.00      0  60  0 90 90 90  0 75 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Мiгалi Мiланiя        0.00      0  60 60 90 90 90 38 80 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Шiман Алiна           0.00      0  74  0 90 90 90  0 77 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Рум.мова та заруб.лiт.  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         5  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1  Дан                  0.00      0   0 60 60 60 83 74 85 77       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Каролiна Василiв                  1.51.51.51.01.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Негре Вiкторiя        0.00      0   0 82 35 85 90 60  0 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.51.51.01.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Факультет       </w:t>
-[...147 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+        <w:t xml:space="preserve">  3 Йовдiй Адiна          0.00      0   0 90 45 80 87 75  0 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.51.51.01.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Плантиш Михайло       0.00      0   0 60 60 60 84 60  0 79       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.51.51.01.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Феде Iван             0.00      0   0  0  0 60 75  0  0 77       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.51.51.51.01.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Рум.мова та заруб.лiт.  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Феде Михайло          0.00      0  80 90 90 63 90 90  0 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.51.51.51.01.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Толомбасов Овiдiй     0.00      0  97 87 84 60 86  0 80 86       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександр Микола                  1.51.51.51.01.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Влад Алiна            0.00      0  60 70 70 60 74 60  0 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.01.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Перкун Софiя          0.00      0  93 85 78 61 84 75  0 84       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.51.51.51.01.01.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiлологiя(Француз.мова i лi  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...388 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Смєнова Мiлєна       75.96 ВПО  0  86 74 64 90 90 90 92 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.51.51.51.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Даниленко Тамiла     70.38 УБД  0  60 64 60 90 84 82 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.51.51.51.01.51.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гришина Дiана         0.00 УБД  0  65 60 35 92 90 82 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.51.51.51.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Кульгейко Олеся       0.00      0  65  0  0 92 82 82 74 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.51.51.51.01.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлологiя(Француз.мова i лi  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ярмола Максим        88.49      5  90 94 95 92 90 97 95 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Денисович                         1.01.01.51.51.51.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Фран.мова та заруб.лiт  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Липчей Олександра     0.00      0  74 75 82 64 74 38 74 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.51.01.51.01.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Яременко Юлiя         0.00      0  60 35 60 35 70 37 65 68       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                        1.51.01.51.01.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Пастеляк Веронiка     0.00      0  76 74 85 38 70 36 64 79       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                       1.51.01.51.01.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Iноземноi фiлологiї    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Фран.мова та заруб.лiт  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361037" w:rsidRPr="00361037" w:rsidRDefault="00361037" w:rsidP="00361037">
-[...10708 lines deleted...]
-    <w:sectPr w:rsidR="00733B54" w:rsidRPr="00361037" w:rsidSect="00361037">
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Дубас Ольга           0.00     0   92 60 70 60 87 95  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.51.51.01.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidRDefault="00C2040B" w:rsidP="00C2040B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C2040B" w:rsidRPr="00C2040B" w:rsidSect="001771C0">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B467D6"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FE2768"/>
+    <w:rsidRoot w:val="007F412B"/>
+    <w:rsid w:val="00150182"/>
+    <w:rsid w:val="001771C0"/>
+    <w:rsid w:val="004F0303"/>
+    <w:rsid w:val="007F412B"/>
+    <w:rsid w:val="00C2040B"/>
+    <w:rsid w:val="00F87C62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -30904,51 +11485,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -31386,55 +11967,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>46851</Characters>
+  <Pages>9</Pages>
+  <Words>27408</Words>
+  <Characters>15623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>390</Lines>
-  <Paragraphs>109</Paragraphs>
+  <Lines>130</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54961</CharactersWithSpaces>
+  <CharactersWithSpaces>42946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Вікторія Легеза</dc:creator>
+  <dc:creator>Администратор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>