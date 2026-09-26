--- v0 (2026-05-26)
+++ v1 (2026-09-26)
@@ -1,35018 +1,21270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...80 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...144 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     15/09/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Соцiальна робота НРК5        -  I10 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Горняк Iгор           0.00     0  60 60 60 60  0 60  0 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Гуменчук Олена        0.00 УБД 0  60 85 62 61  0 65  0 65 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.51.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Початкова освiта НРК5        -  A3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Чилина Юлiанна       86.24     0   90 98 95100 95 90100       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.51.51.51.01.01.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кудрич Меланiя       67.39 УБД 0   60 76 75 74 75 90 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.51.51.51.01.01.0      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Освiт.педагогiчнi науки(Маг  -  A1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...280 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мартинюк Дар`я       172.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Вербич Богданна      160.20                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Козiй Оксана         151.80                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Баджо Крiстiан       151.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Карлович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Освiт.педагогiчнi науки(Маг  -  A1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Туряниця Iванна      80.91      0  95 85 90 90 95 85 91 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Початкова освiта(Маг.)       -  A3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...316 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Баран Мирослава      148.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В`ячеславiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Клецко Свiтлана      146.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Ваш Анна             134.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Початкова освiта(Маг.)       -  A3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Боршош Євгенiя       84.02     0   94 92 90 96 95 92 95       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.01.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Машкара Анастасiя    83.38     0   93 90 92 95 95 90 95       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.51.01.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Мушка Марiя          82.69     0   93 90 90 95 95 90 92          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Станiславiвна                     1.01.51.01.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шевчик Ярина         81.85     0   92 90 92 94 90 90 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.51.01.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Чорнак Анастасiя     81.26 Сир 0   88 90 90 90 90 90 93          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.01.01.01.51.5      4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Публiч.управл. та адмiн.(Ма  -  D4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...208 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Дякiв Денис          166.80                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Робертович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Публiч.управл. та адмiн.(Ма  -  D4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Величко Юлiя         89.04     8  90 90 95 90 82 90 90 90 95   5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Добей Олександра     77.63     0  74 85 85 91 82 90 90 85 91   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Попадинець Анастасiя 71.73 УБД 0  82 75 82 91 70 66 75 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                        1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Русаков Дмитро       62.26 УБД 0  75 60 77 60 60 64 60 85 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Вайда Максим          0.00     0  74  0 65 68 75  0 65 60 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Дьяков Олександр      0.00     0  74  0 90 79 75 74 70 65 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлософiя.Полiтика.Економiк  -  BC88</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...350 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мараєв Сергiй        159.92                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Косих Єгор           143.08                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Костянтинович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Дошкiльна освiта             -  A2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        10  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Рояк Антонiя         170.58                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кампо Дарина         144.53                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Чайка Андрiана       143.48                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Пилипчинець Мар`яна  142.01                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Шуба Надiя           141.47                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Довганич Наталiя     141.41                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Дарiй Єлєна          139.77                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Костянтинiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Кострець Ангелiна    134.80                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Калинич Iрина        134.23                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Лангазо Тетяна       133.67                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Дошкiльна освiта             -  A2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        11  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Стропко Олександра   90.67     10  97 82 90 82 83 94 94 95    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">  5 </w:t>
-[...219 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+        <w:t xml:space="preserve">  2 Белейканич Єлизавет 81.04      2  97 74 90 74 85 93 93 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тiборiвна                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Кирлик Юлiя          80.18      0  97 82 90 90 90 90 79 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Кушнiр Мирослава     79.94      0  97 82 85 87 82 90 93 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Федорiвна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Строїн Мирослава     79.36      0  97 78 90 90 75 90 90 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Лукачина Анастасiя   75.23      0  97 74 78 80 82 82 82 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Веждел Андрiана      71.35      0  86 60 82 87 82 76 70 87       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Мартон Данiела       70.53      0  82 60 82 87 78 76 72 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Цiгуш Богдана        70.28      0  82 60 78 87 75 90 74 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Повх Рената          69.18      0  82 60 85 75 82 75 67 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Гвоздак Дарина       67.30      0  74 60 74 87 74 73 77 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Дошкiльна освiта             -   012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Манзулич Камiла      90.06      6  79 96 95 95 94 92 95100    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардiвна                        1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кiршiн Дмитро        85.74      6  85 96 92 95 74 90 95 82    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Сег Єлизавета        82.59      6  64 90 95 90 94 92 76 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шовш Валерiя          0.00      0   0  0 80 80  0 76 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Кепич Анастасiя       0.00      0   0 60 80 90 74 76 60  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                        1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бобик Роман           0.00 УБД  0  60 90 80 80 74 76 85  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Дошкiльна освiта             -   012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Примич Свiтлана      88.40     2   96100 98 95 95 95 95       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Банга Вiкторiя       79.35     2   70 90 78 90 92 93 82       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Леонiдiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Черкесов Олексiй     71.75 ВПО 0   60 82 85 75 74 83 95          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  4 Газда Даяна          69.70     0   60 82 78 85 74 84 75          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Жолтiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Палош Христина        0.00     0   60 82 65  0 60 65 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiлософiя                    -  B10 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...432 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Афанасьєва Ксенiя    170.16                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Трунова Марiя        158.34                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiлософiя                    -   033</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Попович Дмитро        0.00 УБД  0  62  0 90 74  0 62  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Психологiя                   -  C4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         7  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...1070 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мiтряєва Валерiя     175.63                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ленд`єл Флора        166.85                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Жолтiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гусєв Вадим          165.44                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Бiров Вiв`єн         161.89                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Густавiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Даниленко Тамiла     160.52                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Тиводар Ольга        160.15                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Скляр Полiна         140.86                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Психологiя                   -  C4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         9  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ульянич Лiлiя        90.28 ВПО 8   93 90 90 94 93 90 90       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.51.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Зейкан Вiкторiя      83.00     2   93 85 90 92 91 87 93       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.51.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Голубка Анастасiя    82.09     0   85 90 90 91 91 97 92       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.51.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Прислупська Юлiана   80.43 УБД 0   90 82 93 94 88 90 90       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                     1.01.51.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Труш Юлiана          78.25 УБД 0   86 97 90 70 86 92 93          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.01.51.51.51.51.0      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Сенькова Тетяна      77.92 Сир 0   88 90 85 90 70 90 93          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.01.51.01.51.51.51.5      5268.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Мечей Вiктор         76.12 Сир 0   88 80 90 90 70 86 91          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.51.01.51.51.51.5      4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Цанько Снiжана       63.00 УБД 0   60 74 71 78 70 74 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Винницька Марiя       0.00 УБД 0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.51.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Психологiя                   -   053</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        10  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Блага Дарiя          86.35 УБД  7  90 81 82 92 91 91 86 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.01.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Гайда Єлiзавета      84.25      6  90 90 91 90 91 83 71 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.01.01.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Iгнатоля Катерина    74.55 УБД  0  90 82 82 93 83 80 80 77    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.01.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Косих Олександр      72.90 ВПО  1  90 90 63 82 79 80 60 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.01.01.01.01.01.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Головченко Данiела   71.50 Сир  0  90 74 75 64 77 75 95 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.01.01.51.01.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Сокiл Адрiана        70.80 Сир  0  90 60 74 72 79 80 90 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.01.51.01.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Волос Вiкторiя       66.40 УБД  0  85 76 75 68 69 72 60 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Федорiвна                         1.01.01.01.01.01.51.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Апарiй Анна          65.95 ВПО  0  82 60 63 74 79 79 60 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.01.51.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 П`ятниця Кiра         0.00 Сир  0  77 60  0 55 61 69 78 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.01.01.01.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Юрченко Анастасiя     0.00 УБД  0  90 60  0 51 64 64 75 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.01.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Психологiя                   -   053</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Климко Олександра    84.04     5  91 98 90 90 86 79 84 88 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Робертiвна                        1.51.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Свiтлик Ярослава     77.87 Iнв 0  90 98 90 83 83 85 82 78 97   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Святославiвна                     1.51.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Круликiвська Дар`я   76.27     0  90 95 90 90 81 90 72 90 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.51.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Поршун Таїсiя        72.67 УБД 0  76 94 85 68 87 81 80 75 83      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.51.01.01.01.51.51.51.51.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Прохорова Марiя      72.63 Iнв 0  82 98 80 60 90 74 74 78 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.01.01.01.51.51.51.51.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Лисова Анна          68.67 УБД 0  82 90 76 85 78 65 72 78 64      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.51.01.01.01.51.51.51.51.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Психологiя(Маг.)             -  C4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         3  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Онисько Катерина     174.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Зейкан Данiелла      172.30                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Немет Iлона          167.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Психологiя(Маг.)             -  C4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Iльюк Олександра     81.70     0   87 91 90 90 92 90 95       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Борисiвна                         1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Нiкiтiна Тетяна      79.45     0   82 91 90 90 87 90 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Ледида Наталiя       75.90     0   79 75 90 90 79 88 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Булеца Мартiна        0.00     0    0 91 90 90 74 90 96          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардiвна                        1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Дошкiльна освiта(Магiстр)    -  A2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Голубка Тетяна       151.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Дошкiльна освiта(Магiстр)    -  A2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Яношiй Анна          83.86     0   95 92 93 95 95 90 94       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.01.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Буркош Ганна         78.51     0   95 92 90 90 90 85 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.01.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Початкова освiта             -  A3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        26  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Дiдик Юлiанна        158.87                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Могiш Марiя          157.79                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Пришляк Анна         152.70                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Недобой Валерiя      148.40                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Марадик Вiкторiя     148.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Сенинець Вiкторiя    147.22                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Дербак Христина      146.73                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Феделещак Софiя      146.06                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Гаштур Олександра    145.25                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Лендєл Ярослава      144.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Попович Iванна       142.77                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Стойка Алевтина      141.64                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Мунчак Нiколетта     141.63                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Журавльова Євгенiя   138.63                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Бесага Каролiна      138.57                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Лакатош Дарина       138.48                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Звiрич Iванна        138.28                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 18 Iльницька Марiя      138.21                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Боричок Василь       136.71                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Турта Марiя-Андрiана 136.37                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Метеньканич Веронiка 136.27                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Подолей Анастасiя    135.87                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Штецо Тiмея          135.87                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юлiївна         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Солоненко Нiколетта  135.12                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Брич Єлизавета       133.64                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Козик Вiкторiя       127.03                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Початкова освiта             -  A3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        19  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мартинець Емiлiя     79.08      0  86 90 90 90 95 82 75 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Зейкан Мар`яна       78.38      0  83 92 85 91 92 82 82 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Мулеса Валерiя       77.07      0  90 90 80 91 90 75 82 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Iваньо Євгенiя       76.42      0  90 91 82 74 90 82 82 92    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Бокоч Тетяна         75.64      0  86 84 92 87 90 75 74 85    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Галац Марiя          75.25      3  82 78 90 87 90 60 65 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Хоптян Оксана        75.07      0  80 98 80 75 92 78 78 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Куруц Вiкторiя       74.17      0  79 85 80 82 90 78 82 83    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                       1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Клембак Тетяна       73.31      0  90 89 82 82 90 74 65 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Голубка Софiя        73.19      0  80 87 90 75 87 74 74 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Геннадiївна                       1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Нiрода Вiталiя       71.96      0  90 89 85 87 85 60 65 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Пилипчинець Євгенiя  71.88      0  78 94 82 82 85 74 65 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Явтушенко Дарина     70.32 УБД  0  80 82 90 65 95 60 65 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 14 Балог Олександра     69.46 УБД  0  75 78 90 87 80 60 65 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Коваленко Дарина     67.66 ВПО  0  67 61 76 64 85 82 75 84       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Дибенко Iлля         55.84      0  60 60 70 65 60 60 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимович                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Кость Софiя           0.00      0  60 74 90 74 74  0  0 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Тиводар Дарина        0.00 Сир  5  60  0 70 60 60  0  0 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Галюк Андрiй          0.00 Сир  0  60  0 75 60 60 60  0 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Початкова освiта             -   013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        14  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гриневич Марiя       94.39    10  100 90 95 97 95100 74       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Галько Веронiка      89.41     2   98 90 95100 95100100       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Штефанiвна                        1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Голубець Веронiка    86.03     0   95 90 95100 95100 90       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Нагла Дар`я          85.61     0  100 90 95 95 95 99 90       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Крiчфалушiй Оксана   77.66     0   64 90 95 97 95 91 60       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Кокошкiна Катерина   74.01     0   70 79 80 93 85 92 65       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Годван Надiя         70.68 М/з 0   80 60 80 90 74 85 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.0      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Кушнiр Тетяна        70.46     0   64 79 80 93 82 80 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Цифра Мирослава      70.15     0   60 80 80 90 85 80 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Корнута Тетяна       66.44     0   60 65 75 90 70 85 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Гвоздецька Христина  61.15     0   60 60 75 90 65 60 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Бездєтко Нiколетта    0.00     0    0 60 75 90 65 78 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Добра Наталiя         0.00     0    0 60 80 82 65 64  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Ковач Свiтлана        0.00     0    0 70 80 90 70 69 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Федорiвна                         1.01.01.01.51.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Факультет       </w:t>
-[...93 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Початкова освiта             -   013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -        14  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кутукова Карина      84.70 Iнв 2   90 92 90 95 90 95 90       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Косяк Карiна         81.45 Iнв 0   82 95 90 95 90 90 90       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валентинiвна                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Поштак Алiна         81.40     0   90 82 90 98 90 90 90       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Томаш Катерина       75.90     0   76 95 84 98 74 74 90       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Рак Анастасiя        74.30     0   67 85 90 90 74 78 92       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Король Вiкторiя      69.95     0   60 92 84 85 72 60 92       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Тиводар Марiя        69.20     0   74 90 90 90 72 60 70          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Барон Катерина       66.40     0   60 82 60 74 84 60 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Ман Ксенiя           63.05     0   60 78 65 82 60 60 83          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Бодак Михайло         0.00     0   60  0  0 74  0 60 83          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Ожоганич Антонiна     0.00     0   60  0  0 78  0 60 75          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Водолма Тiнетта       0.00     0   35 85 60 82 60 60 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Васильняк Дар`я       0.00     0   35  0 60 65  0 35 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Маркусь Яна           0.00     0   35  0 65 90  0 35 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Полiтологiя     -  C2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...604 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Лiтун Алiна          78.93      2  90 82 94 90 85 74 82 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Полiтологiя     -   052</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...702 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Головата Анна        80.23 УБД  0  90 90 90 85 90 95 90 84    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Лакатош Тетяна       78.39 УБД  0  85 78 90 90 90 93 85 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Полiтологiя     -   052</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...350 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Паясь Анастасiя      82.53 ВПО  0  96 82 96 95 83 91 93100    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Язан Артем            0.00 УБД  0  74  0 65 75  0 60 75 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Антонович                         1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Соцiологiя                   -  C5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мачула Марiя         92.60 ВПО 8   92100 84 92 95 95 98       5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Чирик Дiана          85.30 ВПО 5   85100 84 80 90 90 96          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Соцiологiя                   -   054</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Маюренко Єлизавета   86.34 ВПО  2  94 99 92 95 92 94 90 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Артемiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Колiсник Євгенiя     65.44 УБД  0  65 80 62 90 65 60 66 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Старшун Тетяна       57.77 УБД  0  60 60 74 75 61 64 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шевчук Андрiй         0.00 Сир  0   0 60 60 60 74  0 61 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Соцiологiя                   -   054</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Панцо Майя           78.56      0  78 93 90 74 91 92 90 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Брензович Iрина      68.83 УБД  0  78 74 90 65 63 74 82 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Янiвна                            1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Король Оксана        58.29 УБД  0  74 60 60 74 60 70 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>-------------------------------------------------------------------------------</w:t>
-[...355 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+        <w:t xml:space="preserve">  4 Король Ольга         57.64 УБД  0  74 60 60 74 60 65 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Полiтологiя(Маг.)            -  C2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Шумський Iван        181.90                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Полiтологiя(Маг.)            -  C2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Радько Антон         89.86     10  92 90 90 91 90 90 90 80    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Чернiкова Валерiя     0.00 УБД  0   0 40  0  0  0 75 40 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Публ.управл.та адмiнiструва  -  D4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бiлицький Валерiй    100.00                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Леонiдович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Публ.управл.та адмiнiструва  -   281</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Локес Сергiй         80.37 УБД  0  87 90 95 96 86 82 90 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Соцiологiя(Маг.)             -  C5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Червонюк Анна        155.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Iльюшонок Iрина      147.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Соцiологiя(Маг.)             -  C5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сверлович Христина   82.43     0   90 90 91 92 90 90 97       4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Соцiал.робота(Маг.)          -  I10 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         4  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ковач Оксана         163.60                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Шевера Андрея        161.80                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Чорнiй Володимир     153.40                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шипович Богдан       145.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Соцiал.робота(Маг.)          -  I10 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Попович Емiлiя       83.75      0  90 90 91100100 74100 95    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Клiмко Алiса         64.90 УБД  0  75 74 75 60 60 74 74 80    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шевчук Андрiй        60.40      0  61 60 65 80 75 74 61 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Плоскiна Олiвер      59.80      0  65 60 61 77 75 74 64 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Робертович                        1.01.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Адамчук Артем        56.00      0  62 60 60 70 65 60 60 62       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Соцiальна робота             -  I10 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         9  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Джемига Iрина        146.98                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Притолюк Анна        146.83                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Любомирiвна     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  3 Опаленик Анастасiя   144.98                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Вейгешi Алiна        140.04                                      4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипiвна       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Косарєва Софiя       139.93                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бiгунець Олександра  139.78                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Адамчук Iван         137.86                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Афонiн Олександр     130.35                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Тихенко Iгор         100.00                                         0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Соцiальна робота             -  I10 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         7  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Тополянська Веронiк 93.19     10  98 91 90 92 95 93 91 90    5820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Марко Олександра     82.37 УБД  3  96 62 93 95 90 93 82 90    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Парашинець Юлiана    77.81      5  90 71 90 90 60 84 83 82    4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Хавовчак Iванна      76.97      0  96 72 82 90 72 90 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Карпишинець Мар`яна  76.63 Iнв  3  95 70 82 90 77 79 82 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Терлецька Алiна      75.43 УБД  0  94 74 82 90 82 78 88 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Терлецький Iван       0.00      0  68 60 62 60 60  0 62 64       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Соцiальна робота             -   231</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         6  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...154 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мойсеюк Юлiя         82.39 УБД 0  90 85 85 90 91 90 95 98 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Диченко Єлизавета    82.20     0  90 85 90 90 91 90 95 93 95   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Хижняк Павло          0.00     0   0  0  0 60 68 61 60 65 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлович                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Адамчук Денис         0.00     0   0  0 71 60 60 60 60 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Полак Володимир       0.00 УБД 0  60 60  0 61 67 60 60 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипович                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  6 Ваш Каролiна          0.00     0   0 60 60 60 63 80 60 60 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Габорiвна                         1.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Суспiльних наук        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Соцiальна робота             -   231</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  чол. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="009813E5">
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...22210 lines deleted...]
-        <w:t xml:space="preserve">                        1.51.51.01.01.01.01.0      </w:t>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Старцун Катерина     84.96     2  88 90 90100100 90 92 92 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Чобаня Софiя         84.72     2  90 90 95100 96 90 90 90 90   4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гебеш Дарина         74.99     0  90 92 90 77 95 90 70 70 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславiвна                      1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Приходько Анастасiя  60.87     0  60 74 62 62 75 90 62 62 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Кiмличек Анастасiя   54.74     0  60 65 60 61 60 60 62 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidRDefault="00DD2778" w:rsidP="00DD2778">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2778">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidRDefault="009813E5" w:rsidP="009813E5">
-[...3121 lines deleted...]
-    <w:sectPr w:rsidR="009813E5" w:rsidRPr="009813E5" w:rsidSect="002A1394">
+    <w:sectPr w:rsidR="00DD2778" w:rsidRPr="00DD2778" w:rsidSect="000005BD">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="709" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001E7532"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004D0790"/>
+    <w:rsidRoot w:val="00592193"/>
+    <w:rsid w:val="000005BD"/>
+    <w:rsid w:val="00592193"/>
     <w:rsid w:val="00733B54"/>
-    <w:rsid w:val="009813E5"/>
-    <w:rsid w:val="00D37D94"/>
+    <w:rsid w:val="00C815D3"/>
+    <w:rsid w:val="00DD2778"/>
     <w:rsid w:val="00E5319E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -35677,55 +21929,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>23951</Characters>
+  <Pages>16</Pages>
+  <Words>50029</Words>
+  <Characters>28517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>199</Lines>
-  <Paragraphs>131</Paragraphs>
+  <Lines>237</Lines>
+  <Paragraphs>156</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>65838</CharactersWithSpaces>
+  <CharactersWithSpaces>78390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Вікторія Легеза</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>