--- v0 (2026-05-26)
+++ v1 (2026-09-16)
@@ -1,6889 +1,7292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ У</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РАIHИ                 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>УжНУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IОЦ   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ужго</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>одський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>нацiональний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>унiвеpситет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I В                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>зг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>дно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> рейтингу)                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...5516 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="003728C9" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00055C42" w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidR="00055C42" w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Туризму та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Автомобiльний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> транспорт      -  J8  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Габора</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     97.07    10 100 98 95 95 94100 92 97100   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ярослав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...94 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Маринач</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Верон</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     91.83     7 100 80 93 91 90100 96 94100      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Туризму та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Готельно-рест</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>права</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  J2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мат</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Максим       64.42 Сир  0  60 78 60 78 74 75 85 60    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Туризму та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Готельно-рест</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>права</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   241</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Веремеєва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       80.60 ВПО  5  82 81 90 90 75 79 90 83 80 90 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Давиденко Анна       79.65 ВПО  0  88 83 90 93 82 86 91 90 90 90    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iльницька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>`я</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     0.00 УБД  0  66 75 72  0  0 74 75 70  0 75    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Йосиф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Туризму та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Готельно-рест</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>права</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   241</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Могорита</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        88.53 УБД  5  90 97 90 95 92 95 91 92    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Федор</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рудницька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     82.16 ВПО  0  90 93 90 90 92 95 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Капуст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   67.29 УБД  0  72 70 70 74 90 80 60 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Леон</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>дiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гуцуляк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         61.29 ВПО  0  72 60 70 82 65 65 60 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рост</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>славiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Ворон Богдан         59.44      0  75 62 60 74 60 73 64 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Миколайович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Факультет       Туризму та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   Туризм i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>рекреацiя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           -  J3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бок</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     91.17 ВПО  7  98 95 90 89 92 93 97 95    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Волошина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Альб</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     80.79 УБД  0  96 74 90 82 95 92 93 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Сушкова Катерина     74.31 УБД  0  95 60 82 75 88 75 92 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олег</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Туризму та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Туризм i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рекреацiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           -   242</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ксенiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       79.28 ВПО 0  98 81 92 79 83 91 85 90 88   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Распоп</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      77.40 ВПО 0  90 87 90 82 82 90 85 77 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Геннадiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.51.01.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Туризму та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мiжн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>альнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Туризм i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рекреацiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           -   242</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>по-батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Водянчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кирил</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       80.03      6  82 90 90 94 70 86 90 65    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лєженцева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ольга      76.64 ВПО  0  80 75 90 98 75 88 91 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вячеслав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бонка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руслана        63.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  60 68 81 98 60 61 75 66       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4B8B">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000E4B8B">
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidRDefault="00055C42" w:rsidP="00055C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055C42">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidRDefault="000E4B8B" w:rsidP="000E4B8B">
-[...287 lines deleted...]
-    <w:sectPr w:rsidR="000E4B8B" w:rsidRPr="000E4B8B" w:rsidSect="00385137">
+    <w:sectPr w:rsidR="00055C42" w:rsidRPr="00055C42" w:rsidSect="00F658F6">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="709" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00014A86"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00ED5F44"/>
+    <w:rsidRoot w:val="00576084"/>
+    <w:rsid w:val="00055C42"/>
+    <w:rsid w:val="001513B5"/>
+    <w:rsid w:val="003728C9"/>
+    <w:rsid w:val="00565215"/>
+    <w:rsid w:val="00576084"/>
+    <w:rsid w:val="00F658F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -6990,92 +7393,90 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001F0B23"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -7214,58 +7615,58 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7513,55 +7914,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4216</Characters>
+  <Pages>2</Pages>
+  <Words>5850</Words>
+  <Characters>3335</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11589</CharactersWithSpaces>
+  <CharactersWithSpaces>9167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Вікторія Легеза</dc:creator>
+  <dc:creator>Администратор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>