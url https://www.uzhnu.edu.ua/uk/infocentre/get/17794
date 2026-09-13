--- v0 (2026-05-26)
+++ v1 (2026-09-13)
@@ -1,17605 +1,5864 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="181DF72E" w14:textId="77777777" w:rsidR="00722F2B" w:rsidRPr="00722F2B" w:rsidRDefault="00722F2B" w:rsidP="00722F2B">
-[...9569 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="009205F4" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00385055" w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-[...7870 lines deleted...]
-      </w:pPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-    <w:sectPr w:rsidR="00145B92" w:rsidRPr="00722F2B" w:rsidSect="003A6C15">
+      <w:r w:rsidR="00385055" w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Юридичний              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Право(Маг.)                  -  D8  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        15  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Шандор Тетяна-Карол 84.69 УБД  0  93 95100 90 99 95 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Федорiвна                      1.01.01.01.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Сабо Iнна            83.70      0  90 90100 90 99 90 90 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипiвна                         1.01.01.01.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Рiшко Євгенiя        83.37      0  90 90100 95 99 90 95 79    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.01.01.01.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Хохрун Олександра    82.97 УБД  5  90 77 95 74 90 90 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Опiярi Олександр     80.76      0  90 95100 90 85 90 80 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                     1.01.01.01.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Шалда Сергiй         80.48      0  76 90100 90 99 90 80 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Чоборяк Вадим        79.63      0  64 90100 85 90 90 94 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.01.01.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Юркуц Iгор           75.41      0  65 90100 90 64 90 85 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Келемен Катерина     74.08 УБД  0  78 85100 90 66 90 90 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипiвна                         1.01.01.01.51.51.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Шпонтак Дiана        73.04 УБД  0  76 61 95 90 64 90 99 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Штефаньо Дiана       69.73 УБД  0  60 62 90 75 99 90 68 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Сакаль Лiлiя         68.12 УБД  0  78 90 74 85 78 65 75 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Крупа Анатолiй       65.46      0  72 65 95 60 90 60 60 84       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Дранчак Наталiя      60.73 Сир  0  64 60 70 74 84 60 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.01.0   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Довбак Iван           0.00 УБД  0  60  0  0 60  0 35  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Юридичний              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Право                        -  D8  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        10  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Дякович Алiна        86.87 УБД 4  96 90 90 90 93 90 95 90 96   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Густi Дар`я          86.35     4  90 90 95 91 96 90 91 90 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Рущак Габрiела       82.14 УБД 0  90 90 95 90 92 90 92 90 92   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданiвна                        1.01.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  4 Карабiн Ярина        81.87     0  95 90 90 90 90 90 90 90 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Iцкович Алiна        80.32 Сир 7  90 85 74 65 74 65 98 95 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Костянтинiвна                     1.01.51.51.51.51.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Ковальова Анастасiя  75.70 УБД 0  90 61 60 92 90 90 96 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.51.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Леньо Арсенiй        73.63     0  60 74 92 90 63 90 95 90 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Опаленик Ксенiя      72.76 УБД 0  85 82 90 74 74 78 74 90 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.51.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Шимон Максим         60.96     0  75 60 63 60 64 60 75 80 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Шпак Нiколь           0.00 УБД 0  80 42 82 74 82 74 80 90 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславiвна                      1.01.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Юридичний              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Право                        -   081</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        10  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гакава Софiя         79.73 УБД 0  96 91 90 90 90 90 74 90 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Чепак Данiела        78.53 УБД 0  95 90 85 90 75 90 90 90 82   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                        1.01.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Легеза Владислав     68.93 УБД 0  69 60 90 64 74 74 74 90 91   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мар`янович                        1.01.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Солощенко Кiрiл      67.20 УБД 0  60 86 69 75 60 76 78 82 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Iваникович Роман     59.81 УБД 0  60 84 60 60 64 72 60 75 67      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.51.51.51.51.51.51.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Щадей Михайло         0.00 УБД 0  60 76 60  0  0 60  0  0 61      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Щадей Василь          0.00 УБД 0  60 74 60 60 48 60  0  0 87      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Вайдич Ксенiя         0.00 УБД 0  65 60 90 60  0 80  0  0 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Васько Марк           0.00 УБД 0  60 60 60 60 35  0  0 75 66      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Iлiєва Валерiя        0.00 ВПО 0  74 69 65 60 35 60  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.51.51.51.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Юридичний              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Право                        -   081</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        32  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Маркуш Анна          94.30     7  95 95 95100 98 97 94100 98   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Довгомеля Вiкторiя   91.01     5  95 95 95100 95 98 93100 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Чепурнова Анастасiя  90.84    10  90 95 83 90 90 90 90 90 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Глеба Iрина          87.21     3  92 90 92100 94 97 90 92 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Герзанич Владислав   86.98     5  90 90 95 90 90 90 90 90 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасович                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Чiчура Алла          86.10 УБД 8  95 90 90 90 79 88 90 75 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Кохтич Анастасiя     85.36     8  85 74 90 90 90 87 82 79 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Пилип Назар          85.34     0  95 95100100 91 94 95 92 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Жмуркович Євгенiя    81.70     0  91 76 95 95 90 93 90 90 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Гапак Арiадна        80.80 УБД 5  74 85 90 85 80 83 90 80 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Сiрко Юлiанна        80.69 УБД 0  85 92 97100 83 92 90 83 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Менджур Алiна        80.25 УБД 5  85 75 83 90 75 90 69 90 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Штефаньо Ангелiна    77.95 Сир 0  95 61 90 90 90 90 90 75 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Пономарьова Даяна    76.62 УБД 0  90 75 90 85 76 90 90 80 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Дєлазарi Анастасiя   69.38 ВПО 0  65 64 90 81 73 84 74 70 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                       1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Рущак Нiколетта      69.22 УБД 0  86 60 77 90 62 75 75 94 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Боцула Надiя         68.20 УБД 0  85 68 84 75 70 86 60 67 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Фальчук Ростислав    66.83 УБД 0  69 65 82 80 75 66 76 70 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Руснак Ярослав       66.48 УБД 0  72 65 90 90 60 71 75 70 79      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Дочинець Ангелiна    65.74 ВПО 0  75 65 79 90 63 84 65 81 61      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Микула Iванна        65.39 Сир 0  74 60 76 60 60 74 75 78 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Крегул Анастасiя     64.33 УБД 0  60 60 82 80 68 86 75 70 61      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Чумак Iван           63.00 УБД 0  65 60 85 70 60 68 75 65 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Шимон Максим         63.00 УБД 0  60 60 75 70 60 80 75 70 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Яремчук Iван         57.64 УБД 0  60 60 60 60 60 61 75 60 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Лущак Валентин        0.00 УБД 0  60  0  0  0  0  0  0 77  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Лiвик Микола          0.00 УБД 0  38  0 65 45 60 60 65 60 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Бiгорi Нiколета       0.00 УБД 0  35  0 75 45 75  0 64 70 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Бортник Веронiка      0.00 УБД 0  35  0 60  0  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Аркадiївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 30 Кокорiна Юлiя         0.00 УБД 0   0  0  0  0  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Мiсяйло Ангелiна      0.00 УБД 0   0  0 65 75 60  0  0 60 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Прокопiв Юлiя         0.00 УБД 0  60 60  0 60 60 60 60 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Юридичний              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Мiжнародне право             -  D9  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Стебiвка Марiя       77.19 УБД  0  90 74 85 89 95 95 82 74    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.51.51.51.51.51.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Балко Євген          65.61 Iнв  0  65 60 90 75 65 95 78 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ростиславович                     1.51.51.51.51.51.01.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Юридичний              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Мiжнародне право             -   293</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мадяр Марiя          81.54 УБД  0  92 95 90 85 90 85 93 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.51.51.51.51.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Бубнова Дiана        73.31 ВПО  0  75 82 90 74 76 82 80 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.51.51.51.51.01.01.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Коробка Єлизавета    67.91 ВПО  0  77 70 80 74 81 72 60 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.51.51.51.51.01.01.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Литвин Вiкторiя       0.00 УБД  5  90 74 70  0 80 90  0 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.51.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Юридичний              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Мiжнародне право             -   293</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Петрiнко Iван        75.52     0  96 74 80 82 91 90 91 60 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.51.51.51.51.01.01.01.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Длужевська Дар`я     70.90 Iнв 0  96 60 76 60 91 85 92 65 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.51.51.51.51.01.01.01.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Юридичний              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Мiжнарод.право(Маг.)         -  D9  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бурлачка Кристина    83.15     0   94 90 95 90 93 90 95       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.51.51.51.01.01.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кузбит Софiя         77.65 УБД 0   94 60 90 95 93 85 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      1.51.51.51.51.01.01.0      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385055" w:rsidRPr="00385055" w:rsidRDefault="00385055" w:rsidP="00385055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385055">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00385055" w:rsidRPr="00385055" w:rsidSect="003F2A2E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="850" w:bottom="567" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="284" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007B4C83"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00EE77C9"/>
+    <w:rsidRoot w:val="00784B66"/>
+    <w:rsid w:val="00372435"/>
+    <w:rsid w:val="00385055"/>
+    <w:rsid w:val="003F2A2E"/>
+    <w:rsid w:val="00784B66"/>
+    <w:rsid w:val="009205F4"/>
+    <w:rsid w:val="009E5383"/>
+    <w:rsid w:val="00F21A37"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5919B2B2"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -18239,55 +6498,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>22397</Characters>
+  <Pages>4</Pages>
+  <Words>14419</Words>
+  <Characters>8220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>186</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26274</CharactersWithSpaces>
+  <CharactersWithSpaces>22594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Администратор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>