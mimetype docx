--- v0 (2026-05-26)
+++ v1 (2026-09-05)
@@ -1,14148 +1,8764 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ужгоpодський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>нацiональний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>унiвеpситет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>згiдно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> рейтингу)                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00B927A0" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     30</w:t>
+      </w:r>
+      <w:r w:rsidR="00554CE5" w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00554CE5" w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Укр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>угор.навч.iнст</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Фiлологiя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Угро-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>фiнськi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> мова  -   035</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Рейтин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розмiр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Кiлькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Головiна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Арiна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        0.00 ВПО 0  68 73 71  0 90 74 90 75 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Артемiвна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Укр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>угор.навч.iнст</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Фiлологiя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Угро-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>фiнськi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> мова  -   035</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Рейтин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розмiр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Кiлькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Берегi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Петра         82.70      0  95 95 92 92 90 90 90 93 91 93 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Жолтiвна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Сегляник</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна        76.74      0  82 82 84 91 90 90 90 70 90 83    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Робертiвна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Укр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>угор.навч.iнст</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гром.освiта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Рейтин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розмiр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Кiлькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дремлюга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    80.88      0  90 90 90 95 82 90 95 87    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ковач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Антонiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        77.11      0  90 65 90 98 82 65 97 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Аттiлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>угор.навч.iнст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iсторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>гром.освiта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бiанка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           79.71     0  90 90 92 82 95 85 95 75 93   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дежевна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Укр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>угор.навч.iнст</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>С.о</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Iсторiя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та гр. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ос.Маг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Рейтин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розмiр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Кiлькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Борчик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сiнтiа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        85.64      0  98 74 99 98100 95100 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...200 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чобiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Укр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>угор.навч.iнст</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>С.о</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Математика.Маг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.)        -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Кузнєцов Олександр   68.35      0  85 87 79 76 60 74 74 75    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кметь Ростислав      68.02      0  85 86 78 76 60 74 74 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>угор.навч.iнст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о.Угор.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Шимон Естер          81.90      0  97 90 95 70 95 93 82 92 95 97 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>угор.навч.iнст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о.Угор.мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.  -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нодь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         86.09     0  97 90 91 90100 98 97 98 95   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Йосипiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Рогаль </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лiлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         84.44     0  97 95 95 90 91 95 97 95 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>угор.навч.iнст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Угор.мова.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>зар.лiт.М</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Слуцька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Елеонора     84.88      0  96 92 90 92 94 95 98 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>угор.навч.iнст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiзика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>астрономiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)   -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Рейтин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розмiр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Кiлькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...80 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гiдi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шандор           0.00      0   0  0 60 80 76 67  0 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...2634 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Укр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>угор.навч.iнст</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>С.о</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(Математика)             -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Катко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ребека</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         70.86     0   86 62 74 78 88 85 75       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ференцiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Укр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>угор.навч.iнст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(Математика)             -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Навчаються за держзамовленням -         2  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Рейтин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розмiр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Кiлькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Яворський </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Матей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      76.41      0  70 90 88 88 90 88 90 74    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iштванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Веждел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Евелiн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00      0   0 60 74 82 74 70 74 67       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Укр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>угор.навч.iнст</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.(Математика)             -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчаються за держзамовленням -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Рейтин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розмiр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Кiлькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : по-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Неце</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мартин          79.16      0  92 92 90 92 74 92 75 94    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...388 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гече</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...152 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Елемир</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          75.64      0  80 84 90 86 75 82 85 90    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Елемирович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сабов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шандор-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Патрiк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  72.77      0  76 82 85 84 65 78 84 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Катко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ерiк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           70.46      0  82 88 75 80 64 88 62 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ференцович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...388 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ратi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...170 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Акош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             0.00      0   0 70 85 82 70 68 80 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005565CC">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005565CC">
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00554CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.51.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidRDefault="00554CE5" w:rsidP="00554CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554CE5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005565CC" w:rsidRPr="005565CC" w:rsidRDefault="005565CC" w:rsidP="005565CC">
-[...5419 lines deleted...]
-    <w:sectPr w:rsidR="005565CC" w:rsidRPr="005565CC">
+    <w:sectPr w:rsidR="00554CE5" w:rsidRPr="00554CE5" w:rsidSect="00187E85">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -14153,54 +8769,56 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00521ED8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005565CC"/>
+    <w:rsidRoot w:val="00C92510"/>
+    <w:rsid w:val="00187E85"/>
+    <w:rsid w:val="00554CE5"/>
     <w:rsid w:val="00733B54"/>
+    <w:rsid w:val="00B927A0"/>
+    <w:rsid w:val="00C92510"/>
     <w:rsid w:val="00E5319E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -14865,55 +9483,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8121</Characters>
+  <Pages>3</Pages>
+  <Words>8742</Words>
+  <Characters>4983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22323</CharactersWithSpaces>
+  <CharactersWithSpaces>13698</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Вікторія Легеза</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>