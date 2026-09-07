--- v0 (2026-05-26)
+++ v1 (2026-09-07)
@@ -1,30535 +1,15105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...1325 lines deleted...]
-    <w:p w:rsidR="00435ABF" w:rsidRPr="00DB5F8D" w:rsidRDefault="00435ABF" w:rsidP="00435ABF">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="007F6A14" w:rsidP="00205EA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2</w:t>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00205EA2" w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>76</w:t>
-[...1950 lines deleted...]
-        <w:t xml:space="preserve">   1180.00</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...35 lines deleted...]
-      <w:r w:rsidR="00E923A5">
+      <w:r w:rsidR="00205EA2" w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Терапiя та реабiлiтацiя НРК  -  I7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Якима Iван           71.67      0  66 90 80 75 90 90 77 70    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ляхович Вiкторiя     70.01      0  74 90 80 78 84 65 85 72       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Дувалка Богдана      57.65      0  60 80 64 64 63 60 60 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Зуб Юрiй              0.00      0   0  0  0  0  0 60  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Фiзична культура Маг.)  -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Тимочко Катерина     94.08     10  96 98 95 90 90 95 90 94    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Дуб Даниїл           75.60      0  90 75 85 92 90 74 90 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шаповалов Олександр   0.00      0  65  0 70  0 60 60 76 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Громадське здоров'я(Маг.)    -  I9  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Лущакевич Майя       82.61 УБД  0  91 92 91 92 90 90 92 98    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Сароз Крiстiна       82.52 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1EFF">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...81 lines deleted...]
-      <w:r w:rsidR="00E923A5">
+        <w:t>УБД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  91 92 91 92 90 90 92 97       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00FE1EFF" w:rsidRDefault="00205EA2" w:rsidP="00FE1EFF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7219"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...155 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FE1EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Фiзична культура)       -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         5  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...242 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Зайцева Амалiя       92.46     10  90 92 90 96 84100 90 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Шанта Iлля           90.53     10  90 95 90 94 95 74 90 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Тiмiрязєв Андрiй     75.60 УБД  0  90 85 83 75 66 95 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Бiлак Максим         72.13      0  80 74 80 78 61 90 90 86       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Суходульська Катери 70.16      0  87 80 83 77 88 71 71 72       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Фiзична культура)       -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Диковець Максим       0.00 УБД 0   0  0  0  0 35  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Пичкарь Олександр     0.00     0  82  0  0 70 35 60 60 60 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiйович                       1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Сергiєнко Єлизавета   0.00     0  90  0 82 82 35 93 60 90 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.51.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Фiзична культура)       -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навчаються за держзамовленням -        10  чол.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...170 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Озимок Дiана         94.45 Сир10  90100 93 90 95100 95 92 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                       1.51.01.01.01.51.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ковач Данило         86.78     6  90 90 90 90 80 95 93 90 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Шандорович                        1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Янчiй Олександра     81.64     6  75 90 91 76 78 90 90 78 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Рак Нiколетта        77.21     0  75 83 90 84 90 90 91 79 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Сiтнiков Павло       73.73     0  65 95 92 76 78 91 85 77 84      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Лущак Андрiй         65.96 УБД 0  85 74 76 65 60 74 74 70 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Волубцева Тетяна     64.13     0  60 74 74 65 74 70 85 65 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Караман Ярослав      61.50     0  75 65 66 62 60 60 85 60 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Калiнець Ерiк        59.51     0  75 65 65 62 60 60 80 60 66      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Богiв Олег            0.00     0  60  0  0 60 80 78 80 65  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>-------------------------------------------------------------------------------</w:t>
-[...651 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiзична культура i спорт     -  A7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        11  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...368 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Чумак Iлля           88.60     10  82 82 90 94 96 80 82 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кирилюк Марiя        88.53      8  92 90 90 94 96 75 90 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Григорик Давид       82.04     10  69 65 90 82 85 64 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Кирилович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Вайда Максим         81.30      0  90 86 90 86 96 93 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Переста Дар`я        80.49      3  90 82 90 82 96 65 95 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Тракслер Давiд       76.16      6  82 70 80 75 68 83 75 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Томашович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Пуга Олександра      73.83 Сир  8  64 74 90 60 74 62 74 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Потапська Амалiя     69.17      3  64 71 85 60 79 75 64 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Бисага Максим        62.74      0  60 76 80 60 74 60 60 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Дiгтярь Кирило       59.91      0  60 60 75 60 64 62 60 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Левкулич Євгенiй      0.00      0  82  0 75 60 72 62 72 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiзична культура i спорт     -   017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         6  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Марухнич Валерiй     73.53     0  90 90 78 77 87 90 76 66 84   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Васюта Максим         0.00     0  60 65 75 35 76 65 65 76 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Резанович Артем       0.00     0  90 85 76 35 69 65 61 70 76      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Багин Юрiй            0.00     0  85 90 70 63 88  0  0 74  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Iгнат Денис           0.00     0   0 82 66 70 65 65 60 75 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiйович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Кiбальнiков Нiкiта    0.00     0  70 60 60 63 70  0  0 66 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фiзична культура i спорт     -   017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        14  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Поп Таїсiя           73.01     0  90 90 75 60 90 90 82 65 82   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мага Юрiй            67.05 УБД 0  74 80 67 60 80 72 76 72 82   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Микуляк Мирослав     66.15 УБД 0  82 74 74 60 90 78 60 74 68   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Гудз Юрiй            64.16 УБД 0  82 70 70 60 74 68 64 68 85   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Думнич Олександр     62.48     0  60 68 80 60 74 78 65 60 77   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Ребриш Сергiй        61.05     0  65 70 74 60 70 74 64 65 67   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Приходько Данiїл     59.81     0  60 82 67 60 68 62 62 71 62      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Станiславович                     1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Бобик Ростислав      59.40     0  60 68 69 60 60 62 65 67 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Шелепець Андрiй       0.00 УБД 0  62  0 71 60 75 68 60 60 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Максимович                        1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Сiромолот Артем       0.00     0  60  0 62 70 90 68  0 70  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Миронов Єгор          0.00     0  60  0 70 60 65 74 61 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенович                         1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Писаренко Максим      0.00 УБД 0  60  0 79 74 90 76 61 69 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Кашка Любомир         0.00     0   0 90 83 60 80 82  0 78 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Чолiй Самiра          0.00     0  65  0 70 60 60 70 65 60 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.51.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Терапiя та реабiлiтацiя      -  I7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        43  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Гладiлiна Полiна     88.80 УБД 10  74 90 95 90 74 90 96 91    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Колiнiченко Арiна    85.14      4  90 93 96 90 85 95 85 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Ритченко Максим      83.40      6  82 82 91 80 98 84 86 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Косей Анастасiя      82.82      2  85 82 96 92 90 92 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  5 Онисько Сергiй       81.77      0  90 90 92 92 98 93 82 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Iвашкович Вiкторiя   81.63      0  90 92 92 90 91 90 90 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Павлич Анастасiя     81.41      0  90 90 94 92 94 95 82 88    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Хмiль Владислава     81.32      0  90 90 93 92 95 91 88 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Фiцай Олександра     80.69      0  95 92 90 90 98 82 83 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Машкаринець Марiя    78.48      0  90 82 91 90 75 90 90 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Жирош Анастасiя      78.48      0  90 93 95 90 76 90 88 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Салова Ксенiя        78.12      0  76 74 88 90 97 90 88 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Максимiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Русин Уляна          77.76      0  83 90 92 92 95 82 76 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Кубарич Камiла       77.65      2  85 83 93 92 75 75 92 83    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Кенiдра Крiстiна     77.15      2  74 90 96 92 67 75 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Гандера Свiтлана     76.59      0  74 90 87 90 70 90 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Ховайло Христина     75.74 УБД  5  74 75 87 85 74 70 75 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Погорiляк Дарина     75.56      0  90 90 94 90 62 90 82 83    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Пiший Вiталiй        75.10      4  92 82 91 78 81 64 76 77    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Глеба Олександр      74.93      0  64 77 92 76 91 86 82 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Лашкай Данило        71.37      0  90 80 82 70 63 90 71 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Євченко Дар`я        70.83 УБД  0  66 80 87 80 87 64 75 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Кудря Тетяна         70.79 УБД  0  60 85 74 80 74 90 76 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                     1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Бухало Вiталiй       70.54      2  75 74 75 74 76 62 89 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Шутко Богдан         69.80 Iнв  0  82 78 95 90 68 74 65 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Ворон Людмила        69.53      0  85 83 94 80 65 67 72 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Щерба Василь         68.22      0  83 74 94 60 70 64 82 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Ковач Василь         67.56      6  75 70 70 70 62 70 60 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Акименко Єлизавета   65.43 УБД  0  60 66 84 70 70 90 64 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Акiмова Анастасiя    65.39 УБД  0  75 62 78 75 75 62 72 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Молнар Неонiлла      63.86      0  85 74 74 70 62 74 60 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Чулей Дарiя          63.72      0  60 72 82 74 63 60 75 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 Созанський Кирило    63.49 Iнв  4  60 61 68 70 63 61 70 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iллiч                             1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 Бiчуєв Юрiй          58.95 ВПО  0  60 65 62 60 72 64 67 69       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 Павлисюк Андрiй      58.28 УБД  0  70 64 70 70 61 61 60 67       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 Драб Ярослава         0.00 Сир  0  35 72 94 60 63 61 60 64       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37 Долгова Лiлiя         0.00 УБД  0  60 74 75 35 60 71  0 62       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38 Стець Iван            0.00      0  40 64 84 60 75 60 69 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39 Мiрошниченко Данило   0.00 ВПО  0  74 80 84 70 45 74 75 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Денисович                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 Утцюська Ольга        0.00      0  44 82 92 90 76 90 76 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41 Данешек Дiана         0.00      0  42 80 85 76 63 70 65 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42 Заводянська Дарина    0.00      0  41 64 87 60 62 60 65 66       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43 Андрусь Олександра    0.00      0  85 82 80 74 68 60  0 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Терапiя та реабiлiтацiя      -   227</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        22  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ковач Олег           88.56 УБД  6  92 94 93 90 90 95 90 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Буря Вiкторiя        88.23      6  86 96 92 90 90 94 92 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Волошин Жанна        83.92      6  82 92 85 90 85 78 90 91    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Петрус Катерина      80.18      6  65 94 90 90 84 75 90 75    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Севост`янов Станiсл 77.46 УБД  2  64 94 90 90100 67 82 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Щобак Марiя          76.45      0  90 90 90 75 90 82 76 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Михайлова Валентина  75.46      0  80 90 82 90 60 82 91 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  8 Лучкiв Ярина         74.98      0  82 92 90 82 81 80 78 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Столяр Алiна         74.54 УБД  6  70 92 84 74 81 65 65 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Копитчак Вiкторiя    74.23      0  80 90 82 77 90 82 77 84       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Медвiдь Анатолiй     70.69 УБД  3  64 90 90 73 87 60 77 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Гальо Святослав      70.44      0  70 90 82 80 75 65 76 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Мелеш Василина       68.68 Сир  0  65 90 82 67 79 72 74 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.01.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Свищ Вiкторiя        67.07      0  64 79 76 79 86 65 75 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Пригара Артем        66.22      0  68 90 83 64 85 63 65 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Сiч Максим           65.98 Iнв  0  67 90 60 69 85 62 70 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Далiда Михайло       61.34      0  60 80 60 64 82 63 70 68       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Лiсний Данило        60.92 УБД  0  62 64 60 69 85 62 68 72       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Порада Нiкiта        60.25 УБД  0  60 90 60 75 60 60 74 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Сiмора Iлля          59.97      0  62 80 60 69 77 62 68 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Пономаренко Анастас  0.00 УБД  0  72 60 60 62 35 62 66 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                       1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Шовак Мирослава       0.00      0  62 80 60 64  0 66  0 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Терапiя та реабiлiтацiя      -   227</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        16  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Голямiнських Андрiй  82.81      2  90 90 90 93 90 76 93 93    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Максимова Анна       81.16 УБД  4  78 90 95 90 74 74 94 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Борисiвна                         1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Водорiз Нiкiта       80.81 ВПО  0  90 82 91 93 90 90 94 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Годжа Богдана        76.93      0  78 90 90 82 85 81 91 83    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiївна                        1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Тайглер Євгенiя      75.74      0  60 85 90 83 90 79 94 86    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Маринець Христина    75.32      0  82 74 87 81 90 74 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Бобрик Алiна         73.28 УБД  0  60 84 75 87 80 74 91 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Дзьобак Тетяна       70.82      0  74 75 82 83 70 68 90 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Кучак Станiслав      68.45 УБД  0  65 80 72 84 68 69 81 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.51.01.01.01.01.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Гонак Анастасiя      67.83 УБД  0  60 70 74 85 74 60 90 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                     1.01.51.01.01.01.01.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Рижак Яна            66.22      0  70 80 74 65 82 60 87 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                     1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Мiщанин Антонiна     63.85 УБД  0  60 72 77 76 70 61 88 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.51.01.01.01.01.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Попфалушi Iгор       62.34 УБД  0  60 65 70 65 65 71 83 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.51.01.01.01.01.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Кузьма Вiкторiя       0.00      0  60 74 65 74 70 60 88  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Кузьма Максим         0.00      0  60 60 77 73 72  0 65 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Колмаз Данiл          0.00 УБД  0   0 68 76 75 60 60 82 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Спецiальна освiта(Магiстр)   -  A6  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Бучмей Дар`я         90.87      6  93 95 91 97 94 92 95 99    3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.01.01.01.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Мулеса Мирослава     90.69      6  94 95 90 96 94 90 96 99       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.01.01.01.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Думнич Каролiна      82.40      0  92 93 90 90 92 91 88 98       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславiвна                      1.51.01.01.01.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шолтiс Габрiела      81.90      0  92 92 92 88 86 92 90 98       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Гейзiвна                          1.51.01.01.01.51.51.51.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Психологiя                   -  C4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Ковач Марiя          86.35     4   90 90 90 96 90 90 93       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Лелекач Марiя        81.00 УБД 0   88 90 92 90 90 90 90          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Томашiвна                         1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Клименко Аркадiй     73.75 ВПО 0   82 60 78 85 82 91 87          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Психологiя                   -   053</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Третинник Марiя-Анн 82.37 УБД  2  90 92 93 85 74 93 93 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                     1.51.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Арестова Марiя       75.24 ВПО  0  90 80 87 93 75 87 83 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.51.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Довганич Надiя       73.13 Сир  0  80 78 90 90 82 79 82 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.51.01.01.01.01.51.51.5   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фiзична культура i спорт(Ма  -  A7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         7  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сивохоп Ерiка        93.50    10   92 95 93 95 96 90 90       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардiвна                        1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Грин Аннамарiя       79.95     0   90 90 90 90 90 90 83       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шайбаков Нiкiта      77.30     0   85 90 85 85 90 90 77       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiйович                       1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Чорiй Андрiй         70.70     0   82 74 85 74 74 82 78          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Кривка Ярослава      69.55     0   83 74 85 82 80 65 75          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Кеминь Iштван        65.10     0   74 74 75 70 60 80 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iштванович                        1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Бiров Михайло         0.00     0   70  0  0  0  0 60 63          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасович                         1.51.01.01.01.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Спецiальна освiта            -  A6  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        13  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сивнiй Валерiя       84.84      2  99 78 92 97 95 91 92 90    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Панющик Антонiна     84.06      4  92 77 90 90 92 94 82 92    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Санiсло Данiел       83.34      2 100 78 90 92 93 95 84 90    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосифович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Яцута Мар`яна        83.00      2 100 76 91 91 91 95 83 92    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Янковська Євгенiя    79.20      0  97 77 90 92 84 92 80 92    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Ганич Яна            78.77      0  85 76 80 97 92 95 80 88       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Горкавчук Лiдiя      78.26 М/з  0  95 76 85 90 92 91 82 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Данко Мелiсса        74.23      0  86 76 80 91 78 85 85 77       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Леонiдiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Косяк Тетяна         73.93      0  90 76 80 90 87 80 70 84       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Прачко Крiстiна      73.07      0  93 75 80 80 84 89 78 72       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Васьо Анастасiя      71.19      0  88 75 78 83 75 83 76 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Шаранич Олександра   66.26      0  68 75 78 82 77 82 61 66       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Грига Iванна         61.71      0  81 77 73 70 62 64 62 68       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Спецiальна освiта            -   016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        12  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мельник Олександра   85.05      0  99 95 95 94 90 92 94 97    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Якомiщак Юлiана      83.27      2  93 92 91 94 90 90 93 82    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Машкара Iнна         82.87      2  93 93 92 92 82 87 92 88    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Миськiв Людмила-Яри 82.86     10  82 79 85 94 70 90 83 65    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                        1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Бiсьмак Наталiя      78.08      0  87 90 86 94 85 90 83 82    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Мовнар Тамара        77.29      2  88 82 69 94 82 82 90 86       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Чулей Карiна         76.93      2  82 79 88100 90 82 80 71       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Вайда Ольга          72.72      0  76 77 90 90 85 74 79 77       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Стегура Анна         72.45      0  77 77 80 90 90 65 78 91       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Цедик Софiя          70.56      0  74 74 80 90 81 82 75 73       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Головка Надiя        68.49      0  78 77 74 94 74 75 78 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Федько Наталiя       60.21      0  66 63 64 90 63 74 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславiвна                      1.01.01.51.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Спецiальна освiта            -   016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        11  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Iванова Вiкторiя     86.38      2  90 91 91 91100 96 93 97    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Волошин Iванна       84.49      2  92 92 90 90 94 88 90 97    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Коровська Дарина     83.34      4  95 87 84 91 94 82 82 94    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Шаленик Ярослава     80.26      2  84 87 86 80 93 93 88 83    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Лебедєвська Анастас 77.18      0  82 90 90 82 95 83 91 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександ                  1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Капустей Iванна      72.81      0  83 74 83 75 94 91 77 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Горват Андрiана      72.72      0  80 74 77 74 94 86 80 82       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Туряниця Дарина      70.02      0  64 82 82 74 93 80 74 74       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Павлик Наталiя       69.62      0  75 86 77 68 90 85 61 77       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Iгнатьєва Анастасiя  66.65 ВПО  0  60 74 67 74 94 80 67 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                          1.01.51.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Данюк Дарина         62.73      0  60 60 70 60 90 78 60 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.51.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Здоров'я та фiз.вих.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Терапiя та реабiлiтацiя(Маг  -  I7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        12  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Пушавер Софiя        83.27      0  90 92 90 99 90 92 96 94    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Фенич Дарина         83.08      0  90 92 92 98 90 90 94 94    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Тайстра Анастасiя    80.10      0  85 88 90 97 85 90 94 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                         1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Бурич Мар`яна        79.58 Iнв  0  92 82 90 94 90 88 90 82    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Чокнадi Едуард       74.61      0  85 84 80 94 81 86 78 75    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Гаврилович                        1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Толвай Валерiя       72.33      0  85 70 78 94 82 78 85 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Левкулич Вiкторiя    61.58      0  82 60 60 90 62 70 65 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  8 Думнич Василь         0.00      0  87 65 60 95 75 78  0 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Васильович                        1.51.51.51.01.01.01.01.0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...152 lines deleted...]
-      <w:r w:rsidRPr="00DB5F8D">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Половка Василь        0.00      0  80 60 60 92 61  0 62 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Васильович                        1.51.51.51.01.01.01.01.0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidRDefault="00DB5F8D" w:rsidP="00DB5F8D">
-[...24445 lines deleted...]
-    <w:sectPr w:rsidR="00DB5F8D" w:rsidRPr="00DB5F8D" w:rsidSect="00560950">
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Кратко Анастасiя      0.00      0  80  0 70 94  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Шерегiй Ярослав       0.00 Iнв  0  82 68 60 90  0 74 66 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Зварич Богдан         0.00 ВПО  0  82 65 65 97 82 84  0 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.51.51.51.01.01.01.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidRDefault="00205EA2" w:rsidP="00205EA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00205EA2" w:rsidRPr="00205EA2" w:rsidSect="00F8401F">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="80"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BB063C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E923A5"/>
+    <w:rsidRoot w:val="00962742"/>
+    <w:rsid w:val="00205EA2"/>
+    <w:rsid w:val="006F4394"/>
+    <w:rsid w:val="007F6A14"/>
+    <w:rsid w:val="00962742"/>
+    <w:rsid w:val="00BB57C2"/>
+    <w:rsid w:val="00F8401F"/>
+    <w:rsid w:val="00FA30D8"/>
+    <w:rsid w:val="00FE1EFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -31193,55 +15763,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>27099</Characters>
+  <Pages>12</Pages>
+  <Words>37149</Words>
+  <Characters>21175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>225</Lines>
-  <Paragraphs>148</Paragraphs>
+  <Lines>176</Lines>
+  <Paragraphs>116</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>74491</CharactersWithSpaces>
+  <CharactersWithSpaces>58208</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Администратор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>