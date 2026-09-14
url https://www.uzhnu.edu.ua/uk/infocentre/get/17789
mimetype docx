--- v0 (2026-05-26)
+++ v1 (2026-09-14)
@@ -1,11883 +1,9699 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>УжНУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IОЦ   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ужгоpодський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>нацiональний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>унiвеpситет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>згiдно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> рейтингу)                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00B932DF" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00683DC0" w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00683DC0" w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Мiжнарод.економ.вiдн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Мiжн.ек.вiдн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.(Маг.)   -  C3  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Рейтин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розмiр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Кiлькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Брензович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Данiела</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    83.75 УБД 0   93 95 90 90 95 90 98       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.01.01.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Великоклад</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Iгор</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      75.86     0   77 95 70 90 92 90 64          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Iгорович</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.01.01.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Казiмiров</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     0    0 75  0 90  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.51.01.01.51.51.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнарод.економ.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Приклад.лiнгвiсти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         7  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ганиченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      86.07     0  100 99 90 90100100 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.51.51.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Корсак </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    84.08     0   98 92 90 90100 95 90       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.51.51.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бодак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iрина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          77.26     0   64 79 98 82 84100 98       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.51.51.51.01.01.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Куцов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина       73.23 УБД 0   74 74 83 82 74 93 91          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Костянтинiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.51.51.51.01.01.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Штундер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангелiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     70.01 УБД 0   78 75 65 90100 74 74          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сергiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.51.51.01.01.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дайменцева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дар`я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00     0   36 70  0 60 85 90 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Артемiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.51.51.51.01.01.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iщук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ярослава         0.00     0    0  0  0 36 60 80 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.51.51.51.01.01.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнарод.економ.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фiлологiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Приклад.лiнгвiсти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Альберт </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    83.66 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  92 98 90 90 90 91 95 94    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яцкiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           81.90      0  96 98 82 90 85 83 94 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Примiч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Христина      77.04 УБД  0  90 98 68 90 95 69 90 78       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.51.01.01.01.01.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Костiва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     67.64 УБД  0  65 90 74 85 90 90 60 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.51.01.01.01.01.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ребреш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00      0  72 80 60 60 60 62 70  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.51.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Мiжнарод.економ.вiдн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Фiлологiя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Приклад.лiнгвiсти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -   035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         9  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Божук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        94.68 Iнв10  95 90 94 92 93100 92 99 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимирiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Томашко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Милiта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       86.24     0 100 92 97 93 93100 98 97 92   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           81.86     0  95 74 97 90 93100 82 95 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Качур Теодора        81.00     0 100 70 97 90 88100 82 92 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Русланiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iваненко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Роман       80.53 УБД 0 100 70 90 94 90100 78 90 92      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Володько </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Антонiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    76.81     0  88 65 86 90 80 95 95 74 91      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олексiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Галайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Марiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        70.28     0  60 65 71 90 94 85 65 74 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бочкай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина       0.00     0  60 60 60  0 91 90  0 64 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Аттiлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хусаiнова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   0.00     0  85 70 60 85  0 90 74 60 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Альбертiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнарод.економ.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнар.екон.вiднос</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   -  C1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         9  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Рейтин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розмiр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Кiлькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Зуб </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Алiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            92.43      5  95100 99 96 92100100 96    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Сидоренко Богдана    84.57 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 100100 97 95 90 81 96 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ревякiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Веронiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    83.93 ВПО  1  90100 95 96 85 95 94 85    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Цоклан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Крiстiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      78.17 УБД  0  98100 90 90 86 88 60 92    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирославiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кучiрка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     76.33 УБД  0  88100 83 84 77 83 89 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Врабель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Домiнiк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      74.83 УБД  0  95100 93 84 74 60 92 80       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Йосипович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Сабов Константин     67.20 УБД  0  80 80 66 80 60 63 83 86       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тегза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          0.00      0   0  0  0  0  0  0  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатолiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Буцко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            0.00      0  92  0  0  0  0 90  0  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнарод.економ.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнар.екон.вiднос</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.   -   292</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         8  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шпаченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Соф`я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       90.57     4  100 95 97 99 95 90 99       2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вадимiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                         1.01.01.01.01.01.51.5   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Балог</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Валентин       86.69 УБД 4   90 90 90 97 95 90 92       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                        1.01.01.01.01.01.51.5   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Попадинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Станiслав</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 85.19 УБД 2  100 90 82 94 90 90 99       2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Панченко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Веронiка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    85.17 ВПО 4   85 95 85 93 95 88 91          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.01.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ходанич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    81.45 УБД 0   85 95 94 91 95 90 86          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ходанич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анюта        81.39 УБД 0   85 95 93 93 95 90 85          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Пастернак </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Єкатєрiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   0.00 УБД 0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дурневич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирон        0.00 УБД 0    0  0  0  0  0  0  0          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Антонович                         1.01.01.01.01.01.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнарод.економ.вiдн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мiжнар.екон.вiднос</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.   -   292</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         5  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рейтин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розмiр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм"я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кiлькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Монуш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дорiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         91.47     10  90 90 94 90 91 90 90 90    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Йосипiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Степанов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Акiм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        87.70     10  92 90 90 74 84 85 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимович                         1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мевх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       81.09 УБД  0  86 86 93 80100 92 92 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Чурей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юлiана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         77.50 УБД 10  84 75 75 74 82 74 74 65       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександрiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Свистак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiкторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      0.00      0   0  0 65  4 60 60 90  0       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...1054 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Мiжнарод.економ.вiдн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Фiлологiя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прикл.лiнгвист.Ма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -  B11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -         7  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Рейтин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Пi:Дод</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розмiр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">п/п: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iм"я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Кiлькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   :га:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дупин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Єлизавета</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      96.99     10 100 95 94100 95 96 94100    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Савка Богдана        96.09     10  90100 94 95 95 98 92100    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Безкровна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Наталiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    93.93 УБД 10  90 95 92 90 95 92 90100    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iгорiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хомечко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дарина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       89.39      6  85 95 92 95 95 90 90 98       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Володимирiвна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF3402">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бзова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Яна            82.98 УБД  0  90 95 92 90 90 92 90 98       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Едуардiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Боднарюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      81.90      0  80 95 92 88 92 90 90 98       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Кучерява </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Софiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       81.36      0  92 96 90 71 95 90 90 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF3402">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DF3402">
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайлiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidRDefault="00683DC0" w:rsidP="00683DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683DC0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidRDefault="00DF3402" w:rsidP="00DF3402">
-[...8107 lines deleted...]
-    <w:sectPr w:rsidR="00DF3402" w:rsidRPr="00DF3402" w:rsidSect="006024F6">
+    <w:sectPr w:rsidR="00683DC0" w:rsidRPr="00683DC0" w:rsidSect="00F70EFA">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="567" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00043EE4"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F24F32"/>
+    <w:rsidRoot w:val="00503124"/>
+    <w:rsid w:val="0014617A"/>
+    <w:rsid w:val="00503124"/>
+    <w:rsid w:val="00683DC0"/>
+    <w:rsid w:val="00B932DF"/>
+    <w:rsid w:val="00F135B5"/>
+    <w:rsid w:val="00F70EFA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -12023,51 +9839,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -12505,55 +10321,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8204</Characters>
+  <Pages>4</Pages>
+  <Words>10947</Words>
+  <Characters>6240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22551</CharactersWithSpaces>
+  <CharactersWithSpaces>17153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Вікторія Легеза</dc:creator>
+  <dc:creator>Администратор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>