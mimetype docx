--- v0 (2026-06-18)
+++ v1 (2026-09-03)
@@ -3,3104 +3,1155 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="396EE2BA" w:rsidR="004C4F6E" w:rsidRPr="0048105D" w:rsidRDefault="007C2187">
+    <w:p w14:paraId="00000001" w14:textId="0BBF7C61" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Заборгованість </w:t>
+      </w:r>
+      <w:r w:rsidR="0048105D" w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0048105D">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">здобувачів </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заочної форми</w:t>
+      </w:r>
+      <w:r w:rsidR="0048105D" w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0048105D">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="0A18D8D9" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> станом на </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00275988">
+      </w:pPr>
+      <w:r w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00427B19">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 курс </w:t>
+      </w:r>
+      <w:r w:rsidR="00647BB0" w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00427B19">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="00000002" w14:textId="0A18D8D9" w:rsidR="004C4F6E" w:rsidRPr="00647BB0" w:rsidRDefault="007C2187">
-[...34 lines deleted...]
-    <w:p w14:paraId="2435EA60" w14:textId="4190D2A9" w:rsidR="00647BB0" w:rsidRDefault="00647BB0">
+    <w:p w14:paraId="00000008" w14:textId="70DA6053" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t>Пелех -навчальна практика з ботаніки</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ключкей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-анатомія рослин</w:t>
+      </w:r>
+      <w:r w:rsidR="00F477C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000007" w14:textId="58D093C4" w:rsidR="004C4F6E" w:rsidRDefault="007C2187">
-[...266 lines deleted...]
-    <w:p w14:paraId="0000000D" w14:textId="6A443385" w:rsidR="004C4F6E" w:rsidRPr="00EF0D0E" w:rsidRDefault="007C2187" w:rsidP="00EF0D0E">
+    <w:p w14:paraId="0000000D" w14:textId="6A443385" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187" w:rsidP="00EF0D0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2 курс </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000F" w14:textId="08C2EA01" w:rsidR="004C4F6E" w:rsidRDefault="007C2187">
+    <w:p w14:paraId="0000000F" w14:textId="2BCC8192" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Мотичка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00EF0D0E">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00EF0D0E" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0073277F" w:rsidRPr="0073277F">
-[...24 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">академічна різниця </w:t>
+      </w:r>
+      <w:r w:rsidR="00F477C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0D0E">
+      <w:r w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00AA46EE" w:rsidRPr="00EF0D0E">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анатомія рослин</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA46EE" w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000010" w14:textId="236BED17" w:rsidR="004C4F6E" w:rsidRPr="00EF0D0E" w:rsidRDefault="007C2187">
+    <w:p w14:paraId="00000014" w14:textId="18E961C1" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00EF0D0E">
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Павлик К.С.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131D78">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Основи екології, Альгологія та мікологія Досягнення, проблеми і перспективи сучасної біології,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A71BB7" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0D0E">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Антикорупція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та доброчесність</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71BB7" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ботаніка вищі рослини</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71BB7" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0D0E">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Біологія поведінки людини</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Екофізологічні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аспекти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>зоологія хребетних</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71BB7" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA46EE" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> методики проведення</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71BB7" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71BB7" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>практика з ботаніки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>академічна різниця зоологія безхребетних</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00276AC1" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E504F" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA46EE" w:rsidRPr="00EF0D0E">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="02745893" w14:textId="1490F00E" w:rsidR="00EF0D0E" w:rsidRPr="00EF0D0E" w:rsidRDefault="007C2187" w:rsidP="00EF0D0E">
+    <w:p w14:paraId="00000015" w14:textId="2B8E6031" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EF0D0E">
-[...5 lines deleted...]
-        <w:t>Герич</w:t>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Пасулька</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EF0D0E">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EF0D0E">
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В.В.-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F477C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00372189">
-[...94 lines deleted...]
-        <w:t>біохімія</w:t>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ботаніка вищі рослини</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000012" w14:textId="2868B72B" w:rsidR="004C4F6E" w:rsidRPr="00EF0D0E" w:rsidRDefault="007C2187" w:rsidP="00EF0D0E">
-[...686 lines deleted...]
-    <w:p w14:paraId="00000018" w14:textId="6AC1F7D4" w:rsidR="004C4F6E" w:rsidRDefault="007C2187">
+    <w:p w14:paraId="707F839A" w14:textId="76F5FDB7" w:rsidR="00C72BFD" w:rsidRPr="00C72BFD" w:rsidRDefault="00983AF9" w:rsidP="00C72BFD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                               </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2187" w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> рослин)</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 курс </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000019" w14:textId="7D30A486" w:rsidR="004C4F6E" w:rsidRPr="00691B13" w:rsidRDefault="007C2187" w:rsidP="00691B13">
+    <w:p w14:paraId="0000001A" w14:textId="07877C25" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Кілб</w:t>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Шанта</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...12 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8776A" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> навчальна практика з ботаніки</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001A" w14:textId="64BE46A1" w:rsidR="004C4F6E" w:rsidRDefault="007C2187">
+    <w:p w14:paraId="0000001C" w14:textId="55FE230A" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187" w:rsidP="00691B13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Шанта</w:t>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Лізанець</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...36 lines deleted...]
-        <w:t>, навчальна практика з ботаніки</w:t>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-гістологія</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001C" w14:textId="3AD9F0AC" w:rsidR="004C4F6E" w:rsidRPr="00691B13" w:rsidRDefault="007C2187" w:rsidP="00691B13">
+    <w:p w14:paraId="7E40F91C" w14:textId="77777777" w:rsidR="00983AF9" w:rsidRPr="00983AF9" w:rsidRDefault="007C2187" w:rsidP="00983AF9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Казка –основи математ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001E" w14:textId="226DAD84" w:rsidR="004C4F6E" w:rsidRPr="004330E9" w:rsidRDefault="007C2187" w:rsidP="004330E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5D908058" w14:textId="77777777" w:rsidR="00983AF9" w:rsidRDefault="00983AF9" w:rsidP="00983AF9">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
-[...76 lines deleted...]
-      </w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000001F" w14:textId="6014C77A" w:rsidR="004C4F6E" w:rsidRDefault="007C2187">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0000002A" w14:textId="4DB98008" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="00983AF9" w:rsidP="00983AF9">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...109 lines deleted...]
-      <w:r w:rsidRPr="00691B13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...244 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">                                                              </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2187" w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>4 курс</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0000002A" w14:textId="1755F43F" w:rsidR="004C4F6E" w:rsidRDefault="007C2187">
-[...30 lines deleted...]
-    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="004C4F6E" w:rsidRDefault="007C2187">
+    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Іванчо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>- математика</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002C" w14:textId="68BD5F1E" w:rsidR="004C4F6E" w:rsidRDefault="007C2187">
+    <w:p w14:paraId="0000002C" w14:textId="68BD5F1E" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Середич</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> А.І.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Овочівництво</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E03307C" w14:textId="77777777" w:rsidR="00407931" w:rsidRPr="00407931" w:rsidRDefault="007C2187" w:rsidP="00407931">
+    <w:p w14:paraId="5E03307C" w14:textId="77777777" w:rsidR="00407931" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187" w:rsidP="00407931">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Курило О.Ю.- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00407931">
+      <w:r w:rsidR="00407931" w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>академрізниця</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00407931">
+      <w:r w:rsidR="00407931" w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00407931">
+      <w:r w:rsidR="00407931" w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Педагогік</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00407931">
+      <w:r w:rsidR="00407931" w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidR="00407931" w:rsidRPr="00407931">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00407931" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000030" w14:textId="5D56979C" w:rsidR="004C4F6E" w:rsidRPr="00407931" w:rsidRDefault="007C2187" w:rsidP="00407931">
+    <w:p w14:paraId="00000034" w14:textId="6FFFFDB5" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...23 lines deleted...]
-      <w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Поліщук О.М.   –філософія</w:t>
+      </w:r>
+      <w:r w:rsidR="009015C9" w:rsidRPr="00C72BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="00000033" w14:textId="2C5FA04D" w:rsidR="004C4F6E" w:rsidRDefault="007C2187">
-[...104 lines deleted...]
-    <w:p w14:paraId="0000003D" w14:textId="3ADEB793" w:rsidR="004C4F6E" w:rsidRDefault="007C2187">
+    <w:p w14:paraId="0000003D" w14:textId="50064E6C" w:rsidR="004C4F6E" w:rsidRPr="00C72BFD" w:rsidRDefault="007C2187" w:rsidP="00F477C0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C72BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Магістри </w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Магістри</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000041" w14:textId="52FA229D" w:rsidR="004C4F6E" w:rsidRPr="00F95FBA" w:rsidRDefault="007C2187" w:rsidP="00FA7B29">
+    <w:p w14:paraId="0000004D" w14:textId="5E49D067" w:rsidR="004C4F6E" w:rsidRPr="00983AF9" w:rsidRDefault="00983AF9" w:rsidP="00F477C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...186 lines deleted...]
-      </w:pPr>
+        <w:t>Москаль – науко-дослідна практика</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="004C4F6E" w:rsidRDefault="004C4F6E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="004C4F6E" w:rsidRDefault="004C4F6E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -3117,113 +1168,114 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="004C4F6E" w:rsidRDefault="004C4F6E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="004C4F6E" w:rsidRDefault="004C4F6E">
+    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="004C4F6E" w:rsidRPr="000E7746" w:rsidRDefault="004C4F6E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004C4F6E">
+    <w:sectPr w:rsidR="004C4F6E" w:rsidRPr="000E7746">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{34996EFB-9720-4703-B77C-37C634016C05}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{0B363BC7-8739-4A80-8154-CA53D787D2F4}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{81EA3F5D-E8D0-499F-9B6F-B191C5E1EA5D}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{18378A1A-63E3-481F-9D6C-C01C2A1B36E4}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{4E861425-D61F-4B4B-99C5-F6586217C8F0}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{AE6D13A5-3774-4155-AB2F-4CD85BB2E181}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{88B7CEE9-D25A-401D-870A-1A0E9F6CE3AC}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{A84F01A9-6210-42D0-9E07-C074D0293D2E}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014F7343"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="462097FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -3705,146 +1757,155 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1529373933">
+  <w:num w:numId="1" w16cid:durableId="2038002200">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1523742091">
+  <w:num w:numId="2" w16cid:durableId="1774938952">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1045451792">
+  <w:num w:numId="3" w16cid:durableId="180358448">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1115100226">
+  <w:num w:numId="4" w16cid:durableId="2031908475">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="170531599">
+  <w:num w:numId="5" w16cid:durableId="186527628">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1645967169">
+  <w:num w:numId="6" w16cid:durableId="1276785835">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C4F6E"/>
     <w:rsid w:val="00072305"/>
     <w:rsid w:val="000B5448"/>
+    <w:rsid w:val="000E7746"/>
     <w:rsid w:val="00131D78"/>
     <w:rsid w:val="00150314"/>
     <w:rsid w:val="00183421"/>
     <w:rsid w:val="001F0DB9"/>
     <w:rsid w:val="00214F6E"/>
     <w:rsid w:val="0024680E"/>
     <w:rsid w:val="00275988"/>
     <w:rsid w:val="00276AC1"/>
+    <w:rsid w:val="00295F62"/>
     <w:rsid w:val="002B3F0E"/>
     <w:rsid w:val="00372189"/>
     <w:rsid w:val="003E6D5B"/>
     <w:rsid w:val="003F7336"/>
     <w:rsid w:val="00407931"/>
     <w:rsid w:val="00414CC4"/>
     <w:rsid w:val="004269D4"/>
     <w:rsid w:val="00427B19"/>
     <w:rsid w:val="004330E9"/>
     <w:rsid w:val="0045657A"/>
     <w:rsid w:val="0048105D"/>
     <w:rsid w:val="004846D8"/>
     <w:rsid w:val="004C4F6E"/>
     <w:rsid w:val="00506E53"/>
     <w:rsid w:val="00554E90"/>
     <w:rsid w:val="0059081B"/>
+    <w:rsid w:val="005A366F"/>
     <w:rsid w:val="005A60FF"/>
     <w:rsid w:val="005E504F"/>
     <w:rsid w:val="00600D63"/>
     <w:rsid w:val="00647BB0"/>
     <w:rsid w:val="00691B13"/>
     <w:rsid w:val="006E4E8A"/>
     <w:rsid w:val="007304B4"/>
     <w:rsid w:val="0073277F"/>
     <w:rsid w:val="00733FFE"/>
     <w:rsid w:val="007C2187"/>
+    <w:rsid w:val="009015C9"/>
+    <w:rsid w:val="00983AF9"/>
+    <w:rsid w:val="00990EBC"/>
+    <w:rsid w:val="009E0F8A"/>
     <w:rsid w:val="00A01E1C"/>
     <w:rsid w:val="00A71BB7"/>
     <w:rsid w:val="00A80BE8"/>
     <w:rsid w:val="00A95873"/>
     <w:rsid w:val="00AA46EE"/>
     <w:rsid w:val="00AD7A2B"/>
     <w:rsid w:val="00AE597F"/>
     <w:rsid w:val="00B245D2"/>
     <w:rsid w:val="00B679F7"/>
     <w:rsid w:val="00BA34DB"/>
     <w:rsid w:val="00BE7ADB"/>
+    <w:rsid w:val="00C72BFD"/>
     <w:rsid w:val="00D7645D"/>
     <w:rsid w:val="00D869FD"/>
     <w:rsid w:val="00D8776A"/>
     <w:rsid w:val="00DB069E"/>
     <w:rsid w:val="00E05F6B"/>
     <w:rsid w:val="00E6379C"/>
     <w:rsid w:val="00E74076"/>
     <w:rsid w:val="00ED5D47"/>
     <w:rsid w:val="00EE46D0"/>
     <w:rsid w:val="00EF0D0E"/>
+    <w:rsid w:val="00F477C0"/>
     <w:rsid w:val="00F95FBA"/>
     <w:rsid w:val="00FA7B29"/>
     <w:rsid w:val="00FC49A8"/>
     <w:rsid w:val="00FF2D71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4808,65 +2869,66 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CCC81C5-06C8-43B0-A31A-BBCA5691EF84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1151</Characters>
+  <Pages>1</Pages>
+  <Words>557</Words>
+  <Characters>318</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>2</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3163</CharactersWithSpaces>
+  <CharactersWithSpaces>874</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>