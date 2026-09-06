--- v0 (2026-05-28)
+++ v1 (2026-09-06)
@@ -1,24285 +1,24662 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF" w:rsidP="00B71BDF">
+    <w:p w14:paraId="4DC12248" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">ДВНЗ  «Ужгородський національний університет» </w:t>
+        <w:t>ДВНЗ  «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ужгородський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>національний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>університет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        З а т в е р д ж у ю</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF" w:rsidP="00B71BDF">
+    <w:p w14:paraId="054CF648" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Р О З К Л А Д    З А Н Я Т Ь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Проректор</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF" w:rsidP="00B71BDF">
+    <w:p w14:paraId="7490DEA0" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Факультет суспільних наук</w:t>
+        <w:t xml:space="preserve">Факультет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>суспільних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наук</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                      ___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF" w:rsidP="00B71BDF">
+    <w:p w14:paraId="74B9A259" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00987CD5" w:rsidP="00987CD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71BDF">
+      <w:r w:rsidRPr="00BB0826">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00366C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Спеціальність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00366C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="00366C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Спеціальність «</w:t>
+        <w:t>Соціальна робота</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30DF5" w:rsidRPr="00E30DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">та </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E30DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>консультування</w:t>
+      </w:r>
+      <w:r w:rsidR="00366C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00366C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00366C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Соціальна робота</w:t>
+        <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71BDF">
+      <w:r w:rsidRPr="00987CD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>»</w:t>
+        <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                      «1» вересня 2025 р.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00366C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«1» вересня 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0826">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00366C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B71BDF" w:rsidRPr="00B71BDF" w:rsidRDefault="00B71BDF" w:rsidP="00B71BDF">
+    <w:p w14:paraId="109624D9" w14:textId="2CA246AA" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="00D3037E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687DACFD" w14:textId="2B477029" w:rsidR="00402B15" w:rsidRPr="00402B15" w:rsidRDefault="00402B15" w:rsidP="00D3037E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Начитка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до 14.09</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3102C312" w14:textId="77777777" w:rsidR="00402B15" w:rsidRDefault="00402B15" w:rsidP="00D3037E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="15570" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="459"/>
+        <w:gridCol w:w="840"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="5483"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="3969"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D3037E" w14:paraId="71BA4ABB" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B105DB0" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DE7265D" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57B7C0AF" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F67E000" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Години</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12145" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F094575" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00B61B20">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">І </w:t>
+            </w:r>
+            <w:r w:rsidR="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>курс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D3037E" w14:paraId="75D5588B" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12D1CEBD" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15F4E43B" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>п/н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE46E6B" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="00396C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Поч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6CE78C" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Кінець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08FBB643" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Дисципліна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8BD7FF" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Викладач</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEA1931" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRPr="00A45BFD" w:rsidRDefault="00260040">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Авдиторія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00342977" w14:paraId="37B9353F" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14B2D47E" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Понеділок</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8EB353" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8250EB" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E671213" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="632D4069" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія соціальної роботи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A0CF05B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рюль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D6DC8B2" w14:textId="3F9AAE64" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="00342977" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>abv</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>mxyn</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>erp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00342977" w14:paraId="133FA55C" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="52"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="573C90E5" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="498F8752" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22471E5F" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D64E43A" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42944403" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія соціальної роботи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D01F0BE" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рюль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E7D9811" w14:textId="4188D398" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="00342977" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>abv</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>mxyn</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>erp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00342977" w14:paraId="75547D20" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="318"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB78474" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A611B4D" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A61258D" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEA5E21" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0929CB8B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F51C1E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи педагогіки і психології в соціальній роботі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="237245C6" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовська</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71EB9232" w14:textId="14FD1191" w:rsidR="007E637C" w:rsidRPr="00B007A0" w:rsidRDefault="00342977" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>hbm</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>frwe</w:t>
+              </w:r>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00B007A0" w:rsidRPr="00EA7B7A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>ssq</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="00B007A0">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00F51C1E" w14:paraId="58F3EF25" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="238"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4551234B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54C3D906" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7869A0C8" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0749FE30" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CA92FB6" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F51C1E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи педагогіки і психології в соціальній роботі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41981C67" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовська</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0386799B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00342977" w14:paraId="1027F0D9" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="212A555B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вівторок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="701941A6" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13F862FC" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFA23C1" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="293A8486" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AA1550" w:rsidRDefault="007E637C" w:rsidP="002C7BF7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44FAC140" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="002C7BF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попович А. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62D49368" w14:textId="55C9BCC2" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="00342977" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/yri-rkwa-ptk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00F51C1E" w14:paraId="4B469654" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="674F762B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E753871" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22034BAD" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="737AF2CD" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EC1A333" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="759EB7C3" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попович А. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64FCA4AE" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00342977" w14:paraId="023F1718" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E01FCAA" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D46F207" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05BFE285" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D61B1FA" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17F59D5D" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44A2AE95" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30107401" w14:textId="3362BE9C" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="00342977" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vwy</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ptco</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E637C" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00ED1AA4" w14:paraId="2B818EC9" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4965A732" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCBFAD6" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5452D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B62D423" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="597107DF" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6047E8F3" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C0A48B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1675426A" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00342977" w14:paraId="055D68EE" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="244F8A4A" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5452D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Середа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A79077C" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00A5452D" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5452D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3020E847" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="797BC986" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CEF22CD" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія соціальної роботи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D16D589" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рюль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="100AB20D" w14:textId="3B6FA3A3" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="00342977" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>abv</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>mxyn</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>erp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00342977" w14:paraId="2B7463FD" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8F1B85" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1FABD5" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16100796" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFFCD0C" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="136A311C" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія соціальної роботи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BEABA70" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AE0B4E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рюль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26FF4E87" w14:textId="36254C0B" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="00342977" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>abv</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>mxyn</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E637C" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>erp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00A5452D" w14:paraId="41A01728" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2CBDAC" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E754460" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23CD0F5D" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD31943" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="197CD4D7" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна політика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64FE0A1B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A426C1B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="002503B4" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002503B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кодове слово для входу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D68B06" w14:textId="613A302F" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="00342977" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E637C" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>katsora</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="007E637C" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>_</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00DE7504" w14:paraId="5B1AA97F" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35A5394B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E93B66F" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23CA7F0B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A787DBF" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B7CDD6E" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна політика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3047A505" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4792858F" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="000B187D" w14:paraId="693AC472" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28E55237" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="008FE319" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B07E4C4" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68DFECE6" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="719013A6" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна політика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4EB29A" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F838AAC" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="002503B4" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002503B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кодове слово для входу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49269BFB" w14:textId="246BCE8A" w:rsidR="007E637C" w:rsidRPr="00302275" w:rsidRDefault="00342977" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E637C" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>katsora</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="007E637C" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>_</w:t>
+              </w:r>
+              <w:r w:rsidR="007E637C" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00864AE7" w14:paraId="33D3EE56" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8F4892" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29DFC5E2" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08B73577" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="778AB8D8" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FE23387" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна політика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43DF7BAA" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F97F662" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00FE4EBE" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="004B0EAC" w14:paraId="09F2DB31" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="646B1FE6" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB39F68" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7504">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11F7455B" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="562C6F2D" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01B1F741" w14:textId="718956D0" w:rsidR="007E637C" w:rsidRPr="00F51C1E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23672D4A" w14:textId="51096C37" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48413DF6" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="004B0EAC" w14:paraId="1A135961" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44CF8B97" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="692B00CF" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31CB070D" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54DA4F3E" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="561EEF57" w14:textId="3C37F289" w:rsidR="007E637C" w:rsidRPr="00F51C1E" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BD0B312" w14:textId="3CD46BCA" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1072AAE9" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="004B0EAC" w14:paraId="45A84408" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="107"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7358A292" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>П’ятниця</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A61AE0E" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="005F2209" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA969AB" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A479A04" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57EC6BF6" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F69469" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00342977" w14:paraId="3D2C11D9" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6346B01C" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29DF0DC5" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D20121C" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0263AA52" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4489BFDD" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B103FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73926457" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7580D3A2" w14:textId="77777777" w:rsidR="002C7BF7" w:rsidRPr="00402B15" w:rsidRDefault="002C7BF7" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52205364" w14:textId="62340E2C" w:rsidR="007E637C" w:rsidRPr="00AA778D" w:rsidRDefault="00342977" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djo</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vcph</w:t>
+              </w:r>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002C7BF7" w:rsidRPr="00120180">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>icn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00AA1550" w14:paraId="016C04AC" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB58899" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75463C75" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="228A3D68" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C627DA6" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="597B0BFD" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B103FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6087DC13" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005845C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005845C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5712A5B5" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E637C" w:rsidRPr="00AA1550" w14:paraId="5F4B0DCD" w14:textId="77777777" w:rsidTr="007E637C">
+        <w:trPr>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27FBEDE3" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06E1E82C" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00DE7504" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7504">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2394A2A3" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="182FFD5A" w14:textId="77777777" w:rsidR="007E637C" w:rsidRPr="00F9425B" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04173563" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B103FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0967BDF8" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005845C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005845C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BEF8841" w14:textId="77777777" w:rsidR="007E637C" w:rsidRDefault="007E637C" w:rsidP="007E637C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D5D4E28" w14:textId="77777777" w:rsidR="001167E6" w:rsidRDefault="001167E6" w:rsidP="00B61B20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8C48D1" w14:textId="77777777" w:rsidR="001167E6" w:rsidRDefault="001167E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D27689" w14:textId="77777777" w:rsidR="006A439D" w:rsidRDefault="006A439D" w:rsidP="00B61B20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C1A1BDE" w14:textId="77777777" w:rsidR="00C77F53" w:rsidRDefault="00C77F53" w:rsidP="00B61B20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70ABF308" w14:textId="77777777" w:rsidR="00C77F53" w:rsidRPr="00EB78D8" w:rsidRDefault="00C77F53" w:rsidP="00B61B20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="15428" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="6322"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="5483"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00AA1550" w14:paraId="6F8354E1" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="0F975C84" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="3CC4E8EE" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="6928B60B" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="59DCBE0E" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00EB78D8" w:rsidRDefault="00B61B20" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11635" w:type="dxa"/>
+            <w:tcW w:w="12003" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="0473F4CF" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00DE7504" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
               <w:t xml:space="preserve">І </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B61B20" w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00AA1550" w14:paraId="216B2A90" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="1C5C37F9" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="18DC053B" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB78D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...12 lines deleted...]
-              <w:t>Поч.</w:t>
+          <w:p w14:paraId="4BC15DA2" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB78D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB78D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5431E857" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB78D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="19AB3F4E" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59A843D0" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA1550">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="273E7069" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00260040" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Авдиторія</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F7561" w:rsidTr="001F7561">
+      <w:tr w:rsidR="00242182" w:rsidRPr="00342977" w14:paraId="7959DDE6" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
+          <w:p w14:paraId="274C958E" w14:textId="77777777" w:rsidR="00242182" w:rsidRPr="00F9425B" w:rsidRDefault="00242182" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA1550">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Понеділ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ок</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="401227C0" w14:textId="77777777" w:rsidR="00242182" w:rsidRPr="00F9425B" w:rsidRDefault="00242182" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
+          </w:tcPr>
+          <w:p w14:paraId="138BCF50" w14:textId="77777777" w:rsidR="00242182" w:rsidRPr="00F9425B" w:rsidRDefault="00242182" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
+          </w:tcPr>
+          <w:p w14:paraId="759CEC60" w14:textId="77777777" w:rsidR="00242182" w:rsidRPr="00F9425B" w:rsidRDefault="00242182" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="2025278C" w14:textId="77777777" w:rsidR="00242182" w:rsidRPr="00F9425B" w:rsidRDefault="00BB0826" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Філософія </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C6AE553" w14:textId="77777777" w:rsidR="00242182" w:rsidRPr="00F9425B" w:rsidRDefault="00BB0826" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дербак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BEC7539" w14:textId="477CD5DC" w:rsidR="00242182" w:rsidRPr="005F6927" w:rsidRDefault="00342977" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...45 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00981C9E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/rkz-yorj-yzj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F7561" w:rsidTr="001F7561">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00342977" w14:paraId="25ED91F7" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
+          <w:p w14:paraId="07A2CABA" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0B47F2F4" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
+          </w:tcPr>
+          <w:p w14:paraId="624022A7" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
+          </w:tcPr>
+          <w:p w14:paraId="517E3A5B" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72919F27" w14:textId="15936252" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Теорія соціальної роботи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5793A329" w14:textId="522F8FFF" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попович А. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55E74FCF" w14:textId="2C49024A" w:rsidR="005A44E4" w:rsidRPr="005F6927" w:rsidRDefault="00342977" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...66 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/yri-rkwa-ptk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F7561" w:rsidTr="001F7561">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="005A44E4" w14:paraId="0CC92000" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561" w:rsidP="0057389B">
+          <w:p w14:paraId="26057B70" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561" w:rsidP="0057389B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3B5D2ED6" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561" w:rsidP="0057389B">
+          </w:tcPr>
+          <w:p w14:paraId="00DA9599" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561" w:rsidP="0057389B">
+          </w:tcPr>
+          <w:p w14:paraId="5CA9B77E" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CBB688" w14:textId="05B409EC" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Теорія соціальної роботи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C265D98" w14:textId="66ED65DE" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попович А. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E15010" w14:textId="4D540B79" w:rsidR="005A44E4" w:rsidRPr="005F6927" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...66 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F7561" w:rsidTr="001F7561">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00BB0826" w14:paraId="371EDD09" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
+          <w:p w14:paraId="1ADD5D98" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="395C4F89" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
+          </w:tcPr>
+          <w:p w14:paraId="256400E8" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001F7561" w:rsidRDefault="001F7561">
+          </w:tcPr>
+          <w:p w14:paraId="0883785C" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001F7561" w:rsidRPr="00B71BDF" w:rsidRDefault="001F7561">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="36AD1E1D" w14:textId="6972D9D2" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A691D52" w14:textId="5E39C621" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D96A404" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005F6927" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71BDF">
-[...65 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F7561" w:rsidTr="001F7561">
-[...201 lines deleted...]
-      <w:tr w:rsidR="0057389B" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00342977" w14:paraId="381E5C9E" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="361262DC" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Вівторок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7A675B6C" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="6A2B45B4" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="191DF3D1" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...28 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="2D1F6235" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="0077444A" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077444A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна комунікація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...21 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="28075775" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="0077444A" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0077444A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0077444A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRPr="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="3CB2F2EE" w14:textId="070B9508" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="00342977" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="005A44E4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/acv-afkz-xpx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057389B" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00342977" w14:paraId="562BD18A" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
-          <w:trHeight w:val="90"/>
+          <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="7FD3F029" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="00B16223" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="300E9B54" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="3B69AB5A" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRPr="00685C39" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...28 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="5FDF65C3" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="0077444A" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077444A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна комунікація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...29 lines deleted...]
-          <w:p w:rsidR="0057389B" w:rsidRPr="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="184FC5B4" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="0077444A" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0077444A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0077444A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47605864" w14:textId="5B53E7AE" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="00342977" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="005A44E4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/acv-afkz-xpx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057389B" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00403680" w14:paraId="3FD31A5F" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
-          <w:trHeight w:val="260"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="6A127379" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="60E4C8B7" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="43F4F391" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="2730C869" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1585299B" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00E25EC5" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E25EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Індивідуальна та групова соціальна робота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3099E166" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00E25EC5" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E25EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Жиленко Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A68C17A" w14:textId="6E96C608" w:rsidR="005A44E4" w:rsidRPr="004149B7" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...63 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rzhylenko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057389B" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00AA778D" w14:paraId="0144568E" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="20A77911" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="53DC50C0" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="4612ABD8" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="55574BFE" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="110B36E7" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00E25EC5" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E25EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Індивідуальна та групова соціальна робота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7645F768" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00E25EC5" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E25EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Жиленко Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75315986" w14:textId="7026566E" w:rsidR="005A44E4" w:rsidRPr="004149B7" w:rsidRDefault="005A44E4" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...9 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rzhylenko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD7179" w:rsidRPr="00707385" w14:paraId="23881D54" w14:textId="77777777" w:rsidTr="00F767A2">
+        <w:trPr>
+          <w:trHeight w:val="137"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35B93637" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Середа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D61B167" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291B5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47DF7E0E" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F3BD6B" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18B6A603" w14:textId="4A296B47" w:rsidR="00FD7179" w:rsidRPr="00E25EC5" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна робота в умовах надзвичайних ситуацій</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="320B8966" w14:textId="32054E66" w:rsidR="00FD7179" w:rsidRPr="00E25EC5" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FE49A1E" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRDefault="00FD7179" w:rsidP="00342977">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+          <w:p w14:paraId="7FA2CC64" w14:textId="0BC1ABB3" w:rsidR="00FD7179" w:rsidRPr="005A44E4" w:rsidRDefault="00FD7179" w:rsidP="00342977">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6927">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F6927">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>topolianskyi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F6927">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <w:t>208</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6927">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00FD7179" w:rsidRPr="00B36E42" w14:paraId="7CE611F0" w14:textId="77777777" w:rsidTr="00342977">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:textDirection w:val="btLr"/>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37D9E2E1" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE19087" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34726D20" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24D1358D" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09001C4C" w14:textId="109D5D19" w:rsidR="00FD7179" w:rsidRPr="00E25EC5" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна робота в умовах надзвичайних ситуацій</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="644A3A51" w14:textId="00094AD9" w:rsidR="00FD7179" w:rsidRPr="00E25EC5" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EAC23CC" w14:textId="5944C30E" w:rsidR="00FD7179" w:rsidRPr="004149B7" w:rsidRDefault="00FD7179" w:rsidP="00342977">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...112 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...45 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057389B" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00FD7179" w:rsidRPr="000B187D" w14:paraId="1C73C34C" w14:textId="77777777" w:rsidTr="00342977">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="214B134F" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...13 lines deleted...]
-              <w:t>ІІ</w:t>
+          <w:p w14:paraId="58307F8F" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...15 lines deleted...]
-              <w:t>9.40</w:t>
+          <w:p w14:paraId="579A8430" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...30 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="5DCE0D36" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44DDC069" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="008617D2" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна робота в умовах надзвичайних ситуацій</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A2B5649" w14:textId="77777777" w:rsidR="00FD7179" w:rsidRPr="00F9425B" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B99F5B4" w14:textId="4379EE16" w:rsidR="00FD7179" w:rsidRPr="004149B7" w:rsidRDefault="00FD7179" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0057389B">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F767A2" w:rsidRPr="00B36E42" w14:paraId="79752738" w14:textId="77777777" w:rsidTr="00F767A2">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20180A56" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="555142E8" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2980AAEE" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="482A2E79" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1545B2C6" w14:textId="7ADDDCC1" w:rsidR="00F767A2" w:rsidRPr="008617D2" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DE80F1A" w14:textId="6DAC0237" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A9822A0" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="004149B7" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...61 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057389B" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00F767A2" w:rsidRPr="00B36E42" w14:paraId="02BB4AF7" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6E7A0B" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4CC4A7" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F20E72E" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C517F23" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D876117" w14:textId="20466908" w:rsidR="00F767A2" w:rsidRPr="00041B13" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E25EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Індивідуальна та групова соціальна робота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA4A778" w14:textId="48381054" w:rsidR="00F767A2" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E25EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Жиленко Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B96097" w14:textId="29D737BD" w:rsidR="00F767A2" w:rsidRPr="004149B7" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...107 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0057389B">
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...61 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rzhylenko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057389B" w:rsidTr="001F7561">
-[...411 lines deleted...]
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00F767A2" w:rsidRPr="00707385" w14:paraId="2D559079" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="66378B7E" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7BEF4F97" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="26CD5D80" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="2F88C4E7" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CF69DBF" w14:textId="4082239A" w:rsidR="00F767A2" w:rsidRPr="00041B13" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E25EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Індивідуальна та групова соціальна робота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C0E7B56" w14:textId="5B9CB1E5" w:rsidR="00F767A2" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E25EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Жиленко Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="229E48A4" w14:textId="25618E10" w:rsidR="00F767A2" w:rsidRPr="004149B7" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0057389B">
+            <w:r w:rsidRPr="005F6927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Соціальна медицина </w:t>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...41 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rzhylenko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057389B" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00F767A2" w:rsidRPr="00041B13" w14:paraId="31CE1A9F" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="46944414" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4104901A" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="6719114E" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="47B9D1B3" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BD30580" w14:textId="2CC5593A" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E25EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Індивідуальна та групова соціальна робота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7986DF41" w14:textId="29FCCBFB" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E25EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Жиленко Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="462FC60F" w14:textId="622A21B7" w:rsidR="00F767A2" w:rsidRPr="004149B7" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0057389B">
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...60 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rzhylenko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00F767A2" w:rsidRPr="00041B13" w14:paraId="232041AD" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="4AE01230" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="11269FC5" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="11CC045D" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="5AD01550" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="7BCE7A5F" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="008617D2" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B398653" w14:textId="209E4353" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28E2E2B7" w14:textId="75C3EFF9" w:rsidR="00F767A2" w:rsidRPr="004149B7" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...38 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00F767A2" w:rsidRPr="000B187D" w14:paraId="54C364AF" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
-          <w:trHeight w:val="107"/>
+          <w:trHeight w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="2784505B" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>П’ятниця</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1A0B89FA" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="47B90A45" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="20CBD9BA" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...5 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="476C742F" w14:textId="0C5E12C5" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26B21115" w14:textId="42CB4D37" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18461C96" w14:textId="055C58E7" w:rsidR="00F767A2" w:rsidRPr="004149B7" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057389B" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00F767A2" w:rsidRPr="00041B13" w14:paraId="7BEBF67B" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66FA5E45" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFF6EF5" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B508A71" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDBD7EF" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF7BF38" w14:textId="11E1777B" w:rsidR="00F767A2" w:rsidRPr="008617D2" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A6FA78D" w14:textId="0E9F5736" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="387BAEC1" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="004149B7" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...109 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057389B" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00F767A2" w:rsidRPr="00041B13" w14:paraId="267831AA" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="265BBAC1" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28185183" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47FBC86F" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21452CDB" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75D6A1ED" w14:textId="5BE5645A" w:rsidR="00F767A2" w:rsidRPr="008617D2" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="460EEF2B" w14:textId="11B15A64" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45FA1804" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="004149B7" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...109 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057389B" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00F767A2" w:rsidRPr="008617D2" w14:paraId="4DDD1938" w14:textId="77777777" w:rsidTr="00F767A2">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="6C1602EC" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="237B1278" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="43804D73" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0057389B" w:rsidRDefault="0057389B" w:rsidP="0057389B">
+          <w:p w14:paraId="2C281609" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18E22845" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F730DD" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="372FA01B" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F730DD" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="391DF8C3" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="004149B7" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F767A2" w:rsidRPr="008617D2" w14:paraId="44AEE55E" w14:textId="77777777" w:rsidTr="00F767A2">
+        <w:trPr>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="361D6504" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B924F8" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F9425B" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79CC01C0" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="226C23C7" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29A55B0B" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F730DD" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47A26EFE" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="00F730DD" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D88D061" w14:textId="77777777" w:rsidR="00F767A2" w:rsidRPr="005F6927" w:rsidRDefault="00F767A2" w:rsidP="00F767A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF" w:rsidP="00B71BDF">
+    <w:p w14:paraId="04A20F9C" w14:textId="77777777" w:rsidR="007B1EE9" w:rsidRDefault="007B1EE9" w:rsidP="00B61B20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF" w:rsidP="00B71BDF">
+    <w:p w14:paraId="583D7996" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00557530">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="496E45E2" w14:textId="77777777" w:rsidR="00C77F53" w:rsidRDefault="00C77F53" w:rsidP="00557530">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267BD980" w14:textId="77777777" w:rsidR="00C77F53" w:rsidRDefault="00C77F53" w:rsidP="00557530">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7853DAA3" w14:textId="77777777" w:rsidR="00C77F53" w:rsidRDefault="00C77F53" w:rsidP="00557530">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BBFEBE" w14:textId="77777777" w:rsidR="00C77F53" w:rsidRPr="00557530" w:rsidRDefault="00C77F53" w:rsidP="00557530">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="15286" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="6322"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="5199"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="008617D2" w14:paraId="28B0A8E4" w14:textId="77777777" w:rsidTr="0041603E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="07288E3A" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39E4FA52" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="2063FEEC" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008617D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="37376320" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="008617D2" w:rsidRDefault="00B61B20" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008617D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11635" w:type="dxa"/>
+            <w:tcW w:w="11861" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="62E28FB9" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="0082009C" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">ІІ курс </w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20" w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">І </w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20" w:rsidRPr="008617D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="008617D2" w14:paraId="451299F6" w14:textId="77777777" w:rsidTr="0041603E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="1C4BEFE6" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="283EFF75" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008617D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...13 lines deleted...]
-              <w:t>Поч.</w:t>
+          <w:p w14:paraId="13DAE820" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008617D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008617D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5007C514" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008617D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="5520659C" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008617D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="56E6E73D" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008617D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="7341F9A1" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00A45BFD" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <w:t>Авдиторія</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Посилання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="007943B7" w:rsidRPr="00D907EA" w14:paraId="47EDCE6A" w14:textId="77777777" w:rsidTr="0041603E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="75A95199" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008617D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Понеділок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="7BAC559C" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008617D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...15 lines deleted...]
-              <w:t>8.00</w:t>
+          <w:p w14:paraId="1D5D4BC4" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="1F306F0E" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...12 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="20211F30" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="0043234C" w:rsidRDefault="00C77F53" w:rsidP="0041603E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальне і медичне страхування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...12 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="31B649A2" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00CE0BD2" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-                <w:b/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3933937C" w14:textId="77777777" w:rsidR="002503B4" w:rsidRPr="002503B4" w:rsidRDefault="002503B4" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002503B4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002503B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кодове слово для входу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AADC867" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="005F6927" w:rsidRDefault="00342977" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002503B4" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>katsora</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="002503B4" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>_</w:t>
+              </w:r>
+              <w:r w:rsidR="002503B4" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00530B23" w:rsidRPr="002503B4">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7D10" w:rsidTr="000F3A40">
+      <w:tr w:rsidR="007943B7" w:rsidRPr="00500091" w14:paraId="12177E2F" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
+          <w:p w14:paraId="09149ECA" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="771C5C88" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
-[...15 lines deleted...]
-              <w:t>9.40</w:t>
+          <w:p w14:paraId="1616D39B" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
-[...59 lines deleted...]
-          <w:p w:rsidR="00CA7D10" w:rsidRPr="006176FA" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
+          <w:p w14:paraId="04C0A114" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CF01F7B" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="0043234C" w:rsidRDefault="00C77F53" w:rsidP="0041603E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0043234C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Орос О. Б.</w:t>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>Соціальне і медичне страхування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52F499C2" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00CE0BD2" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBB8CDC" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="005F6927" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7D10" w:rsidTr="000F3A40">
+      <w:tr w:rsidR="007943B7" w:rsidRPr="00342977" w14:paraId="678969F5" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
+          <w:p w14:paraId="2A5095A3" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="70894968" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
-[...15 lines deleted...]
-              <w:t>11.20</w:t>
+          <w:p w14:paraId="5DD207A7" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
-[...59 lines deleted...]
-          <w:p w:rsidR="00CA7D10" w:rsidRPr="006176FA" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
+          <w:p w14:paraId="5D7C68A9" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08C7F0D1" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="0043234C" w:rsidRDefault="007943B7" w:rsidP="0041603E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0043234C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Орос О. Б.</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="00CA7D10" w:rsidRPr="003D1DA0" w:rsidRDefault="000F3A40" w:rsidP="00CA7D10">
+              <w:t>ПДІС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="796E3819" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="0043234C" w:rsidRDefault="007943B7" w:rsidP="0041603E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>221</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Бартош О. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="146AFD70" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00A640BF" w:rsidRDefault="00342977" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidR="00475FD3" w:rsidRPr="00A640BF">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/fax-bmns-baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00475FD3" w:rsidRPr="00A640BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7D10" w:rsidTr="000F3A40">
+      <w:tr w:rsidR="007943B7" w:rsidRPr="00500091" w14:paraId="51A246E6" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
+          <w:p w14:paraId="1DB2C5A8" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6E5575DA" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="5F971265" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA7D10" w:rsidRDefault="00CA7D10" w:rsidP="00CA7D10">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="41A9A39A" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="00F9425B" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...21 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F62EE7" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="0043234C" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПДІС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3672133C" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="0043234C" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Бартош О. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5158AAEE" w14:textId="77777777" w:rsidR="007943B7" w:rsidRPr="005F6927" w:rsidRDefault="007943B7" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3A40" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00302275" w14:paraId="13A2F504" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
+          <w:p w14:paraId="5986C89C" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Вівторок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="22CAE775" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
-[...15 lines deleted...]
-              <w:t>8.00</w:t>
+          <w:p w14:paraId="5D1E44BA" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="6D3F6983" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRPr="000F3A40" w:rsidRDefault="000F3A40" w:rsidP="000F3A40">
+          <w:p w14:paraId="34BFAD8B" w14:textId="07B5A1EC" w:rsidR="005A44E4" w:rsidRPr="0043234C" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
-[...12 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="38717727" w14:textId="2EE0F8CD" w:rsidR="005A44E4" w:rsidRPr="0043234C" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F4DBD8" w14:textId="27742CA2" w:rsidR="005A44E4" w:rsidRPr="005F6927" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3A40" w:rsidTr="00CA7D10">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00342977" w14:paraId="36A4ADDC" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
-          <w:trHeight w:val="90"/>
+          <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
+          <w:p w14:paraId="6D9E648E" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="70848E13" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
-[...15 lines deleted...]
-              <w:t>9.40</w:t>
+          <w:p w14:paraId="284B5DB9" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="6E574E8E" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRPr="000F3A40" w:rsidRDefault="000F3A40" w:rsidP="000F3A40">
+          <w:p w14:paraId="266DA150" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="0043234C" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна робота у сфері охорони здоров’я</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
-[...14 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="56D23A20" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="0043234C" w:rsidRDefault="005A44E4" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Опаленик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="000F3A40" w:rsidRDefault="000F3A40">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0CC314" w14:textId="6C1E8980" w:rsidR="005A44E4" w:rsidRPr="005F6927" w:rsidRDefault="00342977" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00B33866">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/qrt-keif-thi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00302275" w:rsidRPr="00342977" w14:paraId="63B73F57" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="66AE915C" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="00F9425B" w:rsidRDefault="00302275" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="520B585A" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="00F9425B" w:rsidRDefault="00302275" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...15 lines deleted...]
-              <w:t>11.20</w:t>
+          <w:p w14:paraId="18495E0C" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="00F9425B" w:rsidRDefault="00302275" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...31 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="51A9B4AC" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="00F9425B" w:rsidRDefault="00302275" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7684FACE" w14:textId="4F401B8C" w:rsidR="00302275" w:rsidRPr="0043234C" w:rsidRDefault="00302275" w:rsidP="0041603E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...43 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t>Соціальна робота у сфері охорони здоров’я</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6696A63F" w14:textId="696D98C2" w:rsidR="00302275" w:rsidRPr="0043234C" w:rsidRDefault="00302275" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Опаленик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...7 lines deleted...]
-                <w:b/>
+          </w:tcPr>
+          <w:p w14:paraId="3C74B101" w14:textId="2C8A2E95" w:rsidR="00302275" w:rsidRPr="005F6927" w:rsidRDefault="00342977" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="00302275" w:rsidRPr="00B33866">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/qrt-keif-thi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006721A7" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00302275" w:rsidRPr="00632947" w14:paraId="5568219A" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006721A7" w:rsidRDefault="006721A7" w:rsidP="006721A7">
+          <w:p w14:paraId="0805CD7E" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="00F9425B" w:rsidRDefault="00302275" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006721A7" w:rsidRDefault="006721A7" w:rsidP="006721A7">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="61A908ED" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="00F9425B" w:rsidRDefault="00302275" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006721A7" w:rsidRDefault="006721A7" w:rsidP="006721A7">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="2CC8681B" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="00F9425B" w:rsidRDefault="00302275" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006721A7" w:rsidRDefault="006721A7" w:rsidP="006721A7">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="1F4E9EE4" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="00F9425B" w:rsidRDefault="00302275" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006721A7" w:rsidRDefault="006721A7" w:rsidP="006721A7">
+          <w:p w14:paraId="26324475" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="0043234C" w:rsidRDefault="00302275" w:rsidP="0041603E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7178F5BF" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="0043234C" w:rsidRDefault="00302275" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="487897E6" w14:textId="77777777" w:rsidR="00302275" w:rsidRPr="005F6927" w:rsidRDefault="00302275" w:rsidP="0041603E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...58 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...12 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57FB5" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="0041603E" w:rsidRPr="00342977" w14:paraId="7FDFA50E" w14:textId="77777777" w:rsidTr="00692D3F">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C57FB5" w:rsidRDefault="00C57FB5" w:rsidP="00C57FB5">
+          <w:p w14:paraId="16DE02FD" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Середа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C57FB5" w:rsidRDefault="00C57FB5" w:rsidP="00C57FB5">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5E2568EB" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C57FB5" w:rsidRDefault="00C57FB5" w:rsidP="00C57FB5">
-[...15 lines deleted...]
-              <w:t>8.00</w:t>
+          <w:p w14:paraId="5C36E45F" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C57FB5" w:rsidRDefault="00C57FB5" w:rsidP="00C57FB5">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="40E40B05" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00C57FB5" w:rsidRPr="00CA7D10" w:rsidRDefault="00C57FB5" w:rsidP="00C57FB5">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="078797FC" w14:textId="23DFB264" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Соціальна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> робота з людьми з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дітьми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-сиротами та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>позбавленими</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>батьківського</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>піклування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C57FB5" w:rsidRDefault="00C57FB5" w:rsidP="00C57FB5">
-[...19 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="77DE57DD" w14:textId="57CB6C4F" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00C57FB5" w:rsidRDefault="003E04CA" w:rsidP="00C57FB5">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DDB7C4" w14:textId="1D3A0C65" w:rsidR="0041603E" w:rsidRPr="005F6927" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>rff</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>vcbi</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>i</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>cs</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="0041603E" w:rsidRPr="00342977" w14:paraId="77599049" w14:textId="77777777" w:rsidTr="00692D3F">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="41CBF589" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="48974E87" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...15 lines deleted...]
-              <w:t>9.40</w:t>
+          <w:p w14:paraId="6FAC6F00" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...29 lines deleted...]
-          <w:p w:rsidR="00B71BDF" w:rsidRPr="00CA7D10" w:rsidRDefault="00CA7D10">
+          <w:p w14:paraId="452B4AA9" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28DC1262" w14:textId="5D37629F" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="003E04CA">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DB9FD0A" w14:textId="32070591" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="032D2E65" w14:textId="56FA334A" w:rsidR="0041603E" w:rsidRPr="005F6927" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+              <w:bookmarkEnd w:id="0"/>
+              <w:r w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>rff</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>vcbi</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>i</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>cs</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041603E" w:rsidRPr="0041603E" w14:paraId="516B01C4" w14:textId="77777777" w:rsidTr="0041603E">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4201382F" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43D530A0" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64B743E3" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65B44C88" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50E8DAEB" w14:textId="4E35E68A" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи професійного спілкування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1023373A" w14:textId="04DA0AA9" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="320A54FB" w14:textId="5AB31D4E" w:rsidR="0041603E" w:rsidRPr="005F6927" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>204</w:t>
-            </w:r>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rxc</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>hhqm</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>wtc</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="0041603E" w:rsidRPr="0041603E" w14:paraId="75DE7D00" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
-          <w:trHeight w:val="35"/>
+          <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="112F9B37" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>ІІІ</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A624CBE" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>11.20</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="582704F7" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...34 lines deleted...]
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF65FCE" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65C64723" w14:textId="3BD7B6A8" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...16 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+              <w:t>Основи професійного спілкування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02A3F9BD" w14:textId="5D872CE3" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B069FA" w14:textId="24782B61" w:rsidR="0041603E" w:rsidRPr="005F6927" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rxc</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>hhqm</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>wtc</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041603E" w:rsidRPr="00F9425B" w14:paraId="42728DB8" w14:textId="77777777" w:rsidTr="0041603E">
+        <w:trPr>
+          <w:trHeight w:val="201"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="736E7065" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDAB538" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57672026" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4946EB" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58327B8A" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Методи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>організація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>соціальних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>досліджень</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23BA32A1" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Жиленко Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="393507A1" w14:textId="6CD2939D" w:rsidR="0041603E" w:rsidRPr="005F6927" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6927">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>rzhylenko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
-[...433 lines deleted...]
-      <w:tr w:rsidR="00252CC0" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="0041603E" w:rsidRPr="00F9425B" w14:paraId="0768079D" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
+          <w:p w14:paraId="3FB3AAB4" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6AA89394" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
-[...15 lines deleted...]
-              <w:t>9.40</w:t>
+          <w:p w14:paraId="60328CF3" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
-[...29 lines deleted...]
-          <w:p w:rsidR="00252CC0" w:rsidRPr="000F3A40" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
+          <w:p w14:paraId="0E562D9B" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B20594B" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3A40">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Соціальна робота з бездомними особами і безпритульними дітьми</w:t>
-[...41 lines deleted...]
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="003E04CA" w:rsidP="00252CC0">
+              <w:t>Методи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>організація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>соціальних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>досліджень</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="430E5EBF" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Жиленко Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1955B0B0" w14:textId="6575F07C" w:rsidR="0041603E" w:rsidRPr="005F6927" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="005F6927">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>204</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rzhylenko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252CC0" w:rsidTr="00CA7D10">
+      <w:tr w:rsidR="0041603E" w:rsidRPr="00F9425B" w14:paraId="33829EC5" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
+          <w:p w14:paraId="3CF8C3F0" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2E81A6FB" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
-[...15 lines deleted...]
-              <w:t>11.20</w:t>
+          <w:p w14:paraId="3EEFA807" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
-[...85 lines deleted...]
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="003E04CA" w:rsidP="00252CC0">
+          <w:p w14:paraId="0B0DDAE7" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D9398E6" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальне і медичне страхування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="125D8640" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E055A6" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="002503B4" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002503B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кодове слово для входу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F3FECC" w14:textId="7942AA20" w:rsidR="0041603E" w:rsidRPr="005F6927" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>katsora</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>_</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252CC0" w:rsidTr="00CA7D10">
+      <w:tr w:rsidR="0041603E" w:rsidRPr="00F9425B" w14:paraId="7B7B1840" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
+          <w:p w14:paraId="3511AA0F" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="01B5C7A9" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="35B95970" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="22A8FCA0" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...20 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F055EC" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00252CC0" w:rsidRDefault="00252CC0" w:rsidP="00252CC0">
-[...21 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="6A1D29BB" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD6D375" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="005F6927" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00CA7D10">
+      <w:tr w:rsidR="0041603E" w:rsidRPr="00342977" w14:paraId="4F50A0B0" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="3C5E4D0E" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>П’ятниця</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="08BEEB08" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...15 lines deleted...]
-              <w:t>8.00</w:t>
+          <w:p w14:paraId="1F4B3653" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="236FCC45" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="006721A7">
-[...19 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="12FC3CCD" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи професійного спілкування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="006721A7">
-[...20 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w14:paraId="71B52DC1" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-                <w:b/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA94889" w14:textId="6FF89736" w:rsidR="0041603E" w:rsidRPr="005C516B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rxc</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>hhqm</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>wtc</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006721A7" w:rsidTr="00CA7D10">
+      <w:tr w:rsidR="0041603E" w:rsidRPr="00CE0BD2" w14:paraId="36E2B28A" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63314F82" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75C42AAE" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01A64A1A" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="637588B5" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F0A699D" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна і демографічна статистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D827384" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...171 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="509673BB" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="005F6927" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005F6927">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F6927">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>topolianskyi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F6927">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6927">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006721A7" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="0041603E" w:rsidRPr="00F51C1E" w14:paraId="03620F1A" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
-          <w:trHeight w:val="133"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31E8174C" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD29D2C" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE45D4D" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDC3546" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26F4CA9F" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна і демографічна статистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="180E09E9" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043234C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...173 lines deleted...]
-                <w:b/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9EE272" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="005F6927" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E04CA">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006721A7" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="0041603E" w:rsidRPr="00CE0BD2" w14:paraId="14781F76" w14:textId="77777777" w:rsidTr="0041603E">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006721A7" w:rsidRDefault="006721A7">
+          <w:p w14:paraId="63EA0A45" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006721A7" w:rsidRDefault="006721A7">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2498F141" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006721A7" w:rsidRDefault="006721A7">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="1A6C0B94" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006721A7" w:rsidRDefault="006721A7">
-[...80 lines deleted...]
-          <w:p w:rsidR="006721A7" w:rsidRDefault="003E04CA">
+          <w:p w14:paraId="3E04F2C0" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00F9425B" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EE17C40" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B688E8D" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="0043234C" w:rsidRDefault="0041603E" w:rsidP="0041603E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45316EE5" w14:textId="77777777" w:rsidR="0041603E" w:rsidRPr="00CE0BD2" w:rsidRDefault="0041603E" w:rsidP="0041603E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF" w:rsidP="00B71BDF">
+    <w:p w14:paraId="5F5BA44B" w14:textId="37385576" w:rsidR="001A102D" w:rsidRDefault="001A102D" w:rsidP="00B61B20">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...4899 lines deleted...]
-    <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF" w:rsidP="00B71BDF">
+    <w:p w14:paraId="07335CF9" w14:textId="58826C69" w:rsidR="00B251AE" w:rsidRDefault="00B251AE" w:rsidP="00B61B20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59BAB473" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00557530" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="15428" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="6322"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="5908"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00CE0BD2" w14:paraId="1D9F70B4" w14:textId="77777777" w:rsidTr="005A44E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="6AA98C7F" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="057FD37C" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="13E0EC61" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0053262F">
+            <w:r w:rsidRPr="002E724E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRPr="0053262F" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="36D8FEC9" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="002E724E" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0053262F">
+            <w:r w:rsidRPr="002E724E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11635" w:type="dxa"/>
+            <w:tcW w:w="12003" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="3DB32BAD" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A12201" w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0053262F">
+            <w:r w:rsidRPr="002E724E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71BDF" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00557530" w14:paraId="349E2C65" w14:textId="77777777" w:rsidTr="005A44E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="08B36F9A" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="0053262F">
+          <w:p w14:paraId="66CD21FD" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E724E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...15 lines deleted...]
-              <w:t>Поч.</w:t>
+          <w:p w14:paraId="669DC5D8" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E724E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E724E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="0053262F">
+          <w:p w14:paraId="4DBBCEA1" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E724E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="38F2C431" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0053262F">
+            <w:r w:rsidRPr="002E724E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF">
+          <w:p w14:paraId="545D4D23" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0053262F">
+            <w:r w:rsidRPr="002E724E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>В</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Викладач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A65208B" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00A45BFD" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Посилання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A6209" w:rsidTr="001F7561">
+      <w:tr w:rsidR="00DA4B46" w:rsidRPr="00342977" w14:paraId="2135F619" w14:textId="77777777" w:rsidTr="005A44E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A6209" w:rsidRDefault="007A6209">
+          <w:p w14:paraId="3319E580" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="00F9425B" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E724E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t>Понеділок</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Понеділ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00557530">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A6209" w:rsidRDefault="007A6209">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="03862BEE" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="00F9425B" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00557530">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A6209" w:rsidRDefault="007A6209">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="4D50076D" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="00F9425B" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A6209" w:rsidRDefault="007A6209">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="1239C2C2" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="00F9425B" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A6209" w:rsidRDefault="007A6209">
-[...18 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="4CF13E01" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="005A44E4" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПДІС</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC75FE" w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A6209" w:rsidRDefault="007A6209">
-[...19 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="5DE488AC" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Бартош О. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6209" w:rsidRDefault="007A6209">
+          <w:p w14:paraId="235C264C" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="00475FD3" w:rsidRDefault="00342977" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...407 lines deleted...]
-              <w:r w:rsidR="000064B2" w:rsidRPr="000064B2">
+                <w:u w:val="single"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidR="00475FD3" w:rsidRPr="00475FD3">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>http://meet.google.com/qok-fguu-tys</w:t>
+                <w:t>https://meet.google.com/vjn-gohp-tjz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00475FD3" w:rsidRPr="00475FD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064B2" w:rsidTr="001F7561">
+      <w:tr w:rsidR="00DA4B46" w:rsidRPr="00891248" w14:paraId="33402B5E" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="52"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2ED14F" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="00F9425B" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55208E54" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="00F9425B" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D01030E" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="00F9425B" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADF286D" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="00F9425B" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E1E8623" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="005A44E4" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПДІС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="640CAA74" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Бартош О. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F417C1" w14:textId="77777777" w:rsidR="00DA4B46" w:rsidRPr="00475FD3" w:rsidRDefault="00DA4B46" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5312F" w:rsidRPr="002503B4" w14:paraId="35D351E6" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCC9056" w14:textId="77777777" w:rsidR="00B5312F" w:rsidRPr="00F9425B" w:rsidRDefault="00B5312F" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25CA0F42" w14:textId="77777777" w:rsidR="00B5312F" w:rsidRPr="00F9425B" w:rsidRDefault="00B5312F" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53B80C8D" w14:textId="77777777" w:rsidR="00B5312F" w:rsidRPr="00F9425B" w:rsidRDefault="00B5312F" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56C65231" w14:textId="77777777" w:rsidR="00B5312F" w:rsidRPr="00F9425B" w:rsidRDefault="00B5312F" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="114BFAE5" w14:textId="77777777" w:rsidR="00B5312F" w:rsidRPr="005A44E4" w:rsidRDefault="00B5312F" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Соціальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>проектування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AE4D58B" w14:textId="77777777" w:rsidR="00B5312F" w:rsidRPr="00CE0BD2" w:rsidRDefault="00B5312F" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E111BC" w14:textId="77777777" w:rsidR="002503B4" w:rsidRPr="002503B4" w:rsidRDefault="002503B4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002503B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кодове слово для входу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="007223C8" w14:textId="77777777" w:rsidR="00B5312F" w:rsidRPr="00475FD3" w:rsidRDefault="00342977" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002503B4" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>katsora</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="002503B4" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>_</w:t>
+              </w:r>
+              <w:r w:rsidR="002503B4" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w14:paraId="64632EF0" w14:textId="77777777" w:rsidTr="005A44E4">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000064B2" w:rsidRDefault="000064B2" w:rsidP="00C6425F">
+          <w:p w14:paraId="06F9BEC6" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000064B2" w:rsidRDefault="000064B2" w:rsidP="00C6425F">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3618652E" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000064B2" w:rsidRDefault="000064B2" w:rsidP="00C6425F">
-[...15 lines deleted...]
-              <w:t>18.00</w:t>
+          <w:p w14:paraId="60EE78D7" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000064B2" w:rsidRDefault="000064B2" w:rsidP="00C6425F">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="379EB5DC" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064B2" w:rsidRPr="0053262F" w:rsidRDefault="000064B2" w:rsidP="00C6425F">
+          <w:p w14:paraId="5EB38606" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="005A44E4" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0053262F">
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Соціальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>проектування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064B2" w:rsidRPr="0053262F" w:rsidRDefault="000064B2" w:rsidP="00C6425F">
-[...18 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="28296A80" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00CE0BD2" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000064B2" w:rsidRDefault="000064B2" w:rsidP="00C6425F">
+          <w:p w14:paraId="57E76D91" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00475FD3" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4824" w:rsidRPr="00A13316" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="00FB57F4" w:rsidRPr="00342977" w14:paraId="5C9AD299" w14:textId="77777777" w:rsidTr="005A44E4">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
+          <w:p w14:paraId="4C0C902B" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Вівторок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="19039971" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="3A223308" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="4D0C8F79" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRPr="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
+          <w:p w14:paraId="75E8FF6D" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00891248" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4824">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Соціальна робота з людьми похилого віку</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+              <w:t>Соціальна робота з національними спільнотами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRPr="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...19 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="069BFD13" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ляшко М. М. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29487AC6" w14:textId="75C21503" w:rsidR="00FB57F4" w:rsidRPr="00475FD3" w:rsidRDefault="00342977" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ewc</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>wkgx</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>syg</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB57F4" w:rsidRPr="00342977" w14:paraId="25917683" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8E1B2A" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78B4DD17" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D92BC75" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1154AD26" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="788339B5" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00891248" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна робота з національними спільнотами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D49C9B7" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ляшко М. М. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72CC6026" w14:textId="6C6A9602" w:rsidR="00FB57F4" w:rsidRPr="00475FD3" w:rsidRDefault="00342977" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ewc</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>wkgx</w:t>
+              </w:r>
+              <w:r w:rsidR="005E5A1E" w:rsidRPr="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005E5A1E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>syg</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB57F4" w:rsidRPr="00891248" w14:paraId="5D632CA7" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="587C37DC" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3077DC92" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0155AB3A" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E968FE9" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="011BAE33" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00891248" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DF67D39" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142EAB02" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00475FD3" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB57F4" w:rsidRPr="00891248" w14:paraId="4F02DC21" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40B4D859" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74DCB009" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="515A4414" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF28205" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0872A9A0" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31E20E42" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00F9425B" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4849B71E" w14:textId="77777777" w:rsidR="00FB57F4" w:rsidRPr="00475FD3" w:rsidRDefault="00FB57F4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00342977" w14:paraId="29D2EFA5" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="514"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC3BCD9" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Середа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F30A905" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D11D00" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39527054" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AAC0C80" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальне та медичне страхування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25685701" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Опаленик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRPr="00F13321" w:rsidRDefault="00A13316" w:rsidP="00DA4824">
-[...12 lines deleted...]
-              <w:r w:rsidR="00F13321" w:rsidRPr="00F13321">
+          <w:p w14:paraId="2EDE864C" w14:textId="07C0279B" w:rsidR="005A44E4" w:rsidRPr="002C7BF7" w:rsidRDefault="00342977" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="002C7BF7">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:szCs w:val="24"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/sgv-nkqh-ueq</w:t>
+                <w:t>https://meet.google.com/qrt-keif-thi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F13321" w:rsidRPr="00F13321">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4824" w:rsidTr="006721A7">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00342977" w14:paraId="4EA7246D" w14:textId="77777777" w:rsidTr="007462D0">
         <w:trPr>
-          <w:trHeight w:val="90"/>
+          <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
+          <w:p w14:paraId="1C406536" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...14 lines deleted...]
-            <w:r>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D777B0B" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>14.40</w:t>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB83834" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...86 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0550E941" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C11053C" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальне та медичне страхування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04027F21" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Опаленик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6ED3CE88" w14:textId="14D8ED90" w:rsidR="005A44E4" w:rsidRPr="002C7BF7" w:rsidRDefault="00342977" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="002C7BF7">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/qrt-keif-thi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4824" w:rsidRPr="00A13316" w:rsidTr="006721A7">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="002503B4" w14:paraId="3452C407" w14:textId="77777777" w:rsidTr="005A44E4">
         <w:trPr>
-          <w:trHeight w:val="260"/>
+          <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
+          <w:p w14:paraId="7D2D4E86" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4E2A5E38" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...15 lines deleted...]
-              <w:t>16.20</w:t>
+          <w:p w14:paraId="4A6D67C7" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...29 lines deleted...]
-          <w:p w:rsidR="00DA4824" w:rsidRPr="0053262F" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
+          <w:p w14:paraId="62332A89" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FF3C387" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0053262F">
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...17 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>Соціальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A44E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0053262F">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...12 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>проектування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25A0F241" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRPr="00A13316" w:rsidRDefault="00A13316" w:rsidP="00DA4824">
+          <w:p w14:paraId="5F76B007" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="002503B4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002503B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кодове слово для входу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7A63C8" w14:textId="674BD974" w:rsidR="005A44E4" w:rsidRPr="00475FD3" w:rsidRDefault="00342977" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="003C45D0">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>katsora</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>_</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="002503B4">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00375072" w14:paraId="2BC81E0E" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6637083F" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68445291" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20208448" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7F7E73" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2822AF69" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55B01A5F" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF09670" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00475FD3" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00342977" w14:paraId="564E81FF" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3735D0FC" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="269F1B7B" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40EDFF8C" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05716ABD" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B189612" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна робота з потерпілими від насильства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29422055" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DF3704" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00475FD3" w:rsidRDefault="00342977" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rxc</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>hhqm</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>wtc</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00F9425B" w14:paraId="4536E850" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDE02E8" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C224E02" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B176065" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD9C8F9" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FFFE0D5" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна робота з потерпілими від насильства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56612644" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6805E534" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00475FD3" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00F9425B" w14:paraId="46DE94E4" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="667B1888" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B690096" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2648328A" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC7ACE1" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="193FF7ED" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4616FDD0" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B13EFAC" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00475FD3" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00342977" w14:paraId="32028FDE" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6402CEF6" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACA8EEE" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27DA18F4" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74FC0FF8" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04FD9A4E" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Спілкування в соціальній роботі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10154388" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACC7DCB" w14:textId="3E1C3610" w:rsidR="005A44E4" w:rsidRPr="00475FD3" w:rsidRDefault="00342977" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rxc</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>hhqm</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>wtc</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00342977" w14:paraId="7C69F785" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="154"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2755F731" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>П’ятниця</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27F8C77A" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E096166" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18EA43E0" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E3A963B" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Спілкування в соціальній роботі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58A23591" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EDD750" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00475FD3" w:rsidRDefault="00342977" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rxc</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>hhqm</w:t>
+              </w:r>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>wtc</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00F570AB" w14:paraId="4161E1B2" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="084992E5" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09950C20" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35FECC31" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEC3FDB" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="245A760C" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Спілкування в соціальній роботі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D6F7AC2" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A44E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C53A7E" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00475FD3" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00342977" w14:paraId="5CEECAE7" w14:textId="77777777" w:rsidTr="005A44E4">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="631C2F1F" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B48A0B6" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4A47E6" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08B51DF9" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="274B7DA6" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальне та медичне страхування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="162018E2" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00CE0BD2" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Опаленик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="686745D4" w14:textId="176F71AF" w:rsidR="005A44E4" w:rsidRPr="00475FD3" w:rsidRDefault="00342977" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidR="005A44E4" w:rsidRPr="00B33866">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/</w:t>
-[...10 lines deleted...]
-                <w:t>bmz-kgic-nxt</w:t>
+                <w:t>https://meet.google.com/qrt-keif-thi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A13316">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4824" w:rsidTr="006721A7">
-[...2504 lines deleted...]
-      <w:tr w:rsidR="00DA4824" w:rsidTr="00B71BDF">
+      <w:tr w:rsidR="005A44E4" w:rsidRPr="00F570AB" w14:paraId="3F7BB0A0" w14:textId="77777777" w:rsidTr="005A44E4">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
+          <w:p w14:paraId="4FEAE78B" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="01C1A15B" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F570AB" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...15 lines deleted...]
-              <w:t>18.00</w:t>
+          <w:p w14:paraId="7C57DC13" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4824" w:rsidRDefault="00DA4824" w:rsidP="00DA4824">
-[...76 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="51A2B1B3" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6988070D" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22837490" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00CE0BD2" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="281B6EF0" w14:textId="77777777" w:rsidR="005A44E4" w:rsidRPr="00F9425B" w:rsidRDefault="005A44E4" w:rsidP="005A44E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B71BDF" w:rsidRDefault="00B71BDF" w:rsidP="00B71BDF">
+    <w:p w14:paraId="79E15A68" w14:textId="149C73D3" w:rsidR="00B5312F" w:rsidRPr="005A44E4" w:rsidRDefault="00B61B20" w:rsidP="005B597A">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005B597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Декан факультету суспільних наук                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00F230F3" w:rsidRPr="005B597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r w:rsidR="00644BCE" w:rsidRPr="005B597A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проф. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A44E4" w:rsidRPr="005A44E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005A44E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>асиль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A44E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛЕВКУЛИЧ</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...4615 lines deleted...]
-    <w:sectPr w:rsidR="00B71BDF" w:rsidRPr="007A6209" w:rsidSect="00B71BDF">
+    <w:sectPr w:rsidR="00B5312F" w:rsidRPr="005A44E4" w:rsidSect="006F55BE">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1417" w:right="850" w:bottom="850" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arimo">
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B71BDF"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00F13321"/>
+    <w:rsidRoot w:val="00D3037E"/>
+    <w:rsid w:val="00012657"/>
+    <w:rsid w:val="000171AF"/>
+    <w:rsid w:val="000179B5"/>
+    <w:rsid w:val="00041B13"/>
+    <w:rsid w:val="00042A50"/>
+    <w:rsid w:val="00055372"/>
+    <w:rsid w:val="000604BB"/>
+    <w:rsid w:val="000652D8"/>
+    <w:rsid w:val="00067FB0"/>
+    <w:rsid w:val="00074DC4"/>
+    <w:rsid w:val="00080C63"/>
+    <w:rsid w:val="00094627"/>
+    <w:rsid w:val="00094C30"/>
+    <w:rsid w:val="000B187D"/>
+    <w:rsid w:val="000D2BFC"/>
+    <w:rsid w:val="000D424B"/>
+    <w:rsid w:val="000E115B"/>
+    <w:rsid w:val="000E24B9"/>
+    <w:rsid w:val="000E5F2C"/>
+    <w:rsid w:val="000E64CD"/>
+    <w:rsid w:val="000F760C"/>
+    <w:rsid w:val="0011574B"/>
+    <w:rsid w:val="001167E6"/>
+    <w:rsid w:val="00137AFA"/>
+    <w:rsid w:val="00163669"/>
+    <w:rsid w:val="00173CDE"/>
+    <w:rsid w:val="0017446E"/>
+    <w:rsid w:val="00176D2F"/>
+    <w:rsid w:val="00177CD0"/>
+    <w:rsid w:val="0018146D"/>
+    <w:rsid w:val="0018270F"/>
+    <w:rsid w:val="00185429"/>
+    <w:rsid w:val="00185EF9"/>
+    <w:rsid w:val="00193538"/>
+    <w:rsid w:val="001A102D"/>
+    <w:rsid w:val="001A2D95"/>
+    <w:rsid w:val="001A312C"/>
+    <w:rsid w:val="001A75B3"/>
+    <w:rsid w:val="001B22C9"/>
+    <w:rsid w:val="001C1978"/>
+    <w:rsid w:val="001E3333"/>
+    <w:rsid w:val="001E44A1"/>
+    <w:rsid w:val="00202D7B"/>
+    <w:rsid w:val="00212C10"/>
+    <w:rsid w:val="00232001"/>
+    <w:rsid w:val="002359F3"/>
+    <w:rsid w:val="00237529"/>
+    <w:rsid w:val="00242182"/>
+    <w:rsid w:val="00244F01"/>
+    <w:rsid w:val="002503B4"/>
+    <w:rsid w:val="00260040"/>
+    <w:rsid w:val="0026201B"/>
+    <w:rsid w:val="00266CFD"/>
+    <w:rsid w:val="00270E09"/>
+    <w:rsid w:val="00273959"/>
+    <w:rsid w:val="00283D8C"/>
+    <w:rsid w:val="00291B5B"/>
+    <w:rsid w:val="002A0250"/>
+    <w:rsid w:val="002A2221"/>
+    <w:rsid w:val="002B36A8"/>
+    <w:rsid w:val="002C142F"/>
+    <w:rsid w:val="002C3639"/>
+    <w:rsid w:val="002C7BF7"/>
+    <w:rsid w:val="002E097A"/>
+    <w:rsid w:val="002E38E9"/>
+    <w:rsid w:val="002E455E"/>
+    <w:rsid w:val="002E724E"/>
+    <w:rsid w:val="002F3A2E"/>
+    <w:rsid w:val="002F4519"/>
+    <w:rsid w:val="002F6A34"/>
+    <w:rsid w:val="00302275"/>
+    <w:rsid w:val="00307CD9"/>
+    <w:rsid w:val="00321383"/>
+    <w:rsid w:val="00321407"/>
+    <w:rsid w:val="00323943"/>
+    <w:rsid w:val="00323CD2"/>
+    <w:rsid w:val="00324853"/>
+    <w:rsid w:val="00325DBF"/>
+    <w:rsid w:val="00342977"/>
+    <w:rsid w:val="003449EC"/>
+    <w:rsid w:val="0034662C"/>
+    <w:rsid w:val="00346BA7"/>
+    <w:rsid w:val="00351BDC"/>
+    <w:rsid w:val="00352AC2"/>
+    <w:rsid w:val="00352BE8"/>
+    <w:rsid w:val="003545D8"/>
+    <w:rsid w:val="003610DF"/>
+    <w:rsid w:val="00366C61"/>
+    <w:rsid w:val="003745C5"/>
+    <w:rsid w:val="00375072"/>
+    <w:rsid w:val="00375405"/>
+    <w:rsid w:val="00382B11"/>
+    <w:rsid w:val="00385C9B"/>
+    <w:rsid w:val="0039593E"/>
+    <w:rsid w:val="00396C6F"/>
+    <w:rsid w:val="003A291B"/>
+    <w:rsid w:val="003A6E2E"/>
+    <w:rsid w:val="003A74B0"/>
+    <w:rsid w:val="003B0F6A"/>
+    <w:rsid w:val="003B689B"/>
+    <w:rsid w:val="003C1D9F"/>
+    <w:rsid w:val="003C6F1F"/>
+    <w:rsid w:val="003E31DA"/>
+    <w:rsid w:val="003E7F2B"/>
+    <w:rsid w:val="003F455D"/>
+    <w:rsid w:val="003F553D"/>
+    <w:rsid w:val="003F6CBE"/>
+    <w:rsid w:val="00402B15"/>
+    <w:rsid w:val="00403186"/>
+    <w:rsid w:val="00403680"/>
+    <w:rsid w:val="00404BE6"/>
+    <w:rsid w:val="004149B7"/>
+    <w:rsid w:val="0041603E"/>
+    <w:rsid w:val="00417836"/>
+    <w:rsid w:val="00426AEA"/>
+    <w:rsid w:val="0043234C"/>
+    <w:rsid w:val="00455D27"/>
+    <w:rsid w:val="00475FD3"/>
+    <w:rsid w:val="004917B7"/>
+    <w:rsid w:val="00493914"/>
+    <w:rsid w:val="0049774A"/>
+    <w:rsid w:val="004B0BDE"/>
+    <w:rsid w:val="004B0EAC"/>
+    <w:rsid w:val="004B1F07"/>
+    <w:rsid w:val="004B508F"/>
+    <w:rsid w:val="004B5546"/>
+    <w:rsid w:val="004B6CA1"/>
+    <w:rsid w:val="004B6E55"/>
+    <w:rsid w:val="004C5590"/>
+    <w:rsid w:val="004F2603"/>
+    <w:rsid w:val="00500091"/>
+    <w:rsid w:val="005016BF"/>
+    <w:rsid w:val="0052276E"/>
+    <w:rsid w:val="00525600"/>
+    <w:rsid w:val="00530B23"/>
+    <w:rsid w:val="0055652E"/>
+    <w:rsid w:val="00557530"/>
+    <w:rsid w:val="00565E6B"/>
+    <w:rsid w:val="0057680E"/>
+    <w:rsid w:val="00580B5C"/>
+    <w:rsid w:val="00581EE9"/>
+    <w:rsid w:val="00582D73"/>
+    <w:rsid w:val="005A0702"/>
+    <w:rsid w:val="005A0A54"/>
+    <w:rsid w:val="005A44E4"/>
+    <w:rsid w:val="005A7CB4"/>
+    <w:rsid w:val="005B597A"/>
+    <w:rsid w:val="005B720F"/>
+    <w:rsid w:val="005C0287"/>
+    <w:rsid w:val="005C516B"/>
+    <w:rsid w:val="005E5A1E"/>
+    <w:rsid w:val="005F08EC"/>
+    <w:rsid w:val="005F6927"/>
+    <w:rsid w:val="005F77EC"/>
+    <w:rsid w:val="00603054"/>
+    <w:rsid w:val="00607071"/>
+    <w:rsid w:val="00625CD3"/>
+    <w:rsid w:val="00632947"/>
+    <w:rsid w:val="00640200"/>
+    <w:rsid w:val="00642F29"/>
+    <w:rsid w:val="00644BCE"/>
+    <w:rsid w:val="00651CE0"/>
+    <w:rsid w:val="00665B02"/>
+    <w:rsid w:val="00665D5C"/>
+    <w:rsid w:val="006664C0"/>
+    <w:rsid w:val="00670C66"/>
+    <w:rsid w:val="006723CE"/>
+    <w:rsid w:val="00680633"/>
+    <w:rsid w:val="0068202C"/>
+    <w:rsid w:val="0069527E"/>
+    <w:rsid w:val="00695DCD"/>
+    <w:rsid w:val="006A439D"/>
+    <w:rsid w:val="006E0BC7"/>
+    <w:rsid w:val="006E62F2"/>
+    <w:rsid w:val="006F15E4"/>
+    <w:rsid w:val="006F2D99"/>
+    <w:rsid w:val="006F55BE"/>
+    <w:rsid w:val="006F7B4A"/>
+    <w:rsid w:val="007050EB"/>
+    <w:rsid w:val="00705FF7"/>
+    <w:rsid w:val="00707385"/>
+    <w:rsid w:val="00712FB9"/>
+    <w:rsid w:val="00723FAF"/>
+    <w:rsid w:val="00741435"/>
+    <w:rsid w:val="007462D0"/>
+    <w:rsid w:val="00752050"/>
+    <w:rsid w:val="007566B5"/>
+    <w:rsid w:val="007726CF"/>
+    <w:rsid w:val="007741F6"/>
+    <w:rsid w:val="0077444A"/>
+    <w:rsid w:val="0077674A"/>
+    <w:rsid w:val="00780EDF"/>
+    <w:rsid w:val="00781787"/>
+    <w:rsid w:val="00790EA8"/>
+    <w:rsid w:val="007913F1"/>
+    <w:rsid w:val="007943B7"/>
+    <w:rsid w:val="007A1B65"/>
+    <w:rsid w:val="007A2112"/>
+    <w:rsid w:val="007B1EE9"/>
+    <w:rsid w:val="007C2785"/>
+    <w:rsid w:val="007C29BF"/>
+    <w:rsid w:val="007E18AC"/>
+    <w:rsid w:val="007E637C"/>
+    <w:rsid w:val="007F36E0"/>
+    <w:rsid w:val="00813600"/>
+    <w:rsid w:val="0081581C"/>
+    <w:rsid w:val="0082009C"/>
+    <w:rsid w:val="00822074"/>
+    <w:rsid w:val="00830D19"/>
+    <w:rsid w:val="00856EC2"/>
+    <w:rsid w:val="008617D2"/>
+    <w:rsid w:val="00864AE7"/>
+    <w:rsid w:val="00865517"/>
+    <w:rsid w:val="00885922"/>
+    <w:rsid w:val="00891248"/>
+    <w:rsid w:val="008A0B81"/>
+    <w:rsid w:val="008A443A"/>
+    <w:rsid w:val="008A64BA"/>
+    <w:rsid w:val="008A6B46"/>
+    <w:rsid w:val="008B0153"/>
+    <w:rsid w:val="008B218C"/>
+    <w:rsid w:val="008B279F"/>
+    <w:rsid w:val="008B71E6"/>
+    <w:rsid w:val="008C6FC4"/>
+    <w:rsid w:val="008D257E"/>
+    <w:rsid w:val="008D3DBF"/>
+    <w:rsid w:val="008E0544"/>
+    <w:rsid w:val="008E310E"/>
+    <w:rsid w:val="008E66E5"/>
+    <w:rsid w:val="008F4C07"/>
+    <w:rsid w:val="00905F47"/>
+    <w:rsid w:val="00925D5F"/>
+    <w:rsid w:val="0094205D"/>
+    <w:rsid w:val="009439D5"/>
+    <w:rsid w:val="0096280D"/>
+    <w:rsid w:val="00962960"/>
+    <w:rsid w:val="0097196A"/>
+    <w:rsid w:val="0098435A"/>
+    <w:rsid w:val="00987CD5"/>
+    <w:rsid w:val="009A437A"/>
+    <w:rsid w:val="009A6038"/>
+    <w:rsid w:val="009D0658"/>
+    <w:rsid w:val="009D45B5"/>
+    <w:rsid w:val="009D6D3B"/>
+    <w:rsid w:val="009E024C"/>
+    <w:rsid w:val="00A03874"/>
+    <w:rsid w:val="00A0709A"/>
+    <w:rsid w:val="00A12201"/>
+    <w:rsid w:val="00A2160F"/>
+    <w:rsid w:val="00A41DC2"/>
+    <w:rsid w:val="00A45BFD"/>
+    <w:rsid w:val="00A47DB3"/>
+    <w:rsid w:val="00A543E8"/>
+    <w:rsid w:val="00A5452D"/>
+    <w:rsid w:val="00A640BF"/>
+    <w:rsid w:val="00A658C6"/>
+    <w:rsid w:val="00A72C70"/>
+    <w:rsid w:val="00A7410E"/>
+    <w:rsid w:val="00A80437"/>
+    <w:rsid w:val="00A816A4"/>
+    <w:rsid w:val="00A8303F"/>
+    <w:rsid w:val="00A932D6"/>
+    <w:rsid w:val="00AA1550"/>
+    <w:rsid w:val="00AA778D"/>
+    <w:rsid w:val="00AB2A05"/>
+    <w:rsid w:val="00AE0A86"/>
+    <w:rsid w:val="00AE5540"/>
+    <w:rsid w:val="00AE7609"/>
+    <w:rsid w:val="00B007A0"/>
+    <w:rsid w:val="00B105E0"/>
+    <w:rsid w:val="00B251AE"/>
+    <w:rsid w:val="00B25248"/>
+    <w:rsid w:val="00B32B10"/>
+    <w:rsid w:val="00B36E42"/>
+    <w:rsid w:val="00B425B1"/>
+    <w:rsid w:val="00B45D11"/>
+    <w:rsid w:val="00B5312F"/>
+    <w:rsid w:val="00B5386F"/>
+    <w:rsid w:val="00B55C5F"/>
+    <w:rsid w:val="00B56757"/>
+    <w:rsid w:val="00B61B20"/>
+    <w:rsid w:val="00B70792"/>
+    <w:rsid w:val="00B94FF8"/>
+    <w:rsid w:val="00B952C6"/>
+    <w:rsid w:val="00BB0826"/>
+    <w:rsid w:val="00BC2ADD"/>
+    <w:rsid w:val="00BD2029"/>
+    <w:rsid w:val="00BD2146"/>
+    <w:rsid w:val="00BD3859"/>
+    <w:rsid w:val="00BD64C8"/>
+    <w:rsid w:val="00BE38C4"/>
+    <w:rsid w:val="00BF172A"/>
+    <w:rsid w:val="00BF40B6"/>
+    <w:rsid w:val="00BF4483"/>
+    <w:rsid w:val="00BF665F"/>
+    <w:rsid w:val="00C01F3D"/>
+    <w:rsid w:val="00C1581E"/>
+    <w:rsid w:val="00C30DFC"/>
+    <w:rsid w:val="00C30E24"/>
+    <w:rsid w:val="00C54E25"/>
+    <w:rsid w:val="00C62CC2"/>
+    <w:rsid w:val="00C70638"/>
+    <w:rsid w:val="00C70DD9"/>
+    <w:rsid w:val="00C70E3B"/>
+    <w:rsid w:val="00C74C6C"/>
+    <w:rsid w:val="00C77F53"/>
+    <w:rsid w:val="00C97D5E"/>
+    <w:rsid w:val="00CA169B"/>
+    <w:rsid w:val="00CB086E"/>
+    <w:rsid w:val="00CC1CAC"/>
+    <w:rsid w:val="00CD4A9C"/>
+    <w:rsid w:val="00CE0BD2"/>
+    <w:rsid w:val="00CE48A8"/>
+    <w:rsid w:val="00CE55F4"/>
+    <w:rsid w:val="00CE6D33"/>
+    <w:rsid w:val="00D02F8C"/>
+    <w:rsid w:val="00D20532"/>
+    <w:rsid w:val="00D3037E"/>
+    <w:rsid w:val="00D34176"/>
+    <w:rsid w:val="00D364C9"/>
+    <w:rsid w:val="00D36593"/>
+    <w:rsid w:val="00D4591C"/>
+    <w:rsid w:val="00D46947"/>
+    <w:rsid w:val="00D6598E"/>
+    <w:rsid w:val="00D7657C"/>
+    <w:rsid w:val="00D907EA"/>
+    <w:rsid w:val="00DA4B46"/>
+    <w:rsid w:val="00DA6BFB"/>
+    <w:rsid w:val="00DB092E"/>
+    <w:rsid w:val="00DB4237"/>
+    <w:rsid w:val="00DC3A01"/>
+    <w:rsid w:val="00DC78D3"/>
+    <w:rsid w:val="00DD2FCB"/>
+    <w:rsid w:val="00DD69A4"/>
+    <w:rsid w:val="00DE6886"/>
+    <w:rsid w:val="00DE7504"/>
+    <w:rsid w:val="00E1032E"/>
+    <w:rsid w:val="00E15713"/>
+    <w:rsid w:val="00E25EC5"/>
+    <w:rsid w:val="00E30DF5"/>
+    <w:rsid w:val="00E60C91"/>
+    <w:rsid w:val="00E63585"/>
+    <w:rsid w:val="00E63752"/>
+    <w:rsid w:val="00E8097C"/>
+    <w:rsid w:val="00E87BFE"/>
+    <w:rsid w:val="00EA0E51"/>
+    <w:rsid w:val="00EA5955"/>
+    <w:rsid w:val="00EB5978"/>
+    <w:rsid w:val="00EB78D8"/>
+    <w:rsid w:val="00EC018B"/>
+    <w:rsid w:val="00ED1AA4"/>
+    <w:rsid w:val="00ED1D3A"/>
+    <w:rsid w:val="00ED4119"/>
+    <w:rsid w:val="00ED5EA1"/>
+    <w:rsid w:val="00EF0B15"/>
+    <w:rsid w:val="00EF644B"/>
+    <w:rsid w:val="00F0212C"/>
+    <w:rsid w:val="00F06EFF"/>
+    <w:rsid w:val="00F20E4E"/>
+    <w:rsid w:val="00F21C24"/>
+    <w:rsid w:val="00F230F3"/>
+    <w:rsid w:val="00F26B61"/>
+    <w:rsid w:val="00F2702E"/>
+    <w:rsid w:val="00F30533"/>
+    <w:rsid w:val="00F3213A"/>
+    <w:rsid w:val="00F41F13"/>
+    <w:rsid w:val="00F45366"/>
+    <w:rsid w:val="00F51C1E"/>
+    <w:rsid w:val="00F54062"/>
+    <w:rsid w:val="00F5448A"/>
+    <w:rsid w:val="00F570AB"/>
+    <w:rsid w:val="00F63ACA"/>
+    <w:rsid w:val="00F767A2"/>
+    <w:rsid w:val="00F92726"/>
+    <w:rsid w:val="00F9425B"/>
+    <w:rsid w:val="00F94E84"/>
+    <w:rsid w:val="00FB08B1"/>
+    <w:rsid w:val="00FB0AF6"/>
+    <w:rsid w:val="00FB57F4"/>
+    <w:rsid w:val="00FC75FE"/>
+    <w:rsid w:val="00FC7A22"/>
+    <w:rsid w:val="00FD7179"/>
+    <w:rsid w:val="00FE4EBE"/>
+    <w:rsid w:val="00FE6BF3"/>
+    <w:rsid w:val="00FF00CC"/>
+    <w:rsid w:val="00FF556E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="68D26EC7"/>
+  <w15:docId w15:val="{30EA8AFD-325D-4BB4-8630-BC49A080A866}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B71BDF"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B71BDF"/>
+    <w:rsid w:val="008D257E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...174 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="004B0EAC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B0EAC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="002503B4"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B71BDF"/>
+    <w:rsid w:val="002C7BF7"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
-    <w:div w:id="1307710135">
+    <w:div w:id="867446437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1523014845">
+    <w:div w:id="1252350358">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1945647099">
+    <w:div w:id="1423719178">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1716781862">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2080858847">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amv-aihg-mmq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vmb-zjib-zjj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/thd-zitz-uwn" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/oyf-qcdr-xxq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/bmz-kgic-nxt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/yri-rkwa-ptk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/unj-siea-rkp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/oyf-qcdr-xxq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/sgv-nkqh-ueq" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qju-qjnh-dah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/qok-fguu-tys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/qok-fguu-tys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/qok-fguu-tys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vmb-zjib-zjj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/unj-siea-rkp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/acv-afkz-xpx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrt-keif-thi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrt-keif-thi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrt-keif-thi" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hbm-frwe-ssq" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/yri-rkwa-ptk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/fax-bmns-baz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vjn-gohp-tjz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/abv-mxyn-erp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/abv-mxyn-erp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/eob-tzvv-img" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ewc-wkgx-syg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/abv-mxyn-erp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkz-yorj-yzj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/eob-tzvv-img" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/abv-mxyn-erp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/unj-siea-rkp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ewc-wkgx-syg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vwy-ptco-djw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/djo-vcph-icn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrt-keif-thi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/unj-siea-rkp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/unj-siea-rkp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/unj-siea-rkp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/yri-rkwa-ptk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/unj-siea-rkp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/acv-afkz-xpx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrt-keif-thi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -24313,86 +24690,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -24523,70 +24898,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B7225A5-06ED-4BDB-A8D2-2AC8E572DD9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>2986</Characters>
+  <Pages>4</Pages>
+  <Words>1333</Words>
+  <Characters>7599</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8208</CharactersWithSpaces>
+  <CharactersWithSpaces>8915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>swd03hp</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>