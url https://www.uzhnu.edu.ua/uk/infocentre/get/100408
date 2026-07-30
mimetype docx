--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -1,6682 +1,7206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="744D5554" w14:textId="2798982A" w:rsidR="00F76891" w:rsidRPr="00234ED5" w:rsidRDefault="00F76891" w:rsidP="00F76891">
+    <w:p w14:paraId="29FC4447" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234ED5">
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Графік ліквідації академічної заборгованості</w:t>
+        <w:t>ЛІКВІДАЦІЯ  АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC96B8A" w14:textId="59DBE9CD" w:rsidR="007A16DD" w:rsidRPr="00234ED5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4DD419A8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00234ED5">
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>заліково</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00234ED5">
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592F71C3" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRPr="00234ED5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CE90EE8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC40AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2025/2026 навчального року</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EDC20E" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC40AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>для студентів заочної форми навчання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033A82E2" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC40AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BBCBE0" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234ED5">
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...71 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1 курсів ОС «бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708EB41E" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRPr="00234ED5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1D893DED" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234ED5">
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 семестр </w:t>
+        <w:t xml:space="preserve">2 семестр </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af3"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-1134" w:type="dxa"/>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="16065" w:type="dxa"/>
+        <w:tblInd w:w="-1059" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="989"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="915"/>
+        <w:gridCol w:w="1405"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A16DD" w14:paraId="0384FDD3" w14:textId="77777777" w:rsidTr="006570A2">
+      <w:tr w:rsidR="00FD684E" w14:paraId="2BEE6B55" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DA0C80E" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="351966B8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C2793E3" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A866E79" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="656113ED" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0248D255" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5846483B" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3EB9A719" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B4DF72C" w14:textId="7E143EF8" w:rsidR="007A16DD" w:rsidRPr="006570A2" w:rsidRDefault="00000000">
+          <w:p w14:paraId="734C47F7" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006570A2">
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5071D66D" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Посилання на залік/екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19101081" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3A3BEBA4" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Посилання на залік/екзамен</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="1855DD36" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+              <w:t xml:space="preserve">Початок </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27CBB677" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Початок </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="31142ADF" w14:textId="6CA5251C" w:rsidR="007A16DD" w:rsidRPr="006570A2" w:rsidRDefault="00000000">
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D23BC6F" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006570A2">
+              <w:t>Залік/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F00D9EB" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="uk-UA"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="6DBD8713" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB50648" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...57 lines deleted...]
-            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73D0FE56" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="51BEC003" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище та </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33BA0CAC" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1DD91459" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A16DD" w14:paraId="718F3E98" w14:textId="77777777" w:rsidTr="006570A2">
+      <w:tr w:rsidR="00FD684E" w14:paraId="46833D75" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="200A4B3D" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74985CEA" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45F536DB" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="14317053" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B464546" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="47AEE89C" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>D 5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01DC86D8" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1C1E74F4" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Маркетинг</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="042DBC0D" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="007A16DD">
+          <w:p w14:paraId="577964AB" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6993FF50" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
-[...24 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+          <w:p w14:paraId="6717DE84" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DB6808F" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
-[...48 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="19C06B76" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05E74ADD" w14:textId="1BAE7497" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6B62">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7123BD66" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="152FAE38" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>dyc-chqn-xjw</w:t>
+                <w:t>zsc-xhmc-fqx</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="0325E54C" w14:textId="7C55539B" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="613B5B15" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D220C12" w14:textId="162F5A11" w:rsidR="00FD684E" w:rsidRPr="00867E61" w:rsidRDefault="00867E61">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00AE1CE7">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...6 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FDA562C" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
-[...25 lines deleted...]
-            <w:tcW w:w="3397" w:type="dxa"/>
+          <w:p w14:paraId="5E35E767" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BC5895A" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="00000000">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="75CEBFB2" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шкурко Г.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54FB4497" w14:textId="4A92277C" w:rsidR="000B034A" w:rsidRPr="000B034A" w:rsidRDefault="000B034A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шкурко Г.В.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00731073">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проф. </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>асист</w:t>
+            <w:r w:rsidR="00731073">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Венжинович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...106 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+            <w:r w:rsidR="00731073">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.Ф.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A16DD" w14:paraId="58AC1D85" w14:textId="77777777" w:rsidTr="006570A2">
+      <w:tr w:rsidR="00FD684E" w14:paraId="5325915B" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F613273" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="007A16DD">
+          <w:p w14:paraId="33D97ADC" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ED92889" w14:textId="77777777" w:rsidR="007A16DD" w:rsidRDefault="007A16DD">
+          <w:p w14:paraId="394B1D18" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...120 lines deleted...]
-              </w:rPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11A7ED06" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Регіональна економіка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="723CC7B5" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C6645D" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76051621" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>xho-tpju-rkw</w:t>
+                <w:t>omt-tgko-mag</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4E280380" w14:textId="0D8E5ED5" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2EE1BB" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D969294" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D644205" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф. Зарічна О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44823B31" w14:textId="0F721441" w:rsidR="000B034A" w:rsidRPr="002E45A5" w:rsidRDefault="000B034A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проф. Зарічна О.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="002E45A5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П., </w:t>
+            </w:r>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...166 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606B37" w14:paraId="4F909867" w14:textId="77777777" w:rsidTr="006570A2">
+      <w:tr w:rsidR="00587D8D" w14:paraId="0F02ECDA" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DF54BFC" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+          <w:p w14:paraId="63461FA1" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2670E621" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+          <w:p w14:paraId="14385FF2" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...115 lines deleted...]
-              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51C59570" w14:textId="3FF2CEEC" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Навчальна практика “Вступ до фаху”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60F8F9F1" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B24CBEC" w14:textId="4A9973F5" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DAFD8C0" w14:textId="7C025CEF" w:rsidR="00587D8D" w:rsidRDefault="00000000" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7">
-              <w:r w:rsidR="00606B37">
+              <w:r w:rsidR="00587D8D">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00606B37">
+              <w:r w:rsidR="00587D8D">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>gjw-emir-ebb</w:t>
+                <w:t>uqf-secu-nay</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="07E8AA7F" w14:textId="12534BDA" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E1B2A8D" w14:textId="01B4425A" w:rsidR="00587D8D" w:rsidRPr="00BB6B62" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="433C0CCF" w14:textId="7B621E2E" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>диф.залік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48BAD114" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71C433C4" w14:textId="3967E1B6" w:rsidR="000B034A" w:rsidRPr="00FA3455" w:rsidRDefault="000B034A" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Курей О.А., </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FA3455" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FA3455" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...169 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606B37" w14:paraId="18D091E4" w14:textId="77777777" w:rsidTr="006570A2">
+      <w:tr w:rsidR="00587D8D" w14:paraId="17513AF0" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79338EE4" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+          <w:p w14:paraId="1F5075C4" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49FDBB1C" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+          <w:p w14:paraId="6CC2A536" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...113 lines deleted...]
-              </w:rPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0248EDA0" w14:textId="1C805941" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02ECC4BF" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D0C0E8" w14:textId="5044745B" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D855D72" w14:textId="6D309DE7" w:rsidR="00587D8D" w:rsidRDefault="00000000" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8">
-              <w:r w:rsidR="00606B37">
-[...379 lines deleted...]
-              <w:r w:rsidR="00606B37">
+              <w:r w:rsidR="00587D8D">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00606B37">
+              <w:r w:rsidR="00587D8D">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>szz-gcte-syt</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D268566" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="605ED519" w14:textId="692FE3BB" w:rsidR="00587D8D" w:rsidRDefault="001B70AF" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00587D8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00587D8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3122157F" w14:textId="15ED645D" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3678B677" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Росул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="039F74D1" w14:textId="21A1D14E" w:rsidR="000B034A" w:rsidRPr="000B034A" w:rsidRDefault="000B034A" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Росул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мойжес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Керецман</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="318E628C" w14:textId="77777777" w:rsidTr="006760C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E452A67" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E78AF00" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36DE56F6" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ABAEB8B" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>18.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FEAF49C" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33B6D898" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="3C4043"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>uqf-secu-nay</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="08A0037B" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DB24B5D" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C022C24" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DDAFB10" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A643692" w14:textId="74DE4FC7" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Курей О.А., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="2BDB2BEA" w14:textId="77777777" w:rsidTr="006760C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E6750BA" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C90CE6F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A4C2A26" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Іноземна мова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56F9EBFD" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CDF303C" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="294A5A25" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>rkq-umrz-zdi</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="247109F2" w14:textId="4F3BE809" w:rsidR="00FA3455" w:rsidRPr="00B46495" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F974DDA" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="616B0E60" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Тодорова Н.Ю.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A925BDF" w14:textId="63136525" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. Тодорова Н.Ю.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Попович Н.М.,  доц. Мишко С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="08035357" w14:textId="77777777" w:rsidTr="006760C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="561FDAF4" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F1FAD91" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D524EDF" w14:textId="0BCEDA9B" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Теорія  ймовірності  й  математична   статистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19A535AB" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5163D03C" w14:textId="72088DED" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D385C3E" w14:textId="4D39AEC3" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>tuc-mvsr-npd</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6919E4D2" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7637BD8B" w14:textId="38F25DCF" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>14.00</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="216C3019" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
-[...7 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="536F639F" w14:textId="4505A86A" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54D7675F" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
-[...7 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="3D2BB90A" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Морохович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> В.С.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E7DE076" w14:textId="10FC01ED" w:rsidR="006570A2" w:rsidRPr="006570A2" w:rsidRDefault="007A5D54" w:rsidP="00606B37">
-[...15 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="734DBAC7" w14:textId="59793214" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="006570A2">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">доц. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="006570A2">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Морохович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="006570A2">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> В.С.</w:t>
             </w:r>
-            <w:r w:rsidR="006570A2">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> доц. Кут В.І.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Кут В.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606B37" w14:paraId="3AF2BE3B" w14:textId="77777777" w:rsidTr="006570A2">
+      <w:tr w:rsidR="00FA3455" w14:paraId="727A3E5E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16065" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02A0EB94" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="76DD2A6D" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="269"/>
+          <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56B77F6E" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58A0834A" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D9900B" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5577A786" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A629BFD" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...24 lines deleted...]
-            <w:vMerge/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="640730B8" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Іноземна мова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...63 lines deleted...]
-          <w:p w14:paraId="294E076A" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02E4EDB2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705D2C2A" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237F79E4" w14:textId="6801C9E6" w:rsidR="0017474E" w:rsidRPr="0017474E" w:rsidRDefault="0017474E" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64A8DF4E" w14:textId="77777777" w:rsidR="00542CA4" w:rsidRPr="00FB75D1" w:rsidRDefault="00542CA4" w:rsidP="00542CA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00FB75D1">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:highlight w:val="white"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00FB75D1">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:highlight w:val="white"/>
+                </w:rPr>
+                <w:t>rpg-exfn-dco</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6C73EA75" w14:textId="35CAA437" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>16.02.2026</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="46858160" w14:textId="317F4061" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74D03ED5" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...19 lines deleted...]
-              <w:r w:rsidR="00606B37">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="247CC494" w14:textId="77777777" w:rsidR="0017474E" w:rsidRDefault="0017474E" w:rsidP="0017474E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35F6780D" w14:textId="1B3D94A8" w:rsidR="0017474E" w:rsidRPr="0096003B" w:rsidRDefault="0017474E" w:rsidP="0017474E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B6853C7" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60E34E04" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>викл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ляшина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.Г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C62D6F3" w14:textId="4B119D35" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ст. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>викл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ляшина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.Г.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Мишко С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="2CA1E8C5" w14:textId="77777777" w:rsidTr="001E5361">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="169"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DB18512" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E4AC58D" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55898D09" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18F471CE" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74BEB603" w14:textId="1EBF9F01" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53598A8C" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00606B37">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>dqu-wzwj-</w:t>
-[...12 lines deleted...]
-                <w:t>bxo</w:t>
+                <w:t>zsc-xhmc-fqx</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="2F93B5AB" w14:textId="1342CEED" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+          <w:p w14:paraId="2D2507A2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00A2A57A" w14:textId="3D434BE5" w:rsidR="00FA3455" w:rsidRPr="00867E61" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>15.00</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50AD27A1" w14:textId="0509057C" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="7AB2E1B4" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E1E59A0" w14:textId="428BE0D2" w:rsidR="00606B37" w:rsidRDefault="009117E8" w:rsidP="00606B37">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0C6D1B3F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шкурко Г.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B89B2EC" w14:textId="50BAF5FC" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шкурко Г.В.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, проф. </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>проф</w:t>
+              <w:t>Венжинович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00606B37">
-[...118 lines deleted...]
-              <w:t xml:space="preserve"> У.Б.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.Ф.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606B37" w14:paraId="46C26231" w14:textId="77777777" w:rsidTr="006570A2">
+      <w:tr w:rsidR="00FA3455" w14:paraId="18F54855" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="188"/>
+          <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BC98EC0" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+          <w:p w14:paraId="5A6B89A8" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5E764210" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A8CE5CB" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...512 lines deleted...]
-              <w:r w:rsidR="00606B37">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A588EF0" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Регіональна економіка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72706021" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C24D51D" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C108E95" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00606B37">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>cgm-ctsx-yma</w:t>
+                <w:t>omt-tgko-mag</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5ADF6462" w14:textId="27404AF7" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="723AA3D2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...14 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="471AF831" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
-[...25 lines deleted...]
-            <w:tcW w:w="3397" w:type="dxa"/>
+          <w:p w14:paraId="4EABAA3F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="067F59E0" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
-[...145 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="47E3384F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф. Зарічна О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAF0F93" w14:textId="72F40CBB" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проф. Зарічна О.В.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="76256A49" w14:textId="77777777" w:rsidTr="006760C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E494C3" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="202BB2F1" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="477C8092" w14:textId="06FB3595" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Навчальна практика “Вступ до фаху”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E434D19" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF8EC48" w14:textId="3E0BA742" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A8D49BE" w14:textId="2068CF2A" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>uqf-secu-nay</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0952D1B9" w14:textId="6FE04A88" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49445590" w14:textId="0A98402A" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A670399" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D93475C" w14:textId="0D01EF0F" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Курей О.А., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="179C815C" w14:textId="77777777" w:rsidTr="00EA7736">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77FB7318" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="047B6A6A" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DAE2061" w14:textId="792919CE" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38CFD9F7" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1CE1BB" w14:textId="18E9A263" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B0CC17D" w14:textId="560778A5" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>szz-gcte-syt</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77AC331F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2367AA4F" w14:textId="2DBC46BF" w:rsidR="00FA3455" w:rsidRDefault="001B70AF" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AFD60A1" w14:textId="31821E31" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46B716D7" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Росул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4570E8B7" w14:textId="78F41EED" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Спеціальність: </w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Росул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мойжес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Керецман</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="312A95CA" w14:textId="77777777" w:rsidTr="006760C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="146B78DE" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A08AA59" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="397C0009" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Основи маркетингу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="651A1BBB" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>18.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A6B332" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57354BF8" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>zyc-wshm-gtg</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32B05BE3" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32C1D16F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0247EE69" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проф. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Маслиган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="508C4B1E" w14:textId="4EB490B0" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...76 lines deleted...]
-              </w:pBdr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проф. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Маслиган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.О.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="3071347A" w14:textId="77777777" w:rsidTr="006760C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="160"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49C142B2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1628781D" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2994B505" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Основи підприємницької діяльності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E4C6F68" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Інформаційні та комунікаційні технології в менеджменті</w:t>
-[...86 lines deleted...]
-              <w:r w:rsidR="00606B37">
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="055AE5B1" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00606B37">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>rkk-miug-njt</w:t>
+                <w:t>xho-tpju-rkw</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="394A1485" w14:textId="0239D3C7" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B2A62FD" w14:textId="53E78A75" w:rsidR="00FA3455" w:rsidRPr="00BB6B62" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00AE1CE7">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74243369" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
-[...41 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22737FE3" w14:textId="77777777" w:rsidR="007A5D54" w:rsidRDefault="007A5D54" w:rsidP="007A5D54">
-[...50 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2BD5497E" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Дюгованець</w:t>
+              <w:t>Сойма</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> О.М.</w:t>
+              <w:t xml:space="preserve"> С.Ю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606B37" w14:paraId="776C3B8B" w14:textId="77777777" w:rsidTr="006570A2">
+      <w:tr w:rsidR="00FA3455" w14:paraId="1A1CAED0" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="368"/>
+          <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57719755" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+          <w:p w14:paraId="01F6EDA9" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BC77D08" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+          <w:p w14:paraId="79082EDA" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="6F147DFC" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49FA65D2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Організація діяльності менеджера</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="003223D6" w14:textId="77777777" w:rsidR="00606B37" w:rsidRDefault="00606B37" w:rsidP="00606B37">
+              <w:t>Теорія  ймовірності  й  математична   статистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2621072D" w14:textId="08433D2E" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1D13AD" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6288B4E1" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10.02.2026</w:t>
-[...852 lines deleted...]
-              <w:r w:rsidR="00FA1C00">
+            </w:pPr>
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00FA1C00">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>tuc-mvsr-npd</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="05143274" w14:textId="77777777" w:rsidR="00FA1C00" w:rsidRDefault="00FA1C00" w:rsidP="00FA1C00">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="318FFE32" w14:textId="0B715DA2" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>14.00</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72E04F20" w14:textId="77777777" w:rsidR="00FA1C00" w:rsidRDefault="00FA1C00" w:rsidP="00FA1C00">
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7C179190" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
-[...767 lines deleted...]
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1945ED5B" w14:textId="77777777" w:rsidR="00FA1C00" w:rsidRDefault="00FA1C00" w:rsidP="00FA1C00">
-[...46 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="029EF28F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Дюгованець</w:t>
+              <w:t>Морохович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> О.М.</w:t>
+              <w:t xml:space="preserve"> В.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F383381" w14:textId="26CC1AF0" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Морохович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.С.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Кут В.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71AB9683" w14:textId="77777777" w:rsidR="005C25D3" w:rsidRDefault="005C25D3" w:rsidP="005C25D3">
+    <w:p w14:paraId="5C6D29C8" w14:textId="77777777" w:rsidR="00AC40AF" w:rsidRPr="00BA062C" w:rsidRDefault="00AC40AF" w:rsidP="00AC40AF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        </w:pBdr>
+      <w:r w:rsidRPr="00BA062C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>Примітка: *Перескладання при комісії</w:t>
+        <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA062C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРИМІТКА </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>: перескладання при комісії</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243E0D0A" w14:textId="73875BA7" w:rsidR="007A16DD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4B49F92D" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Деканат </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B870282" w14:textId="282C411E" w:rsidR="007A16DD" w:rsidRDefault="00F004C5" w:rsidP="005C25D3">
+    <w:p w14:paraId="6FE91F2B" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F004C5">
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...16 lines deleted...]
-        <w:t>26.01.2026</w:t>
+        <w:t>02.06.2026</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007A16DD">
+    <w:sectPr w:rsidR="00FD684E" w:rsidRPr="00AC40AF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:embedRegular r:id="rId2" w:fontKey="{4C5721A9-3C06-4F9C-82D3-384C3A01CA21}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{CACF09D2-4937-4545-9033-562EA429D3FB}"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{3A377BDD-2704-45B6-B95C-3DF318152F42}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{3758DA05-A2E7-4EA2-BFD7-38F5D91E38B2}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{8196FC6A-98DD-4103-A2BB-2A37B7EF256E}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{3C034A89-1412-4362-B9AC-4D30B2FEF8E9}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{72BE98C6-9EC3-44CB-8283-EA383454D328}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007A16DD"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00FA1C00"/>
+    <w:rsidRoot w:val="00FD684E"/>
+    <w:rsid w:val="00041B81"/>
+    <w:rsid w:val="000B034A"/>
+    <w:rsid w:val="0017474E"/>
+    <w:rsid w:val="001B70AF"/>
+    <w:rsid w:val="001E5361"/>
+    <w:rsid w:val="002E45A5"/>
+    <w:rsid w:val="003639CE"/>
+    <w:rsid w:val="00415D4D"/>
+    <w:rsid w:val="004A0360"/>
+    <w:rsid w:val="00542CA4"/>
+    <w:rsid w:val="005476E9"/>
+    <w:rsid w:val="00587D8D"/>
+    <w:rsid w:val="006400F4"/>
+    <w:rsid w:val="006760C2"/>
+    <w:rsid w:val="00704518"/>
+    <w:rsid w:val="00731073"/>
+    <w:rsid w:val="007471FC"/>
+    <w:rsid w:val="007B34A9"/>
+    <w:rsid w:val="007E1546"/>
+    <w:rsid w:val="00867E61"/>
+    <w:rsid w:val="00917B83"/>
+    <w:rsid w:val="0096003B"/>
+    <w:rsid w:val="00A83A99"/>
+    <w:rsid w:val="00AB5C4E"/>
+    <w:rsid w:val="00AC40AF"/>
+    <w:rsid w:val="00B46495"/>
+    <w:rsid w:val="00BB6B62"/>
+    <w:rsid w:val="00BE369F"/>
+    <w:rsid w:val="00C75CDC"/>
+    <w:rsid w:val="00E05080"/>
+    <w:rsid w:val="00E56067"/>
+    <w:rsid w:val="00EA7736"/>
+    <w:rsid w:val="00FA3455"/>
+    <w:rsid w:val="00FD684E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6D7E44A4"/>
-  <w15:docId w15:val="{0805503A-2313-452D-AF88-AF4F60820688}"/>
+  <w14:docId w14:val="4E28EDF1"/>
+  <w15:docId w15:val="{B268D5AF-D80F-4D9A-A557-113C851A57E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7171,50 +7695,51 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -7223,323 +7748,107 @@
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...199 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af2">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00542CA4"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...28 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkk-miug-njt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cgm-ctsx-yma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gjw-emir-ebb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gjw-emir-ebb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/dqu-wzwj-bxo" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dyc-chqn-xjw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xuc-trkk-qoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/dqu-wzwj-bxo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cgm-ctsx-yma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkk-miug-njt" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/szz-gcte-syt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rpg-exfn-dco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zyc-wshm-gtg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/szz-gcte-syt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7824,68 +8133,67 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgYDPNEb1wpo8hnIcYHFN0yze6bTg==">CgMxLjA4AHIhMTdJT0JZV2FXazRqYnZVdXg4WGYyenozcGs3b0pWbHhY</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhO3OVaIBRn49wpMerkqITODUQYeQ==">CgMxLjA4AHIhMWpHYjNxNDZVVXgwaE5pU3V4djJCbHY1b2tBV1ZIaE1y</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2417</Words>
-  <Characters>1378</Characters>
+  <Words>2421</Words>
+  <Characters>1381</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3788</CharactersWithSpaces>
+  <CharactersWithSpaces>3795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>