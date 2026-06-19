--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -1,7216 +1,6045 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="449F85DC" w14:textId="6337C9A4" w:rsidR="00AB5FE4" w:rsidRPr="0083410A" w:rsidRDefault="0083410A">
+    <w:p w14:paraId="57863AFB" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Графік ліквідації академічної заборгованості</w:t>
+        <w:t>ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DF3319" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5391954F" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> - екзаменаційної сесії </w:t>
+        <w:t xml:space="preserve">заліково - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB80852" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...49 lines deleted...]
-    <w:p w14:paraId="55668D9C" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1319E7A5" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>факультету історії та міжнародних відносин</w:t>
+        <w:t>2025/2026 навчального року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A538B56" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="63D866A7" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>для студентів заочної форми навчання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE6F9F8" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B108F1C" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2 курсів ОС «бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52155123" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="254F144B" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 семестр </w:t>
+        <w:t>2 семестр</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af3"/>
+        <w:tblStyle w:val="a5"/>
         <w:tblW w:w="20790" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2824"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2693"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="3964"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="3822"/>
         <w:gridCol w:w="2325"/>
         <w:gridCol w:w="2325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB5FE4" w14:paraId="0974DA18" w14:textId="77777777" w:rsidTr="001651AE">
+      <w:tr w:rsidR="0073141C" w14:paraId="511495F4" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16D67EF7" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="65CA4308" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DD175A4" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1B7A762E" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="279AD8FD" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4414883F" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A833587" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="62BBA1F1" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16A97129" w14:textId="2485BCDE" w:rsidR="00AB5FE4" w:rsidRPr="00944AC6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="53407836" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>заліку/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00944AC6">
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B508B67" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Посилання на залік/екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D66E1C5" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0C00DBD1" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Посилання на залік/екзамен</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="6EF04564" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+              <w:t xml:space="preserve">Початок </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17FD9BE6" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Початок </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="12A2ECDD" w14:textId="47B21639" w:rsidR="00AB5FE4" w:rsidRPr="00944AC6" w:rsidRDefault="00000000">
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77527827" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>заліку/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00944AC6">
+              <w:t>Залік/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D879D0" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58C5EDF6" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="0073141C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F65A48B" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C46E88F" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Залік/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="49661C32" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+              <w:t xml:space="preserve">Прізвище та </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075488E6" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>екзамен</w:t>
-[...22 lines deleted...]
-            <w:tcW w:w="3964" w:type="dxa"/>
+              <w:t>ініціали викладача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0073141C" w14:paraId="573B07E4" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:trHeight w:val="167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16140" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6041960C" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1DC98689" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="0073141C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...39 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB5FE4" w14:paraId="4B4F5F22" w14:textId="77777777" w:rsidTr="001651AE">
+      <w:tr w:rsidR="00AB2859" w14:paraId="0E6E7909" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20A1569A" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0EAA92AB" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6884256A" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40C95F9F" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="309C3AAF" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="086624C4" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>075</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="748429FB" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="519D2A0D" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Маркетинг</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D4B7D4B" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="15630D11" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24126A82" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>Основи реклами</w:t>
+          <w:p w14:paraId="13F8FE93" w14:textId="61FE8C1F" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Особистий бренд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718CC2E8" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...48 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w14:paraId="7D527C84" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2336C05C" w14:textId="607FCC70" w:rsidR="00AB2859" w:rsidRPr="00BB4429" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62E2B1B5" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="067E4EE2" w14:textId="21D2C187" w:rsidR="00AB2859" w:rsidRDefault="00000000" w:rsidP="00AB2859">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5">
-              <w:r>
+              <w:r w:rsidR="00AB2859">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/dyc-chqn-xjw</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36A4F630" w14:textId="2D570D8B" w:rsidR="00AB2859" w:rsidRPr="008A25A2" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71857137" w14:textId="7FAF5B7E" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27554CC2" w14:textId="0555F45A" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>аситс. Хайнас Р.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB2859" w14:paraId="1C8A0D1F" w14:textId="77777777" w:rsidTr="0044516C">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F25F77B" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E93FFC7" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EC843D0" w14:textId="4D8BD2AC" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Філософія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="081DF03F" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C5C5327" w14:textId="7F96599B" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEEE885" w14:textId="45F87C67" w:rsidR="00AB2859" w:rsidRDefault="00000000" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId6">
+              <w:r w:rsidR="00AB2859">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>zyc-wshm-gtg</w:t>
+                <w:t>meet.google.com/yko-tfcj-dia.</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2DC85043" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
-[...7 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="645AF8C7" w14:textId="3871FCF1" w:rsidR="00AB2859" w:rsidRPr="00EE5B42" w:rsidRDefault="00EE5B42" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1106C88E" w14:textId="68C9673D" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C48B665" w14:textId="118A779D" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Остапець І.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB2859" w14:paraId="0CE33EAC" w14:textId="77777777" w:rsidTr="0044516C">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...29 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77261C39" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C15BF3B" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3955EC1D" w14:textId="081B7D75" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Бренд-маркетинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21A8A68E" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="022E7072" w14:textId="5E0A6023" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A9C6449" w14:textId="4F1714A7" w:rsidR="00AB2859" w:rsidRDefault="00000000" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidR="00AB2859">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/xxt-wdra-mra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CC01811" w14:textId="438020C3" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="206822F6" w14:textId="2575A75E" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="561208AA" w14:textId="2DA2826A" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Дочинець Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB2859" w14:paraId="607A38D7" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04E808F5" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54AC4285" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F80C5E6" w14:textId="4E71D800" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Іноземна мова професійного спрямування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00785A63" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EDD34D1" w14:textId="24302809" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="273FF086" w14:textId="667CB138" w:rsidR="00AB2859" w:rsidRDefault="00000000" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidR="00AB2859">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/rkq-umrz-zdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AFAF9CD" w14:textId="2C01D806" w:rsidR="00AB2859" w:rsidRPr="0021377D" w:rsidRDefault="0021377D" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="694E255B" w14:textId="58A78F6A" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75FC05DF" w14:textId="2F35C467" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Тодорова Н.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB2859" w14:paraId="665BE639" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BE3819F" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71F091B7" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35131B55" w14:textId="3CBC76AA" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Сучасні бізнес-комунікації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25212A08" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A6AE3BE" w14:textId="04563952" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>26.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61AFC25E" w14:textId="7AE1AC0B" w:rsidR="00AB2859" w:rsidRDefault="00000000" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidR="00AB2859">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/shy-sqiy-ssu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EC081E4" w14:textId="3E92171C" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59158E1D" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A43D754" w14:textId="058D636B" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07A880A5" w14:textId="1C2BB5F9" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Зеліч В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB2859" w14:paraId="256B996A" w14:textId="77777777" w:rsidTr="007C2112">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E9BFFF5" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71B73F61" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E07634D" w14:textId="59CEAE3C" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Маркетингова товарна політика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68FF0FBB" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="747B87CE" w14:textId="1C0B7445" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4215D2F6" w14:textId="7E782DCA" w:rsidR="00AB2859" w:rsidRDefault="00000000" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidR="00AB2859">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/omt-tgko-mag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A4AFB36" w14:textId="63819D76" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09942A47" w14:textId="7E82941A" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>залік</w:t>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="276ED2AF" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...112 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+          <w:p w14:paraId="1426893D" w14:textId="72789A49" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф. Зарічна О.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB5FE4" w14:paraId="0BCECBF0" w14:textId="77777777" w:rsidTr="001651AE">
+      <w:tr w:rsidR="00AB2859" w14:paraId="4B9D4F6D" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F017A70" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="2BE95073" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36C2E16C" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="30C0168F" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D4EB1B1" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>Маркетинг</w:t>
+          <w:p w14:paraId="542E2A10" w14:textId="282318CA" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Економічний аналіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F03BBBF" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId6">
+          <w:p w14:paraId="657ACBFB" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39A06EEE" w14:textId="32F04AC7" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACC7D85" w14:textId="47719207" w:rsidR="00AB2859" w:rsidRDefault="00000000" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidR="00AB2859">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/ksj-xddd-pei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71F84815" w14:textId="6AFBF94C" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CF235A1" w14:textId="5F97C1E2" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53003FD2" w14:textId="5BF5DCE2" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Бондаренко В.М</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB2859" w14:paraId="1C2D4869" w14:textId="77777777" w:rsidTr="00442F13">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CFCF744" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FA6D068" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D96046A" w14:textId="17B9F1FA" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Маркетингове ціноутворення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="128E1CDE" w14:textId="5384C89B" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70F63E7F" w14:textId="2810B269" w:rsidR="00AB2859" w:rsidRDefault="00000000" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidR="00AB2859">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/xho-tpju-rkw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31C883C6" w14:textId="2399204A" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="747423A9" w14:textId="44788EEC" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2688F758" w14:textId="600FDDFB" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Сойма С.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F85A2A3" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BD45D7" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>доц. Шелевер О.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB2859" w14:paraId="39A96B81" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12318" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="103FAF00" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76295815" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B25099A" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EE290B" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A2C39" w14:paraId="3CB26059" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="221"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="338E0BE8" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B6B872A" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="172D45D4" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>073</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDC9B53" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303F99AB" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12F6F8C9" w14:textId="389E2768" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Управління людським капіталом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="265A84F8" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>08.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FA7A64" w14:textId="79ABDCCE" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4535FA63" w14:textId="5142CC50" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/akm-grnd-zoz</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...33 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AA4EE1C" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D37A50" w14:textId="744F61DD" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64E13C56" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...402 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="46081A71" w14:textId="246A563F" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
-[...2559 lines deleted...]
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="3822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="043C6AD8" w14:textId="77777777" w:rsidR="000D3667" w:rsidRDefault="000D3667" w:rsidP="000D3667">
-[...105 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+          <w:p w14:paraId="3FEB308D" w14:textId="1E7B6536" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Біланич Л. В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB5FE4" w14:paraId="1C9E0A23" w14:textId="77777777" w:rsidTr="001651AE">
+      <w:tr w:rsidR="007A2C39" w14:paraId="5B22FF08" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DDD5931" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="222708FB" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FB3BB04" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="4E904612" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D1A5901" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>Менеджмент</w:t>
+          <w:p w14:paraId="0FDD05EC" w14:textId="7EE6968A" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Курсова робота з дисципліни «Менеджмент»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16D538F5" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...72 lines deleted...]
-              <w:r w:rsidRPr="00703619">
+          <w:p w14:paraId="6F2A28BC" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E97331" w14:textId="3F69B732" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EF526B9" w14:textId="55A5DF97" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="ae"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/uqf-secu-nay</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4162692C" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...25 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="3146FC24" w14:textId="577F894F" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7769A01D" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...25 lines deleted...]
-            <w:tcW w:w="3964" w:type="dxa"/>
+          <w:p w14:paraId="0B43B74A" w14:textId="52C3734A" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EEC5AB9" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...112 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+          <w:p w14:paraId="3FDB4CED" w14:textId="2F2AC4B0" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Федурця В.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB5FE4" w14:paraId="77417B9B" w14:textId="77777777" w:rsidTr="001651AE">
+      <w:tr w:rsidR="007A2C39" w14:paraId="54AA92E5" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="253"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F79E9A" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="689EB510" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="378C7B7F" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="2B951AE1" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="236A933A" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>Міжнародні економічні відносини</w:t>
+          <w:p w14:paraId="1234EB14" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Особистий бренд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A9ED49D" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...71 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="132B20BB" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78935DD4" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48837B30" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId15">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/dyc-chqn-xjw</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DC27DDF" w14:textId="0AA8ED57" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...40 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="7719ACF0" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69639BA4" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="2F0C5E7C" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="3822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AF92C4C" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...130 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+          <w:p w14:paraId="08919916" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>аситс. Хайнас Р.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB5FE4" w14:paraId="1206BA71" w14:textId="77777777" w:rsidTr="001651AE">
+      <w:tr w:rsidR="007A2C39" w14:paraId="50F6F125" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="119"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="262FCF96" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="2ED233FC" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="133B8516" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="51210763" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D6D5D6E" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...34 lines deleted...]
-              <w:t>спрямування</w:t>
+          <w:p w14:paraId="7B254DAF" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Філософія </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C2EE240" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...59 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="612221EA" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="757C0B36" w14:textId="02030BAD" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C70477" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId16">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/yko-tfcj-dia.</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C9F1B1E" w14:textId="30E714B6" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...24 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="180307CC" w14:textId="60106566" w:rsidR="007A2C39" w:rsidRPr="00EE5B42" w:rsidRDefault="00EE5B42" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...34 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05BAEDDB" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
+          <w:p w14:paraId="474EEA49" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="3822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45852EDE" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...65 lines deleted...]
-              <w:t xml:space="preserve"> доц. Мишко С.А.</w:t>
+          <w:p w14:paraId="397ECFCE" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Остапець І.Ю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB5FE4" w14:paraId="7C966239" w14:textId="77777777" w:rsidTr="001651AE">
+      <w:tr w:rsidR="00702CAC" w14:paraId="0640E3A0" w14:textId="77777777" w:rsidTr="006340CF">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="119"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="272B3FEB" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="6AF0B7B8" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="413FDD0F" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="2FC50EF2" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A105540" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>Економіка підприємства</w:t>
+          <w:p w14:paraId="35DB328E" w14:textId="0F160C8F" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Фінанси і оподаткування</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FA3590E" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...60 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5BEC782E" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="352F46DB" w14:textId="19CB5953" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71BE0E28" w14:textId="292E8C1C" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId17">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/zjm-ucpy-cut</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23320321" w14:textId="79C1E888" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50AEC05C" w14:textId="1F02ABDC" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B166C2D" w14:textId="4487D38A" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Задорожна І.В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00702CAC" w14:paraId="505BB4F3" w14:textId="77777777" w:rsidTr="006340CF">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="193A41C2" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AF97648" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F3B9AF1" w14:textId="67B86852" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2886F658" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CB41A3F" w14:textId="5CA55EAA" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="145F9EC2" w14:textId="4F2D91A6" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/uqf-secu-nay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="335A30F9" w14:textId="22396ABE" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="261598A6" w14:textId="0FC0C1E9" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="258DEA21" w14:textId="70DBB4AC" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Федурця В.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00702CAC" w14:paraId="71C70EEC" w14:textId="77777777" w:rsidTr="006340CF">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B87D3D1" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54D5E14D" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C3121DD" w14:textId="62CB03FE" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Сучасні бізнес-комунікації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21651E43" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73ECDB6C" w14:textId="3F46B4E6" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>26.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60AAAAA7" w14:textId="1696BD1D" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>zjm-ucpy-cut</w:t>
+                <w:t>meet.google.com/shy-sqiy-ssu</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C30D0C8" w14:textId="650A6EDE" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...40 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="0E61C294" w14:textId="2FE1C80B" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47C63BAF" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...25 lines deleted...]
-            <w:tcW w:w="3964" w:type="dxa"/>
+          <w:p w14:paraId="57726F8C" w14:textId="03C424EB" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10F24470" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...80 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+          <w:p w14:paraId="5C2E2826" w14:textId="16C8F376" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Зеліч В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB5FE4" w14:paraId="0977BA18" w14:textId="77777777" w:rsidTr="001651AE">
+      <w:tr w:rsidR="00702CAC" w14:paraId="65F8DD23" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="119"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3043170D" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="22632198" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18D80865" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+          <w:p w14:paraId="500C869B" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32C6C6C9" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>Поведінкова економіка</w:t>
+          <w:p w14:paraId="0B94BF9B" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Іноземна мова професійного спрямування</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EC4DA6C" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...31 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="648741DF" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33F6FA6E" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24F20F73" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/rkq-umrz-zdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75477F2C" w14:textId="47187F33" w:rsidR="00702CAC" w:rsidRPr="0021377D" w:rsidRDefault="0021377D" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52E6B75D" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId18">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="781558B4" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Тодорова Н.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00702CAC" w14:paraId="11475875" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17486959" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FFE48CF" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="693BFFFE" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Аналіз діяльності підприємства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DD8A876" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BC39401" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5911BBBC" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/ksj-xddd-pei</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68399C3C" w14:textId="708970BF" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...40 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="185BFF2E" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="052BA50F" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...25 lines deleted...]
-            <w:tcW w:w="3964" w:type="dxa"/>
+          <w:p w14:paraId="1C59400F" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EB14171" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00000000">
-[...522 lines deleted...]
-              <w:t xml:space="preserve"> О.В.</w:t>
+          <w:p w14:paraId="26FB49B4" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Бондаренко В.М</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43E3098A" w14:textId="77777777" w:rsidR="00AB5FE4" w:rsidRDefault="00AB5FE4">
+    <w:p w14:paraId="791940B7" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Деканат </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="441E16F5" w14:textId="1B0F0981" w:rsidR="009D5199" w:rsidRDefault="009D5199" w:rsidP="009D5199">
+    <w:p w14:paraId="58D49FDE" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D5199">
-[...21 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Деканат 26.01.2026</w:t>
+        <w:t>02.06.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA324D5" w14:textId="77777777" w:rsidR="009D5199" w:rsidRDefault="009D5199" w:rsidP="00E802D4">
-[...18 lines deleted...]
-    <w:sectPr w:rsidR="009D5199">
+    <w:sectPr w:rsidR="0073141C">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:embedRegular r:id="rId2" w:fontKey="{7F943650-48AD-4C08-AB9C-5AE7EAC02BEF}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{4954415D-727F-4C70-AFF0-F56E430BB122}"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{2BE370B4-5377-4391-81F8-249B860F4665}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{1104666F-959D-4100-936F-7E386CD57597}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{8758E221-4C3E-4C0E-A5EF-FDF59D391CE2}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{6142C3B8-F63B-4D71-9C29-8FC8DB0D13A0}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{AB19541A-17B3-4990-B684-5030A257708C}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB5FE4"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00EF03DB"/>
+    <w:rsidRoot w:val="0073141C"/>
+    <w:rsid w:val="000D0183"/>
+    <w:rsid w:val="0015645C"/>
+    <w:rsid w:val="0021377D"/>
+    <w:rsid w:val="00702CAC"/>
+    <w:rsid w:val="0073141C"/>
+    <w:rsid w:val="007A2C39"/>
+    <w:rsid w:val="008A25A2"/>
+    <w:rsid w:val="00AB2859"/>
+    <w:rsid w:val="00AB5C4E"/>
+    <w:rsid w:val="00BB4429"/>
+    <w:rsid w:val="00EE5B42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="160FB1A1"/>
-  <w15:docId w15:val="{A01BBFC3-6503-4A85-8782-E3930C04F7F0}"/>
+  <w14:docId w14:val="0D80C080"/>
+  <w15:docId w15:val="{34BF3FF2-429A-4D03-9F81-EA0B02BABC25}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7705,50 +6534,51 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -7757,323 +6587,96 @@
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...199 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af2">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...28 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dyc-chqn-xjw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zyc-wshm-gtg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cgm-ctsx-yma" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/icf-jioz-yzt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/icf-jioz-yzt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dub-arpj-afx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zyc-wshm-gtg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dyc-chqn-xjw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/jgk-ikhx-gvz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/akm-grnd-zoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-naymeet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ksj-xddd-pei" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xxt-wdra-mra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/yko-tfcj-dia." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/yko-tfcj-dia." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ksj-xddd-pei" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dyc-chqn-xjw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dyc-chqn-xjw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-naymeet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8358,68 +6961,67 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjpPR+aznLireXxKvozHUb7j3PEMg==">CgMxLjA4AHIhMXB5YzA0dHdtU3FhWWxYVFlOUjhQZUNqOVRod1E1OTd0</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgxYf3DHrEYXlDsiC9cYa4+h1LU6w==">CgMxLjA4AHIhMWoyWWRoUmtVRU1vd3VvWGZaS3JHLXp2RU83c0hxSlVv</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1428</Characters>
+  <Pages>2</Pages>
+  <Words>2129</Words>
+  <Characters>1215</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3925</CharactersWithSpaces>
+  <CharactersWithSpaces>3338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>