--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -1,632 +1,679 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3EA19D2B" w14:textId="77777777" w:rsidR="00882C7B" w:rsidRPr="00882C7B" w:rsidRDefault="00882C7B" w:rsidP="00882C7B">
+    <w:p w14:paraId="7738FB49" w14:textId="3C410541" w:rsidR="001B2F05" w:rsidRPr="009D6A05" w:rsidRDefault="009D6A05">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...18 lines deleted...]
-          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0052250C">
+      <w:r w:rsidRPr="009D6A05">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Графік ліквідації академічної заборгованості</w:t>
+        <w:t>ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD149E9" w14:textId="75EC276A" w:rsidR="00882C7B" w:rsidRPr="00882C7B" w:rsidRDefault="00882C7B" w:rsidP="00882C7B">
-[...117 lines deleted...]
-    <w:p w14:paraId="4F879E93" w14:textId="0AAE4D0D" w:rsidR="001B2F05" w:rsidRDefault="008035FB">
+    <w:p w14:paraId="600D0F3C" w14:textId="77777777" w:rsidR="001B2F05" w:rsidRDefault="008035FB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1 курс</w:t>
+        <w:t xml:space="preserve"> заліково - екзаменаційної сесії </w:t>
       </w:r>
-      <w:r w:rsidR="00894357">
+    </w:p>
+    <w:p w14:paraId="700E6A67" w14:textId="614EC44F" w:rsidR="001B2F05" w:rsidRDefault="008035FB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>у</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3671">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ОС «</w:t>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3671">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> навчального року</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7414EA0D" w14:textId="37B5F4FA" w:rsidR="001B2F05" w:rsidRDefault="008035FB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6A05">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>здобувачів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заочної форми навчання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6163DFA5" w14:textId="77777777" w:rsidR="001B2F05" w:rsidRDefault="008035FB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F879E93" w14:textId="04116B22" w:rsidR="001B2F05" w:rsidRDefault="008035FB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00280D60">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> року навчання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ОС «</w:t>
       </w:r>
       <w:r w:rsidR="000D5E86">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>магістр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156E9C89" w14:textId="2EDAFF1A" w:rsidR="001B2F05" w:rsidRDefault="008035FB" w:rsidP="00F65582">
+    <w:p w14:paraId="156E9C89" w14:textId="56F0F08D" w:rsidR="001B2F05" w:rsidRDefault="001B71FB" w:rsidP="00F65582">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 семестр </w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008035FB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> семестр </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B37F57" w14:textId="77777777" w:rsidR="00C3736F" w:rsidRPr="00F65582" w:rsidRDefault="00C3736F" w:rsidP="00F65582">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af1"/>
         <w:tblW w:w="16140" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="693"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="989"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="3107"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="4389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A2D22" w14:paraId="2D14CB9D" w14:textId="77777777" w:rsidTr="00EC4B2A">
+      <w:tr w:rsidR="009A2D22" w14:paraId="2D14CB9D" w14:textId="77777777" w:rsidTr="00750C99">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F780298" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A085E5B" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E189A6E" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50E951D7" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21F583D1" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
+          <w:p w14:paraId="21F583D1" w14:textId="62D3BECE" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/іспиту</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+              <w:t>заліку/</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4BFE">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62CEB32E" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Посилання на залік/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EBCC5C7" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
-[...15 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2EBCC5C7" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRPr="005D4BFE" w:rsidRDefault="009A2D22">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4BFE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Початок </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AFC2382" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
-[...15 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1AFC2382" w14:textId="48597583" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D4BFE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>заліку/</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4BFE" w:rsidRPr="005D4BFE">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55EAFF40" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -662,51 +709,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FEFD7EA" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F3B2D43" w14:textId="77777777" w:rsidR="009A2D22" w:rsidRDefault="009A2D22">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -724,91 +771,91 @@
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E2004" w14:paraId="23D150DB" w14:textId="77777777" w:rsidTr="00EC4B2A">
+      <w:tr w:rsidR="004E2004" w14:paraId="23D150DB" w14:textId="77777777" w:rsidTr="00750C99">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11D41563" w14:textId="77777777" w:rsidR="004E2004" w:rsidRDefault="004E2004" w:rsidP="004E2004">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50376193" w14:textId="77777777" w:rsidR="004E2004" w:rsidRDefault="004E2004" w:rsidP="004E2004">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -882,3797 +929,2738 @@
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>країнознавство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="535FACEA" w14:textId="4264CD4A" w:rsidR="004E2004" w:rsidRPr="000C0A22" w:rsidRDefault="004E2004" w:rsidP="004E2004">
-[...25 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w14:paraId="535FACEA" w14:textId="1026457F" w:rsidR="004E2004" w:rsidRPr="00B66C4D" w:rsidRDefault="000306AD" w:rsidP="004E2004">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66C4D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Зовнішньо-політичні комунікації технології іноземною мовою</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71DD16E1" w14:textId="77777777" w:rsidR="004E2004" w:rsidRDefault="001D1DA4" w:rsidP="004E2004">
+          <w:p w14:paraId="4E360191" w14:textId="77777777" w:rsidR="004E2004" w:rsidRDefault="00B81A6F" w:rsidP="004E2004">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>09.02.2026</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1879607B" w14:textId="530B9804" w:rsidR="00200D4C" w:rsidRPr="00847083" w:rsidRDefault="00200D4C" w:rsidP="004E2004">
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1879607B" w14:textId="6EBE8481" w:rsidR="00B81A6F" w:rsidRPr="00847083" w:rsidRDefault="00B81A6F" w:rsidP="004E2004">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>20.02.2026</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03770F80" w14:textId="002C6D8E" w:rsidR="004E2004" w:rsidRPr="000C0A22" w:rsidRDefault="00000000" w:rsidP="004E2004">
+          <w:p w14:paraId="03770F80" w14:textId="493B8B7A" w:rsidR="004E2004" w:rsidRPr="000C0A22" w:rsidRDefault="00000000" w:rsidP="004E2004">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5" w:history="1">
-              <w:r w:rsidR="004E2004" w:rsidRPr="00503B48">
+              <w:r w:rsidR="000306AD" w:rsidRPr="00BD5AA4">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/uqn-pydq-ndb</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="004E2004" w:rsidRPr="00503B48">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="099A598D" w14:textId="1BB3922D" w:rsidR="004E2004" w:rsidRPr="00ED7F99" w:rsidRDefault="0000463C" w:rsidP="004E2004">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="016A249B" w14:textId="558B2A9F" w:rsidR="004E2004" w:rsidRPr="00D551A4" w:rsidRDefault="00AB2E85" w:rsidP="004E2004">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BC3E865" w14:textId="77777777" w:rsidR="004E2004" w:rsidRDefault="000306AD" w:rsidP="004E2004">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00064F7B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Бенчак О.Ф.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="600B127E" w14:textId="6E9406A5" w:rsidR="00B1224C" w:rsidRPr="000C0A22" w:rsidRDefault="00B1224C" w:rsidP="004E2004">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00064F7B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Бенчак О.Ф.</w:t>
+            </w:r>
+            <w:r w:rsidR="00750C99">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, проф. Вовканич І.І., Шелемба М.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000306AD" w14:paraId="29383AE4" w14:textId="77777777" w:rsidTr="00750C99">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="415"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3017A1C6" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="000306AD" w:rsidP="000306AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15A5F5F5" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="000306AD" w:rsidP="000306AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AD9875B" w14:textId="27E41229" w:rsidR="000306AD" w:rsidRPr="00B66C4D" w:rsidRDefault="000306AD" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66C4D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Теорія і практика транскордонного співробітництва в системі міжнародних відносин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56FA9F94" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="00B81A6F" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262A6F40" w14:textId="009469FC" w:rsidR="00B81A6F" w:rsidRPr="00847083" w:rsidRDefault="00B81A6F" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00793F11">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DA9F86E" w14:textId="02CD912C" w:rsidR="000306AD" w:rsidRPr="006F2096" w:rsidRDefault="00000000" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidR="000306AD" w:rsidRPr="00BD5AA4">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>bsk-skpd-ksi</w:t>
+                <w:t>meet.google.com/uqn-pydq-ndb</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="099A598D" w14:textId="5F5E16C0" w:rsidR="004E2004" w:rsidRPr="00B52FF2" w:rsidRDefault="00BD3D02" w:rsidP="004E2004">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00B52FF2">
+          <w:p w14:paraId="5CAC8061" w14:textId="3B490A68" w:rsidR="000306AD" w:rsidRPr="00ED7F99" w:rsidRDefault="0000463C" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="016A249B" w14:textId="445477DD" w:rsidR="004E2004" w:rsidRPr="00D551A4" w:rsidRDefault="004E2004" w:rsidP="004E2004">
+          <w:p w14:paraId="60C60312" w14:textId="7B82892B" w:rsidR="000306AD" w:rsidRPr="00D551A4" w:rsidRDefault="00AB2E85" w:rsidP="000306AD">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...11 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D11F924" w14:textId="77777777" w:rsidR="004E2004" w:rsidRDefault="004E2004" w:rsidP="004E2004">
-[...102 lines deleted...]
-              <w:t xml:space="preserve"> М.М.</w:t>
+          <w:p w14:paraId="7F9D8CF3" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="000306AD" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00064F7B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Бенчак О.Ф.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2770B0B8" w14:textId="540C2377" w:rsidR="00B1224C" w:rsidRPr="006F2096" w:rsidRDefault="00B1224C" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00064F7B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Бенчак О.Ф.</w:t>
+            </w:r>
+            <w:r w:rsidR="00750C99">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, проф. Вовканич І.І., Шелемба М.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CF7" w14:paraId="29383AE4" w14:textId="77777777" w:rsidTr="00EC4B2A">
+      <w:tr w:rsidR="000306AD" w14:paraId="7ECF2C80" w14:textId="77777777" w:rsidTr="00750C99">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3017A1C6" w14:textId="77777777" w:rsidR="00C11CF7" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
+          <w:p w14:paraId="1739F917" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="000306AD" w:rsidP="000306AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15A5F5F5" w14:textId="77777777" w:rsidR="00C11CF7" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
+          <w:p w14:paraId="2615B0A3" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="000306AD" w:rsidP="000306AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AD9875B" w14:textId="6F7FC498" w:rsidR="00C11CF7" w:rsidRPr="006F2096" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
-[...25 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w14:paraId="2926296B" w14:textId="11AA6FDD" w:rsidR="000306AD" w:rsidRPr="00B66C4D" w:rsidRDefault="000306AD" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66C4D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Теорія і практика міжнародних переговорів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64425C23" w14:textId="77777777" w:rsidR="00C11CF7" w:rsidRDefault="001D1DA4" w:rsidP="00C11CF7">
+          <w:p w14:paraId="53634796" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="00B81A6F" w:rsidP="000306AD">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10.02.2026</w:t>
-[...28 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="380FBD4C" w14:textId="57D4AEDC" w:rsidR="00B81A6F" w:rsidRPr="00847083" w:rsidRDefault="00A05F93" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05F93">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81A6F" w:rsidRPr="00A05F93">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DA9F86E" w14:textId="620FCB87" w:rsidR="00C11CF7" w:rsidRPr="006F2096" w:rsidRDefault="00000000" w:rsidP="00C11CF7">
-[...16 lines deleted...]
-              <w:r w:rsidR="00C11CF7" w:rsidRPr="00503B48">
+          <w:p w14:paraId="4EDDD4C4" w14:textId="43861FBE" w:rsidR="000306AD" w:rsidRDefault="00000000" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidR="000306AD" w:rsidRPr="00BD5AA4">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/xic-qtic-vvo</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00C11CF7" w:rsidRPr="00503B48">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F3839F9" w14:textId="35041B40" w:rsidR="000306AD" w:rsidRPr="006F2096" w:rsidRDefault="000B7AC7" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B7AC7">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B14C5F9" w14:textId="7EAAD42C" w:rsidR="000306AD" w:rsidRPr="00D551A4" w:rsidRDefault="000306AD" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D551A4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CDDCDF0" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="000306AD" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D461FA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Мелеганич Г.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06FBA3FF" w14:textId="4E44DD06" w:rsidR="005017A8" w:rsidRPr="00BB7F9E" w:rsidRDefault="005017A8" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D461FA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Мелеганич Г.І.</w:t>
+            </w:r>
+            <w:r w:rsidR="00750C99">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, проф. Вовканич І.І., доц. Андрейко В.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000306AD" w14:paraId="12A272C4" w14:textId="77777777" w:rsidTr="00750C99">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D381192" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="000306AD" w:rsidP="000306AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B06F897" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="000306AD" w:rsidP="000306AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="757B77B8" w14:textId="09CCE3D6" w:rsidR="000306AD" w:rsidRPr="00B66C4D" w:rsidRDefault="00AB2E85" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66C4D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Процес прийняття зовнішньо-політичних рішень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B0C3650" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="00B81A6F" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CACB6E5" w14:textId="7531F341" w:rsidR="00B81A6F" w:rsidRPr="00847083" w:rsidRDefault="00B81A6F" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28F13C25" w14:textId="4E2AE732" w:rsidR="000306AD" w:rsidRPr="0031588C" w:rsidRDefault="00000000" w:rsidP="000306AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00AB2E85" w:rsidRPr="00BD5AA4">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>xic-qtic-vvo</w:t>
+                <w:t>meet.google.com/qfe-azvm-zcx</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CAC8061" w14:textId="7CA569C4" w:rsidR="00C11CF7" w:rsidRPr="00B52FF2" w:rsidRDefault="00A901F5" w:rsidP="00C11CF7">
-[...15 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="499D1FD2" w14:textId="44A676CB" w:rsidR="000306AD" w:rsidRPr="0000463C" w:rsidRDefault="0000463C" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60C60312" w14:textId="12FFEA97" w:rsidR="00C11CF7" w:rsidRPr="00D551A4" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
+          <w:p w14:paraId="2BDAA6F6" w14:textId="28047FC7" w:rsidR="000306AD" w:rsidRPr="00D551A4" w:rsidRDefault="000306AD" w:rsidP="000306AD">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D551A4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D3A1BDA" w14:textId="77777777" w:rsidR="00C11CF7" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
-[...110 lines deleted...]
-              <w:t xml:space="preserve"> І.І.</w:t>
+          <w:p w14:paraId="2376F938" w14:textId="77777777" w:rsidR="000306AD" w:rsidRDefault="00AB2E85" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00336DBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шелемба М.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4405E1" w14:textId="618A0983" w:rsidR="005017A8" w:rsidRPr="00DF5F17" w:rsidRDefault="005017A8" w:rsidP="000306AD">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00336DBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шелемба М.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="00750C99">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, проф. Вовканич І.І., доц. Андрейко В.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CF7" w14:paraId="7ECF2C80" w14:textId="77777777" w:rsidTr="00EC4B2A">
+      <w:tr w:rsidR="004850BC" w14:paraId="31F99C41" w14:textId="77777777" w:rsidTr="00750C99">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1739F917" w14:textId="77777777" w:rsidR="00C11CF7" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
+          <w:p w14:paraId="3FD739E8" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="004850BC" w:rsidP="004850BC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1419" w:type="dxa"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2615B0A3" w14:textId="77777777" w:rsidR="00C11CF7" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
+          <w:p w14:paraId="3ED54B07" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="004850BC" w:rsidP="004850BC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2926296B" w14:textId="3F174CE2" w:rsidR="00C11CF7" w:rsidRPr="00BB7F9E" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
-[...24 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w14:paraId="17AC2BE7" w14:textId="1CDF7964" w:rsidR="004850BC" w:rsidRPr="00B66C4D" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66C4D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Екологічна політика та дипломатія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DB121D0" w14:textId="77777777" w:rsidR="00C11CF7" w:rsidRDefault="001D1DA4" w:rsidP="00C11CF7">
+          <w:p w14:paraId="0080E144" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="00B81A6F" w:rsidP="004850BC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11.02.2026</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="380FBD4C" w14:textId="5938173F" w:rsidR="00200D4C" w:rsidRPr="00847083" w:rsidRDefault="00200D4C" w:rsidP="00C11CF7">
+              <w:t>19.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431D0706" w14:textId="5B3326CE" w:rsidR="00B81A6F" w:rsidRPr="00847083" w:rsidRDefault="00B81A6F" w:rsidP="004850BC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>24.02.2026</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EDDD4C4" w14:textId="5C5523BA" w:rsidR="00C11CF7" w:rsidRDefault="00000000" w:rsidP="00C11CF7">
-[...367 lines deleted...]
-              <w:r w:rsidR="00C11CF7" w:rsidRPr="00503B48">
+          <w:p w14:paraId="4BA33D4E" w14:textId="4440A268" w:rsidR="004850BC" w:rsidRDefault="00000000" w:rsidP="004850BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="004850BC" w:rsidRPr="00BD5AA4">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/xic-qtic-vvo</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00C11CF7" w:rsidRPr="00503B48">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5073C827" w14:textId="493E8813" w:rsidR="004850BC" w:rsidRDefault="000B7AC7" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04D272D0" w14:textId="7EA348A5" w:rsidR="004850BC" w:rsidRPr="00D551A4" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E774155" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D461FA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Мелеганич Г.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="188B4598" w14:textId="23A9031F" w:rsidR="005017A8" w:rsidRPr="00336DBD" w:rsidRDefault="005017A8" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D461FA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Мелеганич Г.І.</w:t>
+            </w:r>
+            <w:r w:rsidR="00750C99">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, проф. Вовканич І.І., доц. Андрейко В.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004850BC" w14:paraId="35E1E6E8" w14:textId="77777777" w:rsidTr="00750C99">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19ED80BB" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="477046D2" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3959CBAB" w14:textId="5B4B0ABB" w:rsidR="004850BC" w:rsidRPr="00B66C4D" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66C4D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Академічна іноземна мова </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="343B36B9" w14:textId="58573909" w:rsidR="004850BC" w:rsidRDefault="00B81A6F" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00793F11">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44E72FBE" w14:textId="25340003" w:rsidR="00B81A6F" w:rsidRPr="00847083" w:rsidRDefault="00B81A6F" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A9BBEF3" w14:textId="77777777" w:rsidR="004850BC" w:rsidRPr="00FB75D1" w:rsidRDefault="00000000" w:rsidP="004850BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="004850BC" w:rsidRPr="00FB75D1">
+                <w:rPr>
+                  <w:rStyle w:val="af"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:highlight w:val="white"/>
+                </w:rPr>
+                <w:t>meet.google.com/rpg-exfn-dco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="741F76F1" w14:textId="2594D5A1" w:rsidR="004850BC" w:rsidRPr="001448F0" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76230378" w14:textId="054B7F60" w:rsidR="004850BC" w:rsidRDefault="00ED4427" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005C61F8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3848FF9D" w14:textId="71A6211F" w:rsidR="004850BC" w:rsidRPr="00D551A4" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70258867" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D461FA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>викл. Ляшина А.Г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63830EF6" w14:textId="5AFCFEFA" w:rsidR="005017A8" w:rsidRDefault="005017A8" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D461FA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>викл. Ляшина А.Г.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF14C8">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, доц. Мишко С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004850BC" w14:paraId="68939E30" w14:textId="77777777" w:rsidTr="00750C99">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22EA932E" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C1D0243" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FEC80CF" w14:textId="5924566E" w:rsidR="004850BC" w:rsidRPr="00B66C4D" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66C4D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Україна в міжнародних організаціях та інтеграційних об'єднаннях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17CB7F85" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="00B81A6F" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F164F14" w14:textId="69499D61" w:rsidR="00B81A6F" w:rsidRPr="00847083" w:rsidRDefault="00B81A6F" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>06.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25E48FDA" w14:textId="6214A628" w:rsidR="004850BC" w:rsidRPr="006F2096" w:rsidRDefault="00000000" w:rsidP="004850BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="004850BC" w:rsidRPr="00BD5AA4">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>xwj-bakt-bfw</w:t>
+                <w:t>meet.google.com/qfe-azvm-zcx</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D524A5D" w14:textId="3CB6062C" w:rsidR="00C11CF7" w:rsidRPr="00B52FF2" w:rsidRDefault="000C522E" w:rsidP="00C11CF7">
-[...25 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+          <w:p w14:paraId="4C6F7304" w14:textId="560E6F78" w:rsidR="004850BC" w:rsidRPr="001809A8" w:rsidRDefault="0000463C" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68FBAAF3" w14:textId="0374BE55" w:rsidR="00C11CF7" w:rsidRPr="00D551A4" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
-[...25 lines deleted...]
-            <w:tcW w:w="3681" w:type="dxa"/>
+          <w:p w14:paraId="6A9C2B9B" w14:textId="4D373176" w:rsidR="004850BC" w:rsidRPr="006F2096" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464E35">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30A69CD5" w14:textId="77777777" w:rsidR="00C11CF7" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
-[...109 lines deleted...]
-              <w:t xml:space="preserve"> І.І.</w:t>
+          <w:p w14:paraId="2D010D6E" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="004850BC" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00336DBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шелемба М.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0441BA45" w14:textId="4746EF7E" w:rsidR="005017A8" w:rsidRPr="006F2096" w:rsidRDefault="005017A8" w:rsidP="004850BC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00336DBD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шелемба М.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="00750C99">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, проф. Вовканич І.І., доц. Андрейко В.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11CF7" w14:paraId="12A272C4" w14:textId="77777777" w:rsidTr="00EC4B2A">
-[...1820 lines deleted...]
-      <w:tr w:rsidR="00C11CF7" w14:paraId="690F2E9A" w14:textId="77777777" w:rsidTr="009A2D22">
+      <w:tr w:rsidR="004850BC" w14:paraId="690F2E9A" w14:textId="77777777" w:rsidTr="009A2D22">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16140" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02288F54" w14:textId="77777777" w:rsidR="00C11CF7" w:rsidRDefault="00C11CF7" w:rsidP="00C11CF7">
+          <w:p w14:paraId="02288F54" w14:textId="77777777" w:rsidR="004850BC" w:rsidRDefault="004850BC" w:rsidP="004850BC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="491A7A52" w14:textId="77777777" w:rsidR="007D3743" w:rsidRDefault="007D3743" w:rsidP="00BF5155">
+    <w:p w14:paraId="183FA439" w14:textId="77777777" w:rsidR="005C1BB8" w:rsidRDefault="005C1BB8" w:rsidP="005C1BB8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:jc w:val="right"/>
         <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EC7B1E2" w14:textId="2C84E4DC" w:rsidR="001B2F05" w:rsidRDefault="00BF5155" w:rsidP="00BF5155">
+    <w:p w14:paraId="3EC7B1E2" w14:textId="5C8BD7BA" w:rsidR="001B2F05" w:rsidRDefault="005C1BB8" w:rsidP="005C1BB8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Примітка: </w:t>
-[...15 lines deleted...]
-        <w:t>перескладання при комісії</w:t>
+        <w:t>Деканат</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5172ACE1" w14:textId="77777777" w:rsidR="00BF5155" w:rsidRDefault="00BF5155" w:rsidP="00BF5155">
-[...16 lines deleted...]
-    <w:p w14:paraId="76EA8976" w14:textId="1BE872CC" w:rsidR="00C708F9" w:rsidRPr="00C47C0C" w:rsidRDefault="00AF0F80" w:rsidP="005A68D7">
+    <w:p w14:paraId="76EA8976" w14:textId="58C30CDD" w:rsidR="00C708F9" w:rsidRDefault="005C1BB8" w:rsidP="005A68D7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C47C0C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>02</w:t>
       </w:r>
-      <w:r w:rsidR="00C708F9" w:rsidRPr="00C47C0C">
+      <w:r w:rsidR="00C708F9">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BD3D99" w:rsidRPr="00C47C0C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>01</w:t>
+        <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00C708F9" w:rsidRPr="00C47C0C">
+      <w:r w:rsidR="00F67D9C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C708F9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00BD3D99" w:rsidRPr="00C47C0C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7959F880" w14:textId="4D11633A" w:rsidR="00C708F9" w:rsidRPr="00C47C0C" w:rsidRDefault="00C708F9" w:rsidP="005A68D7">
+    <w:p w14:paraId="115111B5" w14:textId="77777777" w:rsidR="005C1BB8" w:rsidRDefault="005C1BB8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C47C0C">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C708F9" w:rsidRPr="00C47C0C">
+    <w:sectPr w:rsidR="005C1BB8">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B2F05"/>
     <w:rsid w:val="00000A00"/>
+    <w:rsid w:val="0000463C"/>
+    <w:rsid w:val="000306AD"/>
     <w:rsid w:val="0006113F"/>
     <w:rsid w:val="00062E75"/>
     <w:rsid w:val="00063FA8"/>
     <w:rsid w:val="00095B9B"/>
     <w:rsid w:val="000B0F6B"/>
-    <w:rsid w:val="000B437D"/>
+    <w:rsid w:val="000B728C"/>
+    <w:rsid w:val="000B7AC7"/>
     <w:rsid w:val="000C0A22"/>
-    <w:rsid w:val="000C522E"/>
     <w:rsid w:val="000D5E86"/>
     <w:rsid w:val="0010536A"/>
     <w:rsid w:val="00115929"/>
     <w:rsid w:val="00122416"/>
     <w:rsid w:val="001306F1"/>
+    <w:rsid w:val="00132ABB"/>
     <w:rsid w:val="00133818"/>
     <w:rsid w:val="001448F0"/>
     <w:rsid w:val="00146703"/>
+    <w:rsid w:val="001809A8"/>
     <w:rsid w:val="00191731"/>
+    <w:rsid w:val="0019285B"/>
     <w:rsid w:val="001A788E"/>
     <w:rsid w:val="001B02AF"/>
     <w:rsid w:val="001B2F05"/>
+    <w:rsid w:val="001B6357"/>
+    <w:rsid w:val="001B71FB"/>
     <w:rsid w:val="001C3A41"/>
+    <w:rsid w:val="001C40F5"/>
     <w:rsid w:val="001C615D"/>
     <w:rsid w:val="001D05EB"/>
-    <w:rsid w:val="001D1DA4"/>
     <w:rsid w:val="001D44AE"/>
     <w:rsid w:val="001E75CE"/>
     <w:rsid w:val="001F192D"/>
-    <w:rsid w:val="00200D4C"/>
     <w:rsid w:val="002433A3"/>
     <w:rsid w:val="00245628"/>
     <w:rsid w:val="00255F98"/>
     <w:rsid w:val="0025754C"/>
     <w:rsid w:val="002604C7"/>
     <w:rsid w:val="00266C30"/>
+    <w:rsid w:val="00280D60"/>
     <w:rsid w:val="0028682C"/>
     <w:rsid w:val="002C6B91"/>
     <w:rsid w:val="002E2EAC"/>
     <w:rsid w:val="002E303C"/>
     <w:rsid w:val="002F0C5E"/>
     <w:rsid w:val="002F11CD"/>
-    <w:rsid w:val="00303392"/>
     <w:rsid w:val="0031588C"/>
     <w:rsid w:val="00337DF6"/>
     <w:rsid w:val="00375158"/>
     <w:rsid w:val="003767CD"/>
     <w:rsid w:val="003870D6"/>
     <w:rsid w:val="003A2050"/>
     <w:rsid w:val="003C17C6"/>
     <w:rsid w:val="003C518B"/>
     <w:rsid w:val="003F2211"/>
     <w:rsid w:val="003F427F"/>
     <w:rsid w:val="003F50C0"/>
     <w:rsid w:val="00400E4D"/>
     <w:rsid w:val="00463E6C"/>
     <w:rsid w:val="00464E35"/>
     <w:rsid w:val="00471BDD"/>
+    <w:rsid w:val="004850BC"/>
+    <w:rsid w:val="004850CD"/>
     <w:rsid w:val="0048572E"/>
     <w:rsid w:val="00486665"/>
     <w:rsid w:val="004B250D"/>
     <w:rsid w:val="004C6FC4"/>
     <w:rsid w:val="004E2004"/>
+    <w:rsid w:val="005017A8"/>
+    <w:rsid w:val="00504170"/>
     <w:rsid w:val="00507EFC"/>
     <w:rsid w:val="005167CF"/>
-    <w:rsid w:val="0052250C"/>
     <w:rsid w:val="0052728E"/>
     <w:rsid w:val="00550E0B"/>
+    <w:rsid w:val="00554622"/>
     <w:rsid w:val="00570C91"/>
     <w:rsid w:val="00584DF4"/>
     <w:rsid w:val="00585C22"/>
-    <w:rsid w:val="005A1795"/>
     <w:rsid w:val="005A5A19"/>
     <w:rsid w:val="005A68D7"/>
     <w:rsid w:val="005B36A3"/>
+    <w:rsid w:val="005C1BB8"/>
+    <w:rsid w:val="005C61F8"/>
+    <w:rsid w:val="005D4BFE"/>
     <w:rsid w:val="005E531E"/>
     <w:rsid w:val="0060541E"/>
     <w:rsid w:val="00623485"/>
     <w:rsid w:val="00631AA8"/>
     <w:rsid w:val="00642E37"/>
     <w:rsid w:val="006F1ED3"/>
     <w:rsid w:val="006F2096"/>
+    <w:rsid w:val="00702DE7"/>
     <w:rsid w:val="00711E63"/>
     <w:rsid w:val="007322CC"/>
     <w:rsid w:val="0074150F"/>
     <w:rsid w:val="00744E18"/>
+    <w:rsid w:val="00750C99"/>
     <w:rsid w:val="0076389E"/>
     <w:rsid w:val="00764A23"/>
     <w:rsid w:val="007728AA"/>
+    <w:rsid w:val="0077402A"/>
     <w:rsid w:val="00784485"/>
-    <w:rsid w:val="007957E0"/>
+    <w:rsid w:val="00793F11"/>
     <w:rsid w:val="007B72BB"/>
-    <w:rsid w:val="007D3743"/>
+    <w:rsid w:val="007D6683"/>
     <w:rsid w:val="007F68C3"/>
-    <w:rsid w:val="007F6F72"/>
     <w:rsid w:val="008035FB"/>
-    <w:rsid w:val="00811513"/>
-    <w:rsid w:val="00833591"/>
     <w:rsid w:val="00841301"/>
     <w:rsid w:val="00847083"/>
     <w:rsid w:val="008559C7"/>
-    <w:rsid w:val="00882C7B"/>
     <w:rsid w:val="00894357"/>
     <w:rsid w:val="0089746A"/>
     <w:rsid w:val="008A1414"/>
     <w:rsid w:val="008A3671"/>
     <w:rsid w:val="008A6314"/>
     <w:rsid w:val="008B4D72"/>
     <w:rsid w:val="008C5F31"/>
     <w:rsid w:val="008D7FB5"/>
     <w:rsid w:val="008E2F59"/>
     <w:rsid w:val="00901F02"/>
     <w:rsid w:val="0090423F"/>
     <w:rsid w:val="00911124"/>
     <w:rsid w:val="0091229A"/>
     <w:rsid w:val="0091549B"/>
-    <w:rsid w:val="00944876"/>
+    <w:rsid w:val="00945649"/>
     <w:rsid w:val="0094592F"/>
     <w:rsid w:val="00961BFF"/>
     <w:rsid w:val="00963C76"/>
     <w:rsid w:val="00964F3C"/>
     <w:rsid w:val="00967185"/>
     <w:rsid w:val="00975EE2"/>
     <w:rsid w:val="00996958"/>
     <w:rsid w:val="009A2D22"/>
     <w:rsid w:val="009A30B0"/>
+    <w:rsid w:val="009D6A05"/>
     <w:rsid w:val="009E281D"/>
     <w:rsid w:val="009F20DA"/>
-    <w:rsid w:val="00A15B73"/>
+    <w:rsid w:val="00A05F93"/>
     <w:rsid w:val="00A16CA6"/>
     <w:rsid w:val="00A41B69"/>
     <w:rsid w:val="00A6178C"/>
     <w:rsid w:val="00A61B9D"/>
     <w:rsid w:val="00A65B6F"/>
     <w:rsid w:val="00A77550"/>
-    <w:rsid w:val="00A901F5"/>
     <w:rsid w:val="00A96BBC"/>
     <w:rsid w:val="00AB291F"/>
+    <w:rsid w:val="00AB2E85"/>
+    <w:rsid w:val="00AB55E7"/>
     <w:rsid w:val="00AB663B"/>
     <w:rsid w:val="00AC6ACB"/>
     <w:rsid w:val="00AD71DE"/>
     <w:rsid w:val="00AE2B17"/>
-    <w:rsid w:val="00AF0F80"/>
-    <w:rsid w:val="00AF483F"/>
     <w:rsid w:val="00AF732C"/>
+    <w:rsid w:val="00B1224C"/>
     <w:rsid w:val="00B26653"/>
     <w:rsid w:val="00B37652"/>
-    <w:rsid w:val="00B37C7B"/>
     <w:rsid w:val="00B42B3A"/>
-    <w:rsid w:val="00B52FF2"/>
     <w:rsid w:val="00B55DC5"/>
+    <w:rsid w:val="00B66C4D"/>
+    <w:rsid w:val="00B81A6F"/>
     <w:rsid w:val="00B94A95"/>
     <w:rsid w:val="00B956AA"/>
     <w:rsid w:val="00BA18E8"/>
-    <w:rsid w:val="00BC1ADD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BF5155"/>
     <w:rsid w:val="00C052E3"/>
     <w:rsid w:val="00C11CF7"/>
     <w:rsid w:val="00C3736F"/>
     <w:rsid w:val="00C37F3C"/>
+    <w:rsid w:val="00C46FC3"/>
     <w:rsid w:val="00C4709C"/>
-    <w:rsid w:val="00C47C0C"/>
     <w:rsid w:val="00C708F9"/>
     <w:rsid w:val="00CB533B"/>
     <w:rsid w:val="00CB6941"/>
     <w:rsid w:val="00CC23E1"/>
     <w:rsid w:val="00CD6E2E"/>
     <w:rsid w:val="00CF0ADD"/>
+    <w:rsid w:val="00CF14C8"/>
     <w:rsid w:val="00D51ADF"/>
     <w:rsid w:val="00D551A4"/>
     <w:rsid w:val="00D67B5B"/>
     <w:rsid w:val="00D86DC7"/>
-    <w:rsid w:val="00D92EF3"/>
     <w:rsid w:val="00D97F53"/>
     <w:rsid w:val="00DA67F6"/>
     <w:rsid w:val="00DB2DE3"/>
     <w:rsid w:val="00DB533D"/>
-    <w:rsid w:val="00DD6467"/>
     <w:rsid w:val="00DE5441"/>
     <w:rsid w:val="00DF5F17"/>
     <w:rsid w:val="00E20D59"/>
     <w:rsid w:val="00E46921"/>
+    <w:rsid w:val="00E55A09"/>
     <w:rsid w:val="00E76EB5"/>
     <w:rsid w:val="00E81E80"/>
     <w:rsid w:val="00E92F87"/>
     <w:rsid w:val="00E93CD7"/>
     <w:rsid w:val="00E96125"/>
     <w:rsid w:val="00EA4CF9"/>
     <w:rsid w:val="00EB2330"/>
     <w:rsid w:val="00EB6FA8"/>
     <w:rsid w:val="00EC06A5"/>
-    <w:rsid w:val="00EC4B2A"/>
-    <w:rsid w:val="00ED2C11"/>
+    <w:rsid w:val="00EC5FEF"/>
     <w:rsid w:val="00ED39D6"/>
+    <w:rsid w:val="00ED4427"/>
+    <w:rsid w:val="00ED7F99"/>
     <w:rsid w:val="00EF184D"/>
     <w:rsid w:val="00EF4594"/>
-    <w:rsid w:val="00EF6E72"/>
     <w:rsid w:val="00F04B3E"/>
     <w:rsid w:val="00F13172"/>
     <w:rsid w:val="00F16DF2"/>
     <w:rsid w:val="00F2036B"/>
     <w:rsid w:val="00F21967"/>
     <w:rsid w:val="00F25F43"/>
     <w:rsid w:val="00F317FA"/>
-    <w:rsid w:val="00F53361"/>
     <w:rsid w:val="00F65582"/>
+    <w:rsid w:val="00F67D9C"/>
+    <w:rsid w:val="00F86956"/>
     <w:rsid w:val="00F92E92"/>
     <w:rsid w:val="00FB0B46"/>
     <w:rsid w:val="00FB726E"/>
     <w:rsid w:val="00FD77E7"/>
     <w:rsid w:val="00FE064A"/>
     <w:rsid w:val="00FE343F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -5174,50 +4162,51 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -5437,125 +4426,55 @@
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Незакрита згадка1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0091549B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...69 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xwj-bakt-bfw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqn-pydq-ndb" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ccv-vjcw-stt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqn-pydq-ndb" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xic-qtic-vvo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/jjj-rxmi-niy?authuser=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/bsk-skpd-ksi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/jjj-rxmi-niy?authuser=1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/rzt-yqji-vfb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qfe-azvm-zcx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xic-qtic-vvo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqn-pydq-ndb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qfe-azvm-zcx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqn-pydq-ndb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rpg-exfn-dco" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xic-qtic-vvo" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5858,65 +4777,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhwmIYDhN8AMono0aDQ6hPNyUn79w==">CgMxLjA4AHIhMVA3c1V4UkIxTFJHSEtWU0dvQ1lySHk3dmJjc0xMdEds</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1636</Words>
-  <Characters>934</Characters>
+  <Words>1371</Words>
+  <Characters>782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2565</CharactersWithSpaces>
+  <CharactersWithSpaces>2149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>