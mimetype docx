--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -1,6145 +1,7574 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="21547AD9" w14:textId="77777777" w:rsidR="006061FC" w:rsidRPr="006061FC" w:rsidRDefault="006061FC" w:rsidP="006061FC">
+    <w:p w14:paraId="70F1E904" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006061FC">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Графік ліквідації академічної заборгованості</w:t>
+        <w:t>ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4B5AB1" w14:textId="4F6ED7BA" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...34 lines deleted...]
-    <w:p w14:paraId="17E31D3B" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B853F42" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>2025/2026 навчального року</w:t>
+        <w:t xml:space="preserve"> заліково - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE52D9B" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...24 lines deleted...]
-    <w:p w14:paraId="391396F5" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="11D883BF" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>факультету історії та міжнародних відносин</w:t>
+        <w:t>2025/2026 навчального року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F931463" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3A42F5C7" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>для студентів заочної форми навчання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DBA065" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A51902" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3-4 курсів ОС «бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0881FC93" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69BD4527" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 семестр </w:t>
+        <w:t xml:space="preserve">2 семестр </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af3"/>
-        <w:tblW w:w="16140" w:type="dxa"/>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="24510" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="989"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="987"/>
+        <w:gridCol w:w="1557"/>
+        <w:gridCol w:w="2686"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="1395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E705AD" w14:paraId="3C4D41FF" w14:textId="77777777" w:rsidTr="00AC04B7">
+      <w:tr w:rsidR="000C4786" w14:paraId="720383C1" w14:textId="77777777" w:rsidTr="002D61AB">
         <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DC34860" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D12EACC" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47BC74D3" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79C650B9" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3533" w:type="dxa"/>
+            <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23DA9680" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4813C763" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13CC69CB" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="39D4F64F" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24035A8D" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="39FA0A45" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/іспиту</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FB5A9D7" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4868BD2D" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Посилання на залік/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6741760B" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="752E4574" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Початок </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="555A7523" w14:textId="4842D7F3" w:rsidR="00E705AD" w:rsidRPr="00AC04B7" w:rsidRDefault="00000000">
-[...13 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="0B2B78BE" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AC04B7">
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DC3BF68" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="uk-UA"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="0A4CA433" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+              </w:rPr>
+              <w:t>Залік/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7992BCF6" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Залік/</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B57AFD6" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
-[...19 lines deleted...]
-            <w:tcW w:w="3539" w:type="dxa"/>
+          <w:p w14:paraId="0D6834D0" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E01A82A" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71BEC462" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище та </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="509D442D" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3E80E5FA" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E705AD" w14:paraId="45B4E2AA" w14:textId="77777777" w:rsidTr="00AC04B7">
+      <w:tr w:rsidR="006E2E76" w14:paraId="058B761D" w14:textId="77777777" w:rsidTr="002D61AB">
         <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AE9B0B2" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0BE27E73" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="722C8D6E" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B19B4A8" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="323A9D0A" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74345151" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">014.03 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DA747A7" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16208AC9" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>«Середня освіта»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65747BED" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79790C52" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Історія)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3533" w:type="dxa"/>
+            <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40C31E05" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="33DA94AF" w14:textId="642F9D8C" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Шкільництво і педагогі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ка </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ренесансу та Просвітництва: український та зарубіжний досвід</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6386D0D1" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...27 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4605DA8F" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>09.02.2026</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+              <w:t>22.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55DF6A84" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="699E8AB8" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5">
-              <w:r>
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/xez-xvej-ubt</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="023CAED5" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D0BC9C3" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78483A5F" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="380AC886" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ст. викл. Ганус С.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F43B16" w14:textId="52241765" w:rsidR="006E2E76" w:rsidRPr="002C19FE" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ст. викл. Ганус С.О.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C19FE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A61E5E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шніцер І.О.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A61E5E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Скиба І.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="0EA5190F" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="523EF613" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="547311F0" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D8418A0" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історична географія та демографія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FB1964E" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE0028E" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ECEE1B9" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId6">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>xez-xvej-ubt</w:t>
+                <w:t>meet.google.com/gvs-hobn-mhq</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="77063EC3" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
-[...71 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31B62B68" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34AC0D46" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CEA0F4E" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4785FDC3" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23364A21" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000" w:rsidP="00D60954">
+          <w:p w14:paraId="509FED48" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ст. викл. Кузьма В.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A64F8AE" w14:textId="4BEE5359" w:rsidR="002D61AB" w:rsidRPr="002C19FE" w:rsidRDefault="002D61AB" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">ст. </w:t>
-[...26 lines deleted...]
-              </w:pBdr>
+              <w:t>ст. викл. Кузьма В.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C19FE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...23 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A61E5E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">, доц. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> І.О.</w:t>
+              <w:t xml:space="preserve">доц. Світлик Н.М., </w:t>
+            </w:r>
+            <w:r w:rsidR="00A61E5E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Ліхтей І.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E705AD" w14:paraId="26BD2C7B" w14:textId="77777777" w:rsidTr="00AC04B7">
+      <w:tr w:rsidR="006E2E76" w14:paraId="0D3A7B9C" w14:textId="77777777" w:rsidTr="002D61AB">
         <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47685D6A" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+          <w:p w14:paraId="6EBF1303" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09D47431" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+          <w:p w14:paraId="33494DA1" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...25 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E33F6ED" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Курсова робота з дисципліни «Основи шкільного краєзнавства»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A94A8FB" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...42 lines deleted...]
-              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>19.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44237894" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11.02.2026</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>26.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FD5A5FA" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>наук.керівник курсової роботи відправить посилання особисто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="624D23FC" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="446A7548" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="432212DD" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Кафедра АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="26C85B83" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16140" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17A4C28D" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="13B024BF" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="157"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F6B8495" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ACA39B9" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B152FC6" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>032</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D66FEF" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Історія та археологія»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B90F5B9" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія ЦЄ (доба середньовіччя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="732F8223" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>18.02.2026</w:t>
-[...30 lines deleted...]
-              <w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A060F2" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23B3CA81" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/hde-zhcy-dhu</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="436C7F3F" w14:textId="19046D13" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB3176">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="345A64B3" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AD5E9DE" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3336AC87" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Ліхтей І.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B799E06" w14:textId="1211D452" w:rsidR="006E49EA" w:rsidRPr="002C19FE" w:rsidRDefault="006E49EA" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Ліхтей І.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C19FE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ст. викл. Кузьма В.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Світлик Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="29E0AB54" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="677E81AF" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B420FA8" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="305F8E41" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CE10E95" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40F94218" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35697600" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="0B788BF2" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:trHeight w:val="167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16140" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B197A60" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="5E12FF9B" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="221"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A9D78F0" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7635679A" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Спеціальність: 014.03</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D465AB" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Середня освіта»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644D5285" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Історія)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0563ACD5" w14:textId="3B65BA7C" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія та культура країн Центрально-Східної Європи новітнього часу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41AD175B" w14:textId="48AFF45F" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2865DE91" w14:textId="213ECBBC" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>rdr-axkf-hzw</w:t>
+                <w:t>meet.google.com/gfg-bojk-pyg</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...51 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2744AEBB" w14:textId="011AC25E" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05FFE552" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="10F00524" w14:textId="7A9F462B" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42CBEC31" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="27B9D5B7" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>проф. Радченко Н.М.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="450D3529" w14:textId="4A01E590" w:rsidR="00D60954" w:rsidRPr="00D60954" w:rsidRDefault="00D60954">
+              <w:t>доц. Шніцер І.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6301FB4F" w14:textId="617864ED" w:rsidR="006E2E76" w:rsidRPr="002C19FE" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шніцер І.О.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C19FE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...8 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">, доц. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> І.О.</w:t>
+              <w:t>доц. Скиба І.І., проф. Радченко Н.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E705AD" w14:paraId="0BC5E3AD" w14:textId="77777777" w:rsidTr="00AC04B7">
+      <w:tr w:rsidR="006E2E76" w14:paraId="41F74689" w14:textId="77777777" w:rsidTr="002D61AB">
         <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="188"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42602235" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+          <w:p w14:paraId="19E4CB75" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D0D1594" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+          <w:p w14:paraId="795DFB6D" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...647 lines deleted...]
-              <w:r>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25838015" w14:textId="6B87E151" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія та культура країн Західної Європи та Америки новітнього часу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D5664B" w14:textId="56DBE0B4" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>16.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55C21BB8" w14:textId="4C483208" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/gfg-bojk-pyg</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12AE3ED5" w14:textId="08B4322E" w:rsidR="006E2E76" w:rsidRPr="001A7A84" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41AD34D1" w14:textId="03F5B6F4" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="506D9DD8" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шніцер І.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CCFFBAF" w14:textId="1BC381DB" w:rsidR="006E2E76" w:rsidRPr="00DA1BA7" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шніцер І.О.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Скиба І.І., проф. Радченко Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="73F5E37C" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4659C711" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D36B415" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36A792D3" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Політика пам'яті на Закарпатті в радянський період</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55B8729B" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="201188DD" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>syt-bjkw-guu</w:t>
+                <w:t>meet.google.com/amj-wybz-tiq</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...66 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BBC56FB" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49FFF9C8" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="6361CD13" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="439A9E2B" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...108 lines deleted...]
-              <w:t xml:space="preserve"> В.В.</w:t>
+          <w:p w14:paraId="3A052F57" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Леньо П.Ю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E705AD" w14:paraId="1CED719B" w14:textId="77777777" w:rsidTr="00AC04B7">
+      <w:tr w:rsidR="006E2E76" w14:paraId="5A27C7BE" w14:textId="77777777" w:rsidTr="002D61AB">
         <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="119"/>
+          <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="404F067C" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+          <w:p w14:paraId="3B2505CE" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32B8A7E7" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+          <w:p w14:paraId="165C901F" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3533" w:type="dxa"/>
+            <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="710E0F20" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...101 lines deleted...]
-              <w:r>
+          <w:p w14:paraId="7811B865" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Актуальні питання зовнішньої політики незалежної України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ADBF14D" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>18.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C5057E" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B70898B" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/ufy-fdci-wzx</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47595A02" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49DEE7A0" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0768CA5B" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф. Жулканич Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="0E02EC15" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4326B730" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4E8D3F" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="438D7770" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія освіти та педагогічної думки новітнього часу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="252BDD74" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EDB75D9" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>pxs-wcua-sbk</w:t>
+                <w:t>meet.google.com/xez-xvej-ubt</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...49 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6444BCFA" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62024498" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...26 lines deleted...]
-            <w:tcW w:w="3539" w:type="dxa"/>
+          <w:p w14:paraId="3C12B709" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0036247F" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...108 lines deleted...]
-              <w:t xml:space="preserve"> І.О.</w:t>
+          <w:p w14:paraId="3504A38B" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ст. викл. Ганус С.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E705AD" w14:paraId="7A7090DC" w14:textId="77777777" w:rsidTr="00AC04B7">
+      <w:tr w:rsidR="006E2E76" w14:paraId="5A2B4274" w14:textId="77777777" w:rsidTr="002D61AB">
         <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C2C1036" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+          <w:p w14:paraId="21279A47" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2176DDB5" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+          <w:p w14:paraId="07565590" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3533" w:type="dxa"/>
-[...135 lines deleted...]
-              <w:r>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="161D1888" w14:textId="2D376F20" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія України новітнього часу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42AEDDDD" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>22.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7542DB1E" w14:textId="49824CD0" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20DCF334" w14:textId="26C9A620" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/ufy-fdci-wzx</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20F6D5F2" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576ADB8B" w14:textId="387A60DC" w:rsidR="006E2E76" w:rsidRPr="0040667E" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3975528A" w14:textId="49E29763" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D0A9B49" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф. Жулканич Н.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64EC5950" w14:textId="341A3338" w:rsidR="006E2E76" w:rsidRPr="002C19FE" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф. Жулканич Н.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C19FE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шніцер І.О.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Скиба І.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="08469A7A" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48A147AA" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E471155" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3770DC25" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Курсова робота з дисципліни «Історія та культура країн Західної Європи та Америки новітнього часу»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FBA516D" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>23.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29D2C892" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>наук. керівник курсової роботи відправить посилання особисто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16655A30" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4941B269" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78665137" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Кафедра МІУЗК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="73EB6D1C" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17A0F897" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="156D6A29" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="218E6E4E" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Архівно-музейна практика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="702A5DC8" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="00CF3AB5" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3AB5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="245CAB62" w14:textId="5596A41E" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>dae-ackt-fbx</w:t>
+                <w:t>meet.google.com/gvs-hobn-mhq</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...56 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12278D78" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CF2F6E6" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
+          <w:p w14:paraId="126AF748" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C9D51F6" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Керівник практики:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5E04D0" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ст. викл. Кузьма В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="577189BD" w14:textId="77777777" w:rsidTr="002B43F3">
+        <w:trPr>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29C5CB4D" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9492" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="241513D4" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A67119" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274DB80E" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9AC11B" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEF28B6" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F9AA5B" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C092F8A" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="79D157A1" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="221"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39BDF1E0" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46F4EC86" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D22BBD4" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>032</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788C841C" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> «Історія та археологія»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41B52D0B" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Археологічне музейництво</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E8DD709" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>екзамен</w:t>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027F5E86" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B59DD85" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidR="006E2E76">
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/puo-wfxt-njm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="719422EA" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="001E6F0B" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E6F0B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B0C55A1" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B7B90B1" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="00D427E7" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="3FF6CF04" w14:textId="4570AEE0" w:rsidR="00F96A83" w:rsidRPr="00F96A83" w:rsidRDefault="00F96A83">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Мойжес В.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033DED9D" w14:textId="060F5E22" w:rsidR="00343566" w:rsidRPr="00343566" w:rsidRDefault="00343566" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Мойжес В.В.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> У.Б.</w:t>
+              <w:t>,  доц. Росул Т.І., доц. Прохненко І.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E705AD" w14:paraId="5B85AE00" w14:textId="77777777" w:rsidTr="00AC04B7">
+      <w:tr w:rsidR="006E2E76" w14:paraId="4678A1F1" w14:textId="77777777" w:rsidTr="002D61AB">
         <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="234"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B7241E8" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+          <w:p w14:paraId="6F1BB326" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79573007" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+          <w:p w14:paraId="14B4ACB9" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3533" w:type="dxa"/>
-[...15 lines deleted...]
-              </w:pBdr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7252E8AE" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія виноробства, пивоваріння та гуральництва на Закарпатті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71B5533E" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...27 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5447716D" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>16.02.2026</w:t>
-[...19 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>25.02.2026</w:t>
-[...31 lines deleted...]
-              <w:r>
+              <w:t>19.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53D73ED5" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/amj-wybz-tiq</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0392623A" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="001E6F0B" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E6F0B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21CEED51" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5187BF95" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Леньо П.Ю.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A72F047" w14:textId="418B326F" w:rsidR="00EB37BD" w:rsidRPr="008532BC" w:rsidRDefault="00EB37BD" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Леньо П.Ю.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C19FE">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="008532BC">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Мойжес В.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="008532BC">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Керецман Н.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="48944445" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE985B3" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45BAF420" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30345022" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Культура ЦЄ (доба Середньовіччя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61F30064" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4262E694" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="673484F8" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>gvs-hobn-mhq</w:t>
+                <w:t>meet.google.com/hde-zhcy-dhu</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-          </w:p>
-[...33 lines deleted...]
-            <w:r w:rsidR="00F93268">
+            <w:r w:rsidR="006E2E76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64DE09B0" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="001E6F0B" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E6F0B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35269ED9" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRPr="001E6F0B" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E6F0B">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25A8B29E" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="635B8393" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...31 lines deleted...]
-            <w:r w:rsidR="00F93268">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Ліхтей І.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D90B53" w14:textId="3E65346C" w:rsidR="00EB37BD" w:rsidRPr="002C19FE" w:rsidRDefault="00EB37BD" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...30 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Ліхтей І.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C19FE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="008532BC">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>викл. Кузьма В.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="008532BC">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Світлик Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="049362AC" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B0BF217" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14535332" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BAB5BEF" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія України (новий час)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57F2D78F" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>екзамен</w:t>
-[...239 lines deleted...]
-          <w:p w14:paraId="730548F5" w14:textId="77777777" w:rsidR="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
+              <w:t>18.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A446CD5" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>18.02.2026</w:t>
-[...49 lines deleted...]
-              <w:r>
+              <w:t>26.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0FDFB9" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/rdr-axkf-hzw</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5206ACD3" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6520F4B7" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C58F70F" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A98FD06" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф. Радченко Н.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C0AC77A" w14:textId="389FF528" w:rsidR="00EB37BD" w:rsidRPr="002C19FE" w:rsidRDefault="00EB37BD" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф. Радченко Н.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C19FE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. Шніцер І.О.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Скиба І.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E2E76" w14:paraId="3E351DCE" w14:textId="77777777" w:rsidTr="002D61AB">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47731F70" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2689EAB3" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13FDA042" w14:textId="1E4020DC" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія України (новітній час)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D39499A" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F9C58B" w14:textId="39C95CD5" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="201C1680" w14:textId="7CFB2095" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>rdr-axkf-hzw</w:t>
+                <w:t>meet.google.com/ufy-fdci-wzx</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...57 lines deleted...]
-          <w:p w14:paraId="4B844DB5" w14:textId="3A1245A6" w:rsidR="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="491DDFBA" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7097FE65" w14:textId="1A1CB61E" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="120756FD" w14:textId="5A8364AE" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A06BD6E" w14:textId="77777777" w:rsidR="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="18575172" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2DA5E7BB" w14:textId="1F9E13C8" w:rsidR="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>проф. Жулканич Н.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA0E9C6" w14:textId="1DF0467F" w:rsidR="00EB37BD" w:rsidRPr="002C19FE" w:rsidRDefault="00EB37BD" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>проф. Жулканич Н.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C19FE">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...8 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шніцер І.О.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">, доц. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> І.О.</w:t>
+              <w:t>, проф. Радченко Н.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E32290" w14:paraId="6939FE43" w14:textId="77777777" w:rsidTr="00AC04B7">
+      <w:tr w:rsidR="006E2E76" w14:paraId="5AC55036" w14:textId="77777777" w:rsidTr="002D61AB">
         <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="119"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32711EC0" w14:textId="77777777" w:rsidR="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
+          <w:p w14:paraId="5FF978F7" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38B5830B" w14:textId="77777777" w:rsidR="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
+          <w:p w14:paraId="00A27BCB" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3533" w:type="dxa"/>
+            <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="267107ED" w14:textId="3BEC6488" w:rsidR="00E32290" w:rsidRPr="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
-[...7 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="7473C8F9" w14:textId="2181B6B7" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія ЦЄ (ранньомодерна і нова доба)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="084B60F4" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1647A3D3" w14:textId="4ED31548" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="016928A9" w14:textId="46D5D6BC" w:rsidR="00E32290" w:rsidRPr="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
-[...51 lines deleted...]
-              <w:r>
+          <w:p w14:paraId="5564889A" w14:textId="12E43E2E" w:rsidR="006E2E76" w:rsidRDefault="00000000" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidR="006E2E76">
                 <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/wnc-vnhz-jyo</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14C94A35" w14:textId="64188900" w:rsidR="00E32290" w:rsidRPr="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
-[...27 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w14:paraId="59322813" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB3AF8E" w14:textId="74385809" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="093090A0" w14:textId="1F17C927" w:rsidR="00E32290" w:rsidRPr="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
-[...24 lines deleted...]
-            <w:tcW w:w="3539" w:type="dxa"/>
+          <w:p w14:paraId="07627FD4" w14:textId="30964A21" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2728F489" w14:textId="72B131D8" w:rsidR="00E32290" w:rsidRPr="00F96A83" w:rsidRDefault="00E32290" w:rsidP="00E32290">
+          <w:p w14:paraId="21B5C9C5" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Фенич В.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CEA60E" w14:textId="25245125" w:rsidR="00EB37BD" w:rsidRPr="002C19FE" w:rsidRDefault="00EB37BD" w:rsidP="006E2E76">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>проф. Міщанин В.В.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Фенич В.І.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C19FE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шніцер І.О.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1BA7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, проф. Міщанин В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E32290" w14:paraId="4EF69713" w14:textId="77777777">
+      <w:tr w:rsidR="006E2E76" w14:paraId="2D92E1A7" w14:textId="77777777">
         <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8370" w:type="dxa"/>
           <w:trHeight w:val="119"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16140" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70DC5004" w14:textId="77777777" w:rsidR="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
-[...1238 lines deleted...]
-          <w:p w14:paraId="689733B5" w14:textId="77777777" w:rsidR="00E32290" w:rsidRDefault="00E32290" w:rsidP="00E32290">
+          <w:p w14:paraId="5EA2FB63" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="349E11A6" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+    <w:p w14:paraId="76E79197" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C9719E9" w14:textId="62CD9A07" w:rsidR="00C2416F" w:rsidRPr="00C2416F" w:rsidRDefault="00C2416F" w:rsidP="00C2416F">
-[...43 lines deleted...]
-    <w:p w14:paraId="2F17E619" w14:textId="70078C1D" w:rsidR="00E705AD" w:rsidRPr="009430E5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2CC94A76" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009430E5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Деканат </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E309ED" w14:textId="483622A7" w:rsidR="00E705AD" w:rsidRPr="009430E5" w:rsidRDefault="0041418C">
+    <w:p w14:paraId="413A6D67" w14:textId="53B3BEF0" w:rsidR="000C4786" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009430E5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>02.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="009430E5">
+      <w:r w:rsidR="00304160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>.01.2026</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B008F75" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+    <w:p w14:paraId="7983EEC4" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F8C447B" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+    <w:p w14:paraId="556BDA0D" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="432C1FBD" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+    <w:p w14:paraId="25990083" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ECA75A6" w14:textId="77777777" w:rsidR="00E705AD" w:rsidRDefault="00E705AD">
+    <w:p w14:paraId="79B5689E" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E705AD">
+    <w:sectPr w:rsidR="000C4786">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:embedRegular r:id="rId2" w:fontKey="{15C052EB-77C5-4716-A512-BEBC6A02BF41}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{5D788CE4-722B-4F73-A3FB-97A049C4A466}"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{251D1BF9-DDAD-42E1-AF32-9885AB790E87}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{7C73A8C6-EE35-478E-8A77-BEBD97DF800C}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{F155EB57-ABAD-4110-B869-262B65DB9771}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{B845C0C8-09FE-4EA5-8101-98951063CF23}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{85CFF350-FCB7-412B-B31C-0EB1ABBE8A7D}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E705AD"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00FB394B"/>
+    <w:rsidRoot w:val="000C4786"/>
+    <w:rsid w:val="000C4786"/>
+    <w:rsid w:val="001A7A84"/>
+    <w:rsid w:val="001E6F0B"/>
+    <w:rsid w:val="00277DDE"/>
+    <w:rsid w:val="002B43F3"/>
+    <w:rsid w:val="002C19FE"/>
+    <w:rsid w:val="002D61AB"/>
+    <w:rsid w:val="00304160"/>
+    <w:rsid w:val="00343566"/>
+    <w:rsid w:val="0040667E"/>
+    <w:rsid w:val="004327F7"/>
+    <w:rsid w:val="006C6BCC"/>
+    <w:rsid w:val="006E2E76"/>
+    <w:rsid w:val="006E49EA"/>
+    <w:rsid w:val="007E2F21"/>
+    <w:rsid w:val="008532BC"/>
+    <w:rsid w:val="0091005B"/>
+    <w:rsid w:val="00A61E5E"/>
+    <w:rsid w:val="00B3152B"/>
+    <w:rsid w:val="00BB3176"/>
+    <w:rsid w:val="00C52495"/>
+    <w:rsid w:val="00CF3AB5"/>
+    <w:rsid w:val="00D751F8"/>
+    <w:rsid w:val="00DA1BA7"/>
+    <w:rsid w:val="00EB37BD"/>
+    <w:rsid w:val="00F371B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3C2F19BA"/>
-  <w15:docId w15:val="{8C4207C1-7967-4BF4-9458-860DFCD7D037}"/>
+  <w14:docId w14:val="2700D1BA"/>
+  <w15:docId w15:val="{55A2C531-4BC4-42B5-99FF-0522EF8F0486}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6687,323 +8116,96 @@
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...199 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af2">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...28 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/syt-bjkw-guu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/nix-zgvp-oyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/yve-rkes-kmg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/rdr-axkf-hzw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/rdr-axkf-hzw" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/rdr-axkf-hzw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/gvs-hobn-mhq" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xez-xvej-ubt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/rdr-axkf-hzw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dae-ackt-fbx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/pxs-wcua-sbk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/rzt-yqji-vfb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gfg-bojk-pyg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ufy-fdci-wzx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rdr-axkf-hzw" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/hde-zhcy-dhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xez-xvej-ubt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/hde-zhcy-dhu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wnc-vnhz-jyo" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gvs-hobn-mhq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ufy-fdci-wzx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xez-xvej-ubt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/puo-wfxt-njm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ufy-fdci-wzx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gfg-bojk-pyg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gvs-hobn-mhq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7288,68 +8490,67 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi+tSpA2JLKgll2kJU8AdHFOj2KHQ==">CgMxLjA4AHIhMVkzUVpxajhjWDEtazVBaU1MMUw4dVZ6V0dtVzRJbWVs</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgGd34Cq6Cg2Axu9l+HEKLXoO4txg==">CgMxLjA4AHIhMVNmLW9UY0VUNlREem50bExqNTJpNlY2TTg5UmhnU3hR</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2004</Words>
-  <Characters>1143</Characters>
+  <Words>2971</Words>
+  <Characters>1694</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3141</CharactersWithSpaces>
+  <CharactersWithSpaces>4656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>