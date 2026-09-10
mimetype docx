--- v0 (2026-05-01)
+++ v1 (2026-09-10)
@@ -1,7124 +1,4905 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4BFE3AA1" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="004E7262" w:rsidRDefault="004E7262" w:rsidP="004E7262">
+    <w:p w14:paraId="1A82EDAE" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E7262">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Графік ліквідації академічної заборгованості</w:t>
+        <w:t>ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637026ED" w14:textId="615D4427" w:rsidR="00516681" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2BE4EA41" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>заліково</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609231C8" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
-[...57 lines deleted...]
-    <w:p w14:paraId="248D7FC9" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+    <w:p w14:paraId="07FB8261" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>факультету історії та міжнародних відносин</w:t>
+        <w:t>2025/2026 навчального року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636C071A" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+    <w:p w14:paraId="56C570A5" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>для студентів заочної форми навчання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7F46A0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C55C6B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1-2 курсів ОС «бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42595C6B" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2E7724C0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 семестр </w:t>
+        <w:t xml:space="preserve">2 семестр </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC9B637" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ac"/>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="16140" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="835"/>
+        <w:gridCol w:w="987"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="3251"/>
         <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="3828"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="4106"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00516681" w14:paraId="7B2DD6CF" w14:textId="77777777" w:rsidTr="00685274">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="1BE3FCF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="793B44E4" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74602080" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71CEDEBA" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="26CBBFC2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2843882C" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71882AE6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41CBCA8A" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0FE2A6F4" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4225DFB5" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="052B999D" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4203F8D9" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74B0CDA3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Посилання на залік/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D6E6B5C" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3DCDC97F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Початок </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="001969B0" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1AB7DA8A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00685274">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69F8406E" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A47ABF6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Залік/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73CC9E57" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A9CCF50" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BE36A0B" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00516681">
+          <w:p w14:paraId="7CCA0CD2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E67D3FB" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E5ACF8B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище та </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="603C0F8F" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CD9000F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00685274">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00516681" w14:paraId="48459384" w14:textId="77777777" w:rsidTr="00685274">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="6028B113" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="239"/>
+          <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2896B8B0" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="146C6E71" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39380A96" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1ED5AF4F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35FADD62" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06B31D67" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>А4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="740BB79D" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="207BB8A2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00685274">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Середня освіта»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="008FF907" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4566EBE1" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00685274">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(Історія та </w:t>
             </w:r>
-            <w:r w:rsidRPr="00685274">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>громадянська</w:t>
             </w:r>
-            <w:r w:rsidRPr="00685274">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> освіта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...28 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1873E617" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Археолого-етнографічна практика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="793B7737" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="314EC18B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>09.02.2026</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="79597159" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3563CC63" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...34 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5">
-              <w:r w:rsidRPr="00186092">
-[...503 lines deleted...]
-              <w:r w:rsidRPr="00186092">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="14"/>
-                  <w:szCs w:val="14"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="00186092">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="14"/>
-                  <w:szCs w:val="14"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>spf-fizr-des</w:t>
+                <w:t>amj-wybz-tiq</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3CE173EB" w14:textId="2AE25BFD" w:rsidR="00516681" w:rsidRPr="00B16DC9" w:rsidRDefault="00000000">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50A4B21A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...33 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3028DD28" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+          <w:p w14:paraId="59517BDE" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05FE17DC" w14:textId="114B7BF4" w:rsidR="00516681" w:rsidRPr="00B16DC9" w:rsidRDefault="00685274">
-[...20 lines deleted...]
-              <w:t>д</w:t>
+          <w:p w14:paraId="2609C71F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B16DC9">
-[...4 lines deleted...]
-              <w:t>оц</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Леньо</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B16DC9">
-[...115 lines deleted...]
-              <w:t xml:space="preserve"> І.М.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П.Ю</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00516681" w14:paraId="09E76D3E" w14:textId="77777777" w:rsidTr="00685274">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="5E9845CE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16140" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="141E0451" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="682781E7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="188"/>
+          <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12BADA63" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2558C6AF" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CADC53" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>В9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56733132" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Історія та археологія»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C332B3A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності (2 частина)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...63 lines deleted...]
-          <w:p w14:paraId="26E38FB7" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="720DFE4C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11.02.2026</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="030D28C4" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+              <w:t>4.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DE1AC96" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...31 lines deleted...]
-              <w:r w:rsidRPr="00186092">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="14"/>
-                  <w:szCs w:val="14"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="00186092">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="14"/>
-                  <w:szCs w:val="14"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>wnc-vnhz-jyo</w:t>
+                <w:t>amj-wybz-tiq</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="29ECAE6D" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00186092" w:rsidRDefault="00516681">
-[...18 lines deleted...]
-          <w:p w14:paraId="77EC4464" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00B16DC9" w:rsidRDefault="00000000">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75A6BD72" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...16 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E08A464" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+          <w:p w14:paraId="18BEBF25" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46002C51" w14:textId="2EEDBF53" w:rsidR="00516681" w:rsidRPr="00B16DC9" w:rsidRDefault="00685274">
-[...20 lines deleted...]
-              <w:t>д</w:t>
+          <w:p w14:paraId="68B7A450" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B16DC9">
-[...4 lines deleted...]
-              <w:t>оц</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Леньо</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B16DC9">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П.Ю.,  доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B16DC9">
-[...4 lines deleted...]
-              <w:t>Фенич</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Мойжес</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B16DC9">
-[...102 lines deleted...]
-              <w:t xml:space="preserve"> І.О.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00516681" w14:paraId="52C3AB78" w14:textId="77777777" w:rsidTr="00685274">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="28E635A0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="188"/>
+          <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E56974D" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00516681">
+          <w:p w14:paraId="4EAF69E3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A7E03AE" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F5FF85D" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Основи наукових досліджень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:vMerge/>
-[...67 lines deleted...]
-          <w:p w14:paraId="46076F69" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FC7CC91" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>12.02.2026</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2649F32D" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EFFCD23" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>gbd-nuer-ofe</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="166D984D" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>23.02.2026</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>12:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05787A9F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A04E586" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Скиба І.І.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Шніцер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="6AF86CA9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22A3FCFD" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="082D42CA" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B6800CB" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF35B89" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="660B9745" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8">
-              <w:r w:rsidR="00E124CB" w:rsidRPr="00E124CB">
+              <w:r>
                 <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>zsc-xhmc-fqx</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65B71FAF" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D4772D0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="790C6129" w14:textId="0EE043C9" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Шкурко Г.В., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008C63DF">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Венжинович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                       </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="49975EEA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="576D7885" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DB55A2A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5150BA8C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Іноземна мова </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21117D07" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36F64C29" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="14"/>
-                  <w:szCs w:val="14"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                   <w:highlight w:val="white"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00E124CB" w:rsidRPr="00E124CB">
+              <w:r>
                 <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="14"/>
-                  <w:szCs w:val="14"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                   <w:highlight w:val="white"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>gqs-xywf-bpf</w:t>
+                <w:t>uip-bjju-aeg</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...232 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:vMerge/>
-[...90 lines deleted...]
-          <w:p w14:paraId="511203F4" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21D499D6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...521 lines deleted...]
-              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>17.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="741E7185" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EF5DFCB" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Тодорова Н.Ю., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Мищко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="22E3DB98" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F210DA0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42148C11" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="294E32F5" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Історія України (давній час)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38059F1F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>25.02.2026</w:t>
-[...435 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...1080 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="085BDDBC" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00186092" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="4AB631FE" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-180"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...504 lines deleted...]
-              <w:r w:rsidRPr="00186092">
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="14"/>
-                  <w:szCs w:val="14"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:highlight w:val="white"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="00186092">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="14"/>
-                  <w:szCs w:val="14"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:highlight w:val="white"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>rzt-yqji-vfb</w:t>
+                <w:t>ayn-rmfr-ofr</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="454493E0" w14:textId="6009644C" w:rsidR="00516681" w:rsidRPr="00B16DC9" w:rsidRDefault="00000000">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AA8ACEC" w14:textId="3D10B369" w:rsidR="00DB26C3" w:rsidRPr="003C16D2" w:rsidRDefault="003C16D2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...16 lines deleted...]
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72E9DD60" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00B16DC9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43FEB6CC" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="791B0AC4" w14:textId="60852861" w:rsidR="00516681" w:rsidRDefault="00685274">
-[...20 lines deleted...]
-              <w:t>д</w:t>
+          <w:p w14:paraId="1DB77A84" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>оц</w:t>
+              <w:t>Світлик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>. Андрусяк Я.Я.</w:t>
-[...31 lines deleted...]
-              <w:t>д</w:t>
+              <w:t xml:space="preserve"> Н.М., </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="001D3525">
-[...4 lines deleted...]
-              <w:t>оц</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Ліхтей</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="001D3525">
-[...33 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> І.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00516681" w14:paraId="5910D278" w14:textId="77777777">
-[...32 lines deleted...]
-      <w:tr w:rsidR="00516681" w14:paraId="1F6B4D3C" w14:textId="77777777" w:rsidTr="00685274">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="33629CE4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="221"/>
+          <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7567372F" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00685274" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A6C0E31" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E693B94" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="661F6512" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Археологічна практика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D75483E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...153 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>09.02.2026</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="246D126B" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00000000">
+              <w:t>11.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77615128" w14:textId="4A773D3B" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:r w:rsidRPr="00186092">
+            <w:hyperlink r:id="rId11">
+              <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="14"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="00186092">
+              <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="14"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>gvs-hobn-mhq</w:t>
+                <w:t>zpv-oxsf-vgc</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-          </w:p>
-[...364 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B73552E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10.02.2026</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...523 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18109880" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00B16DC9" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="4297A40C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...14 lines deleted...]
-            <w:tcW w:w="2972" w:type="dxa"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77FF6B7C" w14:textId="77777777" w:rsidR="00516681" w:rsidRPr="00B16DC9" w:rsidRDefault="00000000">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00B16DC9">
+          <w:p w14:paraId="4E7D2E36" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B16DC9">
-[...4 lines deleted...]
-              <w:t>Шелевер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Мойжес</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B16DC9">
-[...28 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="006E1628" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16140" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6929B769" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="19C4E70A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="221"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A54BC4C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FC87931" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Спеціальність: 014.03</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08DE1A05" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Середня освіта»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B98D914" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Історія та громадянська освіта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41CCB500" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Курсова робота з дисципліни «Історія та культура середньовічної Європи»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65488795" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>02.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A863D04" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Керівник курсової роботи відправить посилання особисто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ADF8CC7" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D28B5B0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B16DC9">
-[...4 lines deleted...]
-              <w:t>Шелевер</w:t>
+            <w:r>
+              <w:t>диф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B16DC9">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> У.Б.</w:t>
+            <w:r>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DCF0378" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Кафедра АСІУДД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C8101CB" w14:textId="77777777" w:rsidR="00516681" w:rsidRDefault="00516681">
+    <w:p w14:paraId="31E0394F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C2EAF8C" w14:textId="3422DD00" w:rsidR="00516681" w:rsidRPr="00743012" w:rsidRDefault="00743012">
+    <w:p w14:paraId="02035AE7" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C3032B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Деканат </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355D6BC1" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28.08.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFBA181" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6FBC43" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C962D7B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085BAB0B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FBD72ED" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EED532" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2275DCF9" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EAAEEF6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9E172E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EC01F3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461390A2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A06A05" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6010337B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6893E4A6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB7B4E3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA31040" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B35266" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6CE34E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E58EF6C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E5ABAC" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F7AA1E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00743012">
+    </w:p>
+    <w:p w14:paraId="2D46296D" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Примітка: * перескладання при комісії</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00516681" w:rsidRPr="00743012">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="16140" w:type="dxa"/>
+        <w:tblInd w:w="-1134" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="989"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="3958"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="1520"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="2325"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="34E78E40" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77AFFD0E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="358C06B6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57EA3B13" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FE92244" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DD466CA" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1878364A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56C785BB" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F623066" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="4BCA40C2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="239"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3248F4E2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33E74E74" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BB99580" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29A935C7" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B80EACF" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BBCE707" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18F803F6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DBCB720" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="0387337C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29232F50" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45DAEBED" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A99B118" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="752BE94A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30A1BA96" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="477FEC53" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="119A1235" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EB93DDD" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="5F36B106" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74CEDA9C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EA58636" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1AA30D" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BEE16F7" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27F3FBA4" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56098A6F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4710A595" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64AD1620" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="159F5FD5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5032267E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EFB9E85" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05FD19A1" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59CCE9A3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="252BFC3E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23788AD3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6272923F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="606173AB" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="38889A8E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E2C39C2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21B096FA" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E9CC3F3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F15ED90" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77476E33" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A5B7FE9" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7346B7FA" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B0CE3B5" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="6B753F61" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="317"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B9E008A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2787AEDD" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B4C0A29" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F2E915F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="488BD87B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37FCC0E6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="768105B4" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EC4B58A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C0D5AB0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+    <w:sectPr w:rsidR="00DB26C3" w:rsidSect="008C63DF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="395" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{ACEDF933-B917-4C88-A46E-2DE0917C95AE}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...16 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{0BC718D3-E914-4573-9BEC-91887102B47C}"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{AB387B35-548A-4DC9-9C9A-A461216CA093}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{27FD55BA-F470-4ED8-AD46-32F92AC31645}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{4B879BDD-A3E5-4D5E-AF65-A9DCB861F2EF}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{ABB95CB6-8053-4BDE-A6DE-D0700168ECBE}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00516681"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00EF2792"/>
+    <w:rsidRoot w:val="00DB26C3"/>
+    <w:rsid w:val="000F130A"/>
+    <w:rsid w:val="002934B3"/>
+    <w:rsid w:val="003C16D2"/>
+    <w:rsid w:val="008C63DF"/>
+    <w:rsid w:val="00DB26C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="58FDD8AF"/>
-  <w15:docId w15:val="{D1E3A696-5ED5-416D-8723-769D43C0E4E6}"/>
+  <w14:docId w14:val="0B3235B0"/>
+  <w15:docId w15:val="{7F45F37E-4E33-445E-8DFA-3549E66F3425}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7613,50 +5394,51 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -7666,346 +5448,145 @@
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-    <w:name w:val="Table Normal"/>
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
-      <w:tblCellMar>
-[...58 lines deleted...]
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="13">
-[...62 lines deleted...]
-    <w:basedOn w:val="TableNormal2"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
-[...68 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...28 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/gqs-xywf-bpf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/puo-wfxt-njm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wnc-vnhz-jyo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/puo-wfxt-njm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dae-ackt-fbx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hde-zhcy-dhu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/spf-fizr-des" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/spf-fizr-des" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.uzhnu.edu.ua/course/view.php?id=5857" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gvs-hobn-mhq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gvs-hobn-mhq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/mvf-ywkw-rqj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rzt-yqji-vfb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/gbd-nuer-ofe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zpv-oxsf-vgc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ayn-rmfr-ofr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uip-bjju-aeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8290,83 +5871,67 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjd8C0QYiNehzlfxiUgHN9kxXQlmA==">CgMxLjA4AHIhMUNEVWNNWHBtVlBtdDFsc1V5dkZ4SFVaY1hWWEQ1WElJ</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mizNHxemGrOU4sCt+DZhT2lLZ1F5A==">CgMxLjA4AHIhMWZqNW5TUFB6ODA1d2d6NVp1ZXFaalFkejBsS2NYSFI5</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1290</Characters>
+  <Pages>2</Pages>
+  <Words>1733</Words>
+  <Characters>989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3544</CharactersWithSpaces>
+  <CharactersWithSpaces>2717</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>